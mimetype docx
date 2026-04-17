--- v0 (2026-03-20)
+++ v1 (2026-04-17)
@@ -66,2647 +66,2781 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unique corrosion behavior of an archaeological Roman iron ring: Microchemical characterization and thermodynamic considerations</w:t>
+                <w:t xml:space="preserve">Bloomery slags from Puisaye (France): reconstructing technological changes in a major iron production area from the Iron Age to the Late Middle Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Valbi</w:t>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Enrico Furcas</w:t>
+                <w:t xml:space="preserve">Marc Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Neff</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Piétak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ueli Angst</w:t>
+                <w:t xml:space="preserve">Paul Merluzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 231, pp.111946. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 187, pp.106475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2024.111946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2026.106475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04498697v1</w:t>
+                <w:t xml:space="preserve">hal-05579509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première synthèse des activités sidérurgiques dans les Hauts-de-France, du Hallstatt D à la Tène D</w:t>
+                <w:t xml:space="preserve">Unique corrosion behavior of an archaeological Roman iron ring: Microchemical characterization and thermodynamic considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+                <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Berranger</w:t>
+                <w:t xml:space="preserve">Fabio Enrico Furcas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Jagou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ueli Angst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 231, pp.111946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2024.111946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04836766v1</w:t>
+                <w:t xml:space="preserve">hal-04498697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agglomération de Bragny-sur-Saône « Sous Moussières » (Saône-et-Loire) entre la fin du premier et le début du second âge du Fer : de nouvelles fouilles associées à une reprise des données anciennes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Première synthèse des activités sidérurgiques dans les Hauts-de-France, du Hallstatt D à la Tène D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bardel</w:t>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Belhade</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Jagou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Habitat et culture matérielle de La Tène ancienne dans le nord du Bassin parisien - HABATA 3, 3/4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325867v2</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les zones de production du fer en Bourgogne-Franche-Comté : une approche sur la longue durée par le radiocarbone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Berranger</w:t>
+                <w:t xml:space="preserve">L’agglomération de Bragny-sur-Saône « Sous Moussières » (Saône-et-Loire) entre la fin du premier et le début du second âge du Fer : de nouvelles fouilles associées à une reprise des données anciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Leroy</w:t>
+                <w:t xml:space="preserve">Veronica Cicolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Laurent</w:t>
+                <w:t xml:space="preserve">Christelle Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Jeannot</w:t>
+                <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Piétak</w:t>
+                <w:t xml:space="preserve">Léna Belhade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 80 (2), pp.15-48. </w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41, pp.43-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/gallia.6954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/afeaf.2023.1986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255696v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325867v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vice-versa: the iron trade in the western Roman Empire between Gaul and the Mediterranean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les zones de production du fer en Bourgogne-Franche-Comté : une approche sur la longue durée par le radiocarbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaspard Pagès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+                <w:t xml:space="preserve">Hervé Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Vega</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+                <w:t xml:space="preserve">Rémy Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Piétak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (5), pp.e0268209. </w:t>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80 (2), pp.15-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0268209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/gallia.6954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03495776v1</w:t>
+                <w:t xml:space="preserve">hal-04255696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new understanding of the chronology, circulation and function of Iron Age (8th–1st c. BC) ferrous semi-products in north-eastern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Vice-versa: the iron trade in the western Roman Empire between Gaul and the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Aubert</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (6), pp.102. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (5), pp.e0268209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12520-021-01333-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0268209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03244046v1</w:t>
+                <w:t xml:space="preserve">halshs-03495776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements sociétaux et évolution de l'économie du fer du Hallstatt D à La Tène D dans le Nord-Est de la France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A new understanding of the chronology, circulation and function of Iron Age (8th–1st c. BC) ferrous semi-products in north-eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fluzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (6), pp.102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-021-01333-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080161v1</w:t>
+                <w:t xml:space="preserve">cea-03244046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du produit d’échange à l’objet symbole : de nouvelles données sur les demi-produits de type &amp;lt;i&amp;gt;currency-bar&amp;lt;/i&amp;gt; du Val de Saône et l’Arc jurassien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Changements sociétaux et évolution de l'économie du fer du Hallstatt D à La Tène D dans le Nord-Est de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480781v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Guard the Good Deposit’: Technology, Provenance and Dating of Bipyramidal Iron Semi-Products of the Durrenentzen Deposit (Haut-Rhin, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Du produit d’échange à l’objet symbole : de nouvelles données sur les demi-produits de type &amp;lt;i&amp;gt;currency-bar&amp;lt;/i&amp;gt; du Val de Saône et l’Arc jurassien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fluzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leroy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 60 (2), pp.290-307. </w:t>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76 (2), pp.165-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/arcm.12306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/gallia.4870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01520779v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La métallurgie du fer dans l’agglomération antique d'Epomanduodurum (Mandeure-Mathay, 25)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">‘Guard the Good Deposit’: Technology, Provenance and Dating of Bipyramidal Iron Semi-Products of the Durrenentzen Deposit (Haut-Rhin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nouvel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mostepha Boukezzoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de la Société d'Emulation de Montbéliard</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (2), pp.290-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/arcm.12306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02521039v1</w:t>
+                <w:t xml:space="preserve">cea-01520779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensilage et artisanat du fer entre le Hallstatt D3 et La Tène ancienne à Weyersheim (Bas-Rhin). Premiers résultats</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La métallurgie du fer dans l’agglomération antique d'Epomanduodurum (Mandeure-Mathay, 25)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisella Cabboï</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Archimède n°5. Archéologie et histoire ancienne, 5, pp.202-229</w:t>
+              <w:t xml:space="preserve">Mémoires de la Société d'Emulation de Montbéliard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01826474v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse technologique, étude de provenance et datation par le radiocarbone du dépôt de demi-produits ferreux de Durrenentzen (Haut-Rhin, France) : une vision renouvelée de l’économie du fer au premier âge du Fer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Ensilage et artisanat du fer entre le Hallstatt D3 et La Tène ancienne à Weyersheim (Bas-Rhin). Premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Badey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Disser</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisella Cabboï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Archimède n°5. Archéologie et histoire ancienne, 5, pp.202-229</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552467v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01826474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological analysis, provenance study and radiocarbon dating of iron bipyramidal semi-products of the Durrenentzen deposit (Haut-Rhin, France): A renewed vision of the iron economy during Iron Age I</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Analyse technologique, étude de provenance et datation par le radiocarbone du dépôt de demi-produits ferreux de Durrenentzen (Haut-Rhin, France) : une vision renouvelée de l’économie du fer au premier âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostepha Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 41-1, pp.45-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeosciences.4883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02470863v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’artisanat du fer dans la villa de Touffréville (Calvados) à l’époque augusto-claudienne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Technological analysis, provenance study and radiocarbon dating of iron bipyramidal semi-products of the Durrenentzen deposit (Haut-Rhin, France): A renewed vision of the iron economy during Iron Age I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostepha Boukezzoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 38 (1), p. 183-203. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/archeosciences.4259⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 41-1, pp.45-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.4883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394022v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02470863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les activités métallurgiques dans les établissements ruraux enclos du second âge du Fer en Basse-Normandie : l’exemple du site des « Pleines » à Orval (Manche)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’artisanat du fer dans la villa de Touffréville (Calvados) à l’époque augusto-claudienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Coulthard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Zaour</w:t>
+                <w:t xml:space="preserve">Mélanie Demarest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Lepaumier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fluzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 38, pp.165 - 181. </w:t>
+              <w:t xml:space="preserve">, 2014, 38 (1), p. 183-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeosciences.4252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.4259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869121v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From raw iron to semi-products : quality and circulation of materials during the iron age in France.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les activités métallurgiques dans les établissements ruraux enclos du second âge du Fer en Basse-Normandie : l’exemple du site des « Pleines » à Orval (Manche)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Zaour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Lepaumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fluzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1475-4754.2011.00641.x⟩</w:t>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38, pp.165 - 181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.4252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00756260v1</w:t>
+                <w:t xml:space="preserve">hal-01869121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un établissement rural à vocation agricole et métallurgique de la fin du premier âge du Fer à Carcassonne (Aude) : le site de Christol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">From raw iron to semi-products : quality and circulation of materials during the iron age in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fluzin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (54), pp.664-684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-4754.2011.00641.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01953615v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00756260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeometrical investigations of the post-reduction process: synthesis of recent interpretation in France, for the Iron Age</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Un établissement rural à vocation agricole et métallurgique de la fin du premier âge du Fer à Carcassonne (Aude) : le site de Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ropiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Newman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metalla / Sonderheft</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Archaeometallurgy in Europe III, 4, pp.173-174</w:t>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 68 (2), pp.47-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535333v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fer, entre matière première et moyen d’échange, en France, du VII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; au I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. J.-C. : approches interdisciplinaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Archaeometrical investigations of the post-reduction process: synthesis of recent interpretation in France, for the Iron Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fluzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 28, pp.11-14</w:t>
+              <w:t xml:space="preserve">Metalla / Sonderheft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Archaeometallurgy in Europe III, 4, pp.173-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02514475v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le village celtique de Levroux (Indre) : nature et organisation des activités sidérurgiques (IIe-Ier s. av. J.-C.).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le fer, entre matière première et moyen d’échange, en France, du VII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; au I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. J.-C. : approches interdisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fluzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 35e supplément, pp.19-38</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28, pp.11-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816953v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02514475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de Paule (Côtes-d’Armor) : nouvelles découvertes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le village celtique de Levroux (Indre) : nature et organisation des activités sidérurgiques (IIe-Ier s. av. J.-C.).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fluzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 25, pp.27-28</w:t>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35e supplément, pp.19-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516034v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation de la chaîne opératoire en métallurgie du fer aux iie-ier siècle av. J.-C., sur l'oppidum d'Entremont (Aix-en-Provence, Bouches-du-Rhône) : la circulation du métal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le site de Paule (Côtes-d’Armor) : nouvelles découvertes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Menez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fluzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25, pp.27-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00756282v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Organisation de la chaîne opératoire en métallurgie du fer aux iie-ier siècle av. J.-C., sur l'oppidum d'Entremont (Aix-en-Provence, Bouches-du-Rhône) : la circulation du métal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fluzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31, pp.7-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00756282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’environnement de la forteresse aristocratique de Paule (Côtes-d’Armor) : bilan des fouilles effectuées en 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Villard-Le Tiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24, pp.79-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2716,2991 +2850,2991 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour l'archéométrie dans l'étude du mobilier ferreux archéologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque CORPUS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, association CORPUS; INRAP; Eveha; IRAMAT; CRAHAM; ARAR; Ministère de la Culture; Orléans Métropole, Mar 2026, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions entre production sidérurgique et ressources en bois : l'exemple d'Entrains-sur-Nohain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Isolated ? Iron semi-products hoards un contexts. The case study of iron semi-products hoards un northern Fran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Leroy</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Filippini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre annuelle de la Société Française d'Etude des Mines et de la Métallurgie (SAFEMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Champaubert, France</w:t>
+              <w:t xml:space="preserve">European Association of Archaeologists, « Hoard in situ. The archaeological context for understanding metal age hoards. »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821925v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring hammerscale geochemistry : fresh perspectives on metal circulation during the early iron age in western Europe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">500 kg metal object dated to Antiquity ? A crude mass of iron from Orcines (Puy-de-Dôme – France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Serneels</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dousteyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Jambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Miallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometallurgy in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, FALUN, Sweden</w:t>
+              <w:t xml:space="preserve">6th International Conference Archaeometallurgy in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425410v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">500 kg metal object dated to Antiquity ? A crude mass of iron from Orcines (Puy-de-Dôme – France).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Interactions entre production sidérurgique et ressources en bois : l'exemple d'Entrains-sur-Nohain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Didier Miallier</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference Archaeometallurgy in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t>
+              <w:t xml:space="preserve">Rencontre annuelle de la Société Française d'Etude des Mines et de la Métallurgie (SAFEMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Champaubert, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05369706v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolated ? Iron semi-products hoards un contexts. The case study of iron semi-products hoards un northern Fran</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Exploring hammerscale geochemistry : fresh perspectives on metal circulation during the early iron age in western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Filippini</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Serneels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association of Archaeologists, « Hoard in situ. The archaeological context for understanding metal age hoards. »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Archaeometallurgy in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, FALUN, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425446v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronology and circulation of iron production in center-east of France : a diachronic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeometallurgy in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puddlages&amp;quot; from process to products: historical documentation and development of non-destructive methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeometallurgy in EUrope</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Puddling » from process to products : historical documentation and development of non-destructive methodology. The contribution of ancient treaties to the context of ecological transition and the preservation of historic building</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Chronology and circulation of iron production in center-east of France: a diachronic perspective through the TerriFer project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Valbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometallurgy in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t>
+              <w:t xml:space="preserve">Archaeometallurgy in EUrope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, FAlun, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425415v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronology and circulation of iron production in center-east of France: a diachronic perspective through the TerriFer project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">« Puddling » from process to products : historical documentation and development of non-destructive methodology. The contribution of ancient treaties to the context of ecological transition and the preservation of historic building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometallurgy in EUrope</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, FAlun, Sweden</w:t>
+              <w:t xml:space="preserve">Archaeometallurgy in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04854691v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unique corrosion behavior of an archaeological Roman iron ring : microchemical characterization and thermodynamic considerations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Enrico Furcas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ueli Angst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Corrosion Science Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SwissCorr - The Swiss Corrosion Network, Apr 2024, Zurich (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some radiocarbon in the chronology of smelting areas in north-eastern France. A new diachronic understanding of the organisation of iron and steel production.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Geochemical study of hammerscale, an overview. Implications for iron provenance and supply of an archaeological smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Laurent</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Serneels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, The world of Iron conference</w:t>
+              <w:t xml:space="preserve">The world of Iron conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Nairobi (Kenya), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425310v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical study of hammerscale, an overview. Implications for iron provenance and supply of an archaeological smith</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Some radiocarbon in the chronology of smelting areas in north-eastern France. A new diachronic understanding of the organisation of iron and steel production.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Serneels</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The world of Iron conference</w:t>
+              <w:t xml:space="preserve">, The world of Iron conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Nairobi (Kenya), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425328v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces de production et conditions de circulation des produits ferreux en Bourgogne Franche-Comté durant les âges du Fer et l'Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Valbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Valbi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV colloque du GMPCA : Archéométrie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How much metal is produced? An interdisciplinary approach combining LiDAR, field archaeology and portable X-ray fluorescence analysis to reconstruct production volumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Herbrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The world of Iron conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Nairobi (Kenya), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiCorr : une application de support au diagnostic des métaux patrimoniaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MiCorr application: a new support for the study of corrosion forms on ancient metal artifacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Valbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Gutknecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine D. Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Valbi</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Sfµ Junior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française des Microscopies, Nov 2022, Orléans (France), France</w:t>
+              <w:t xml:space="preserve">EuroCorr 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012572v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03766411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiCorr application: a new support for the study of corrosion forms on ancient metal artifacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MiCorr : une application de support au diagnostic des métaux patrimoniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Valbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Gutknecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Letourmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine D. Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Valbi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCorr 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Colloque Sfµ Junior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française des Microscopies, Nov 2022, Orléans (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03766411v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la topographie par LiDAR aéroporté à la caractérisation volumique et spatiale d’amas de déchets sidérurgiques. L’exemple des ateliers de Montholon en Puisaye (Yonne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Herbrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIIe colloque du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, CHAMBERY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des analyses multivariées pour l’interprétation et la comparaison de scories de forge à l’échelle macroscopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIIe colloque du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, CHAMBERY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La corrosion des structures en fonte dans les batiments du patrimoine industriel : le cas de l’usine Japy de Fonteneilles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Valbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine D. Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Valbi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Patrimoine industriel et matériaux anciens au regard de la transition écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MiCorr, a transdisciplinary tool for the documentation and diagnosis of corrosion forms on heritage metal artefacts : building bridges between conservation professionals and materials scientists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Gutknecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Valbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine D. Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Valbi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">inArt2022 - 5th International Conference on Innovation in Art Research and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MiCorr application : a diagnostic tool for corrosion forms on heritage metal artifacts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Valbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Gutknecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine D. Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Valbi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young Professionals Forum Centro Conservazione e Restauro La Venaria Reale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centro Conservazione e Restauro La Venaria Reale, Jul 2021, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La métallurgie du fer du Hallstatt D à La Tène D dans le Nord-est de la France : un bilan renouvelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ArkéAube</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives Départementales de l'Aube; INRAP, Sep 2019, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces de production et circuits d’échanges en métallurgie du fer dans l’espace nord-alpin durant le premier âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45e colloque international de l’AFEAF, L’Europe des matières premières au Ier millénaire av. n.è. Exploitation, transformation, diffusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Gijon (SPAIN), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpréter l'absence, la présence voire l'omniprésence du fer et des vestiges liés à sa transformation : dans quelle mesure le fer est-il un matériau recyclable ? Le cas du Hallstatt D3 et de La Tène A1 dans la moitié nord de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CPF 2021 - 29ème Congrès Préhistorique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03251328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire et transformer le fer en Gaule celtique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Frapper le Fer", musée du Quai Branly – Jacques Chirac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements sociétaux et évolution de l'économie du fer. Du Hallstatt à La Tène D dans le Nord-Est de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Aube, un espace clé sur le cours de la Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colloque organisé par le Département de l’Aube et l’Inrap dans le cadre de l’exposition ArkéAube. Des premiers paysans au prince de Lavau, Sep 2019, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats des travaux menés sur la sidérurgie ancienne en Puisaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. Table ronde, L'homme, les ressources végétales et minières : du site archéologique à l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some insights about the iron production in Puisaye (France) during the iron age and the roman period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Merluzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Archaeometallurgy in Europe 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du cuivre, de l’argent et du fer : un atelier métallurgique des Xe-XIe siècles à Oostvleteren (Flandre-Occidentale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Saussus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Bracke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Goemaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -5708,2143 +5842,2143 @@
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Colloque Archaeologia Mediaevalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Bruxelles, Belgique. pp.94-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02978556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights for Provenance Studies of Iron Artifacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society of American Archaeologists 83rd annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Societal changes and evolution of the economy of iron from Hallstatt D to La Tène D in North-est of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIe congrès de l’UISPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesizing old excavation records and new archaeo-metallurgical data through functional, spatial and temporal dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Applications and Quantitative Methods in Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et échanges en métallurgie du fer durant la protohistoire et l’Antiquité en Bourgogne-Franche-Comté. Quelques résultats d’un projet collectif de recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres interdisciplinaires sur les Métaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Producing, exchanging and hoarding iron. The currency-bars hoards near the aristocratic residence of the camp du Château in Salins-les-Bains (Jura, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fluzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02331738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation des productions sidérurgiques en Gaule (viie-ier s. a.C.) : de la réduction du métal à l'élaboration des demi-produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Zaour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cabboi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39e colloque international de l'Association française pour l'étude de l'Âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Nancy, France. pp.301-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02368735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation des productions sidérurgiques en Gaule (VIIe-Ier s. av. J.-C.). De la réduction du métal à l’élaboration des demi-produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Zaour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisella Cabboï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39e colloque de l’Association Française pour l'Etude de l'Age du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces de réduction du fer en Bourgogne-Franche-Comté avant le haut fourneau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Laurent-Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fluzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des Journées régionales de l’archéologie de Bourgogne-Franche-Comté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La circulation des objets en fer au Hallstatt D dans l’est de la France et le sud de l’Allemagne : approches interdisciplinaires de la provenance des fers anciens.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La sidérurgie en Bourgogne et Franche-Comté avant le haut fourneau. Premiers résultats du PCR et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vix et le phénomène princier.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Châtillon-sur-Seine, France</w:t>
+              <w:t xml:space="preserve">Journées d’informations archéométallurgiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Villersexel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529406v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un atelier de travail du fer du Hallstatt D - La Tène ancienne en contexte d’habitat, le cas de Weyersheim Les Hauts de la Zorn (Bas-Rhin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisella Cabboï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’informations archéométallurgiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Villersexel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sidérurgie en Bourgogne et Franche-Comté avant le haut fourneau. Premiers résultats du PCR et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La circulation des objets en fer au Hallstatt D dans l’est de la France et le sud de l’Allemagne : approches interdisciplinaires de la provenance des fers anciens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’informations archéométallurgiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Villersexel, France</w:t>
+              <w:t xml:space="preserve">Vix et le phénomène princier.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Châtillon-sur-Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529383v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un quartier de forgerons du Ier-IIe s. ap. J.-C. à Entrains-sur-Nohain /Intaranum (Nièvre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaetan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde : Le rôle de l’artisanat dans la genèse et la structuration des agglomérations. Tenue à la Maison de l’Archéologie et Ethnographie et organisée par l'U.M.R. 7041 ArScAn-GAMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un atelier de travail du fer du Hallstatt D - La Tène ancienne en contexte d’habitat, le cas de Weyersheim Les Hauts de la Zorn (Bas-Rhin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisella Cabboï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The metalworker and his tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes archéométriques : métallographiques, chimiques et radiocarbones d’un exceptionnel dépôt de demi-produits de fer. Restitution des savoir-faire, organisation et circulation des productions au premier âge du Fer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostepha Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fluzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e colloque du G.M.P.C.A. (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dépôts de demi-produits de fer aux âges du Fer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Normale Supérieure - Séminaire de protohistoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chaîne opératoire des productions métalliques dans les ateliers de Talant « La Peute Combe » (Côte d’Or).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Archaeometrical studies (metallography, chemical, radiocarbon dating of an exceptional iron semi-product deposit : restitution of know how, organization and circulation of production in the first iron age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostepha Boukezzoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fluzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39e colloque de l’Association Française pour l'Etude de l'Age du Fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">Archaeometallurgy in Europe IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529323v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeometrical studies (metallography, chemical, radiocarbon dating of an exceptional iron semi-product deposit : restitution of know how, organization and circulation of production in the first iron age</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La chaîne opératoire des productions métalliques dans les ateliers de Talant « La Peute Combe » (Côte d’Or).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Labeaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometallurgy in Europe IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">39e colloque de l’Association Française pour l'Etude de l'Age du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529304v1</w:t>
+                <w:t xml:space="preserve">hal-02529323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation of Iron Artefacts and Semi-Products during the Iron Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Disser</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Iron Age Artefacts Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Leicester, Oct 2013, Leicester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An archaeological and archaeometrical approach to ferrous semi-products : typology, quality, origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fluzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Desaulty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Fluzin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Ironworking in Europe II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Gwynedd, Wales, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04039824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7854,471 +7988,471 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire et travailler le fer. Les ateliers de l’est du Bassin parisien du V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle av. J.-C. au X&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle apr. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisella Cabboï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Blaising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 168 p., 2019, Recherches archéologiques 16, 978-2-271-12637-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures en pierre du plateau du Châtillonnais (Côte-d'Or) : du Hallstatt à l'Antiquité tardive : l'apport de l'archéologie forestière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chevigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’établissement de Pratz le Curtillet. Un domaine mérovingien dans les hautes terres jurassiennes (fin VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-VII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Billoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cabanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 310 p., 2016, Recherches archéologiques 10, 978-2-271-08262-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fer, entre matière première et moyen d'échange, en France du VIIe au Ier s. av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions universitaires de Dijon, 2014, Art et patrimoine (Dijon), 978-2-36441-075-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8328,918 +8462,918 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transdisciplinary collaboration for the multiscale description of corrosion structures in metallic heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Degrigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Gutknecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bridging the Gap. Corrosion Science For Heritage Contexts.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 73, European Federation of Corrosion (EFC) Series; Woodhead Publishing; Elsevier, pp.147-163, 2025, 978-0-443-18690-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-443-18690-5.00014-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’artisanat du fer aux I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; et II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles apr. J.-C. à Entrains-sur-Nohain/&amp;lt;em&amp;gt;Intaranum&amp;lt;/em&amp;gt; (Nièvre) : premières constatations d’après une série de forges fouillées au nord de l’agglomération antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaspard Pagès; Raphaël Clotuche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le rôle de l’artisanat dans la genèse et la structuration des agglomérations de la Gaule antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-101, 2024, Ensemble (Humanités, 1), 978-2-84016-545-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier les indices fugaces du travail du fer du début de la période hallstattienne : une attention nécessaire aux micro-déchets. L’exemple du Dijonnais</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Luis Valdés; Veronica Cicolani; Eneko Hiriart. </w:t>
+                <w:t xml:space="preserve">Orval « Les Pleines » – les enclos domestiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Lepaumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giazzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïg Féret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hubert Lepaumier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matières premières en Europe au 1</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">, pp.217-222, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t>
+              <w:t xml:space="preserve">Environnement archéologique d’une tombe à char. Le site des Pleines à Orval (Manche) à la fin de l’âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.109-198, 2023, 978-2-7535-9337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562826v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des techniques de production au diagnostic de l’état de conservation des structures métalliques des bâtiments du patrimoine industriel : le cas de l’usine Japy de Fonteneilles à Beaucourt (90)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifier les indices fugaces du travail du fer du début de la période hallstattienne : une attention nécessaire aux micro-déchets. L’exemple du Dijonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Labeaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Valbi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Marina Gasnier. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luis Valdés; Veronica Cicolani; Eneko Hiriart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions, patrimoines et matériaux anciens : patrimoine industriel et ferroviaire,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les éditions du Lion, pp.87-119, 2023, 978-2490804184</w:t>
+              <w:t xml:space="preserve">Matières premières en Europe au 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">er</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afeaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.217-222, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373850v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orval « Les Pleines » – les enclos domestiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Solenn Le Forestier</w:t>
+                <w:t xml:space="preserve">Des techniques de production au diagnostic de l’état de conservation des structures métalliques des bâtiments du patrimoine industriel : le cas de l’usine Japy de Fonteneilles à Beaucourt (90)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Valbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine D. Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hubert Lepaumier. </w:t>
+              <w:t xml:space="preserve">Marina Gasnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement archéologique d’une tombe à char. Le site des Pleines à Orval (Manche) à la fin de l’âge du Fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.109-198, 2023, 978-2-7535-9337</w:t>
+              <w:t xml:space="preserve">Transitions, patrimoines et matériaux anciens : patrimoine industriel et ferroviaire,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les éditions du Lion, pp.87-119, 2023, 978-2490804184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562594v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La forge hallstattienne de Weyersheim (Bas-Rhin, France) -Hallstatt D3/La Tène ancienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michler Matthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Badey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clerc Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linda Boutoille, Rebecca Peake. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metalworkers and their Tools : Symbolism, Function, and Technology in the Bronze and Iron Ages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archeopress, pp.123-142, 2023, 978-1-80327-625-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.32028/9781803276243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces de production et circuits d’échanges en métallurgie du fer dans l’espace nord-alpin durant le Premier âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luis Valdès; Veronica Cicolani; Eneko Hiriart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matières premières en Europe au 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -9252,1987 +9386,1987 @@
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afeaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.135-154, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fer des principautés : « L’économie du fer » dans le nord-est de la France au Hallstatt D et à La Tène A1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Brun; Bruno Chaume; Federica Sacchetti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vix et le phénomène princier. Colloque international de Vix, 27-28 octobre 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausonius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2356133823</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03105317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les demi-produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Baray. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sénons : Archéologie et histoire d'un peuple gaulois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Snoeck, pp.161, 2018, ARCHEOLOGIE, 978-9461614766</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cabboi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dunikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Zaour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Baray. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sénons : Archéologie et histoire d'un peuple gaulois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Snoeck, pp.150-151, 2018, ARCHEOLOGIE, 978-9461614766</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de l’organisation de la production sidérurgique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cabboi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dunikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Baray. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sénons : Archéologie et histoire d'un peuple gaulois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Snoeck, pp.453-506, 2018, ARCHEOLOGIE, 978-9461614766</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La forge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cabboi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dunikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Baray. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sénons : Archéologie et histoire d'un peuple gaulois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Snoeck, pp.152-153, 2018, ARCHEOLOGIE, 978-9461614766</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chaînes opératoires de production dans les forges hallstattiennes de Talant &amp;quot;La Peute Combe&amp;quot; (Côte d’Or)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Organisation des productions sidérurgiques en Gaule (VII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. a.C.) : de la réduction du métal à l’élaboration de demi-produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Zaour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisella Cabboï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Marion; Sylvie Deffressigne; Jenny Kaurin; Gérard Bataille. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer. Perspectives sociales et environnementales, Actes du 39e colloque international de l’AFEAF (Nancy, 14-17 mai 2015)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.383-402, 2017</w:t>
+              <w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer : perspectives sociales et environnementales. Actes du 39e colloque international de l’Association française pour l’étude de l’âge du Fer (Nancy, 14-17 mai 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.301-333, 2017, 978-2-35613-189-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575240v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02466338v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation des productions sidérurgiques en Gaule (VII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. a.C.) : de la réduction du métal à l’élaboration de demi-produits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les chaînes opératoires de production dans les forges hallstattiennes de Talant « La Peute Combe » (Côte-d’Or)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Labeaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dunikowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Marion; Sylvie Deffressigne; Jenny Kaurin; Gérard Bataille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer : perspectives sociales et environnementales. Actes du 39e colloque international de l’Association française pour l’étude de l’âge du Fer (Nancy, 14-17 mai 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 47, </w:t>
+              <w:t xml:space="preserve">, Mémoires (47), </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausonius Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.301-333, 2017, 978-2-35613-189-8</w:t>
+              <w:t xml:space="preserve">, pp.383-402, 2017, 978-2-35613-189-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02466338v2</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01624568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chaînes opératoires de production dans les forges hallstattiennes de Talant « La Peute Combe » (Côte-d’Or)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Les chaînes opératoires de production dans les forges hallstattiennes de Talant &amp;quot;La Peute Combe&amp;quot; (Côte d’Or)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Labeaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dunikowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer : perspectives sociales et environnementales. Actes du 39e colloque international de l’Association française pour l’étude de l’âge du Fer (Nancy, 14-17 mai 2015)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.383-402, 2017, 978-2-35613-189-8</w:t>
+              <w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer. Perspectives sociales et environnementales, Actes du 39e colloque international de l’AFEAF (Nancy, 14-17 mai 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.383-402, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01624568v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technotypologie des &amp;quot;currency bars&amp;quot; issus de la Saône : prolongements interdisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le monde celtique avant et après la conquête romaine. Mélanges en l’honneur de Jean-Paul Guillaumet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dijon/Bologne, pp.281-292, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technotypologie des &amp;quot;Currency-bars&amp;quot; issus du lit de la Saône : prolongements interdisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fluzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniele VITALI; Christian GOUDINEAU. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IL MONDO CELTICO PRIMA E DOPO LA CONQUISTA ROMANA / LE MONDE CELTIQUE AVANT ET APRES LA CONQUETE ROMAINE. Mélanges en l'honneur de Jean-Paul Guillaumet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.281-292, 2016, 8890245387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration et contexte des échanges en métallurgie du fer durant la Protohistoire : une approche interdisciplinaire à partir des matières premières métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fluzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Colin; Florence Verdin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer en Aquitaine et sur ses marges. Mobilité des personnes, migrations des idées, circulations des biens dans l’espace européen à l’âge du Fer. Actes du 35e colloque international de l’Association française pour l’étude de l’âge du Fer (Bordeaux, 2-5 juin 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément Aquitania (30), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fédération Aquitania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.609-629, 2013, 978-2-910763-34-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lacoste, un village artisanal et commercial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sireix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Musée d'Aquitaine, Vincent Mistrot, Christophe Sireix. </w:t>
+              <w:t xml:space="preserve">Mistrot, Vincent and Siriex, Christophe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au temps des gaulois, l’Aquitaine avant César. Musée d’Aquitaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Errance, pp. 31-43, 2012</w:t>
+              <w:t xml:space="preserve">Au temps des Gaulois : l'Aquitaine avant César : [exposition au Musée d'Aquitaine, Bordeaux, 15 septembre 2012-17 mars 2013] = In the Age of the Gauls : Aquitaine before Caesar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Errance, pp.276, 2012, 978-2-87772-512-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01778374v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lacoste, un village artisanal et commercial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sireix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mistrot, Vincent and Siriex, Christophe. </w:t>
+              <w:t xml:space="preserve">Musée d'Aquitaine, Vincent Mistrot, Christophe Sireix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au temps des Gaulois : l'Aquitaine avant César : [exposition au Musée d'Aquitaine, Bordeaux, 15 septembre 2012-17 mars 2013] = In the Age of the Gauls : Aquitaine before Caesar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Errance, pp.276, 2012, 978-2-87772-512-5</w:t>
+              <w:t xml:space="preserve">Au temps des gaulois, l’Aquitaine avant César. Musée d’Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Errance, pp. 31-43, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744235v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01778374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An archaeological and archaeometrical approach of ferrous semi-product : a diachronic qualitative typology (VIIth c. BC. - IInd c. A.D.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fluzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Fluzin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. CUCINI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta mineraria et metallurgica, Studi in onore di Marco Tizzoni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bergame, Comune di Bergamo/Museo Archeologico, pp.195-204, 2012, Notizie Archeologiche Bergomensi, n°20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00870717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multidisciplinary approach (archaeology and archaeometry) to bloomsmithing activities in France: examples of results from the last twenty years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fluzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Fluzin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. HOŠEK, H. CLEERE and L. MIHOK. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The archaeometallurgy of iron - Recent Developments in Archaeological and Scientific Research - Dedicated to Professor Rodomir Pleiner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Archaeoology of the ASCR, Prague, p. 223-236, 311-312, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00670718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le village celtique de Levroux (Indre) : nature et organisation des activités sidérurgiques (II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fluzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Buchsenschutz; Marie-Bernadette Chardenoux; Sophie Krausz; Michel Vaginay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer dans la boucle de la Loire. Les Gaulois sont dans la ville. Actes du XXXIIe colloque de l’Association française pour l’étude de l’âge du Fer (Bourges, 1er-4 mai 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément à la Revue archéologique du Centre de la France (35), FERACF, pp.19-37, 2009, 978-2-913272-20-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03978261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les demi-produits de fer au I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; millénaire a.C. en Europe continentale : potentialités d’études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Yves Milcent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’économie du fer protohistorique : de la production à la consommation du métal. Actes du XXVIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Toulouse, 20-23 mai 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément Aquitania (14/2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fédération Aquitania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.133-143, 2007, 978-2-910763-08-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId228"/>
+      <w:footerReference w:type="default" r:id="rId230"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11379,51 +11513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Valbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Enrico Furcas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Neff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli Angst" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.111946" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836766v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325867v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cicolani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Belhade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2023.1986" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255696v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laurent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jeannot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pi&#233;tak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6954" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495776v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0268209" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03244046v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fluzin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-021-01333-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080161v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.4870" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01520779v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Boukezzoula" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12306" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521039v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826474v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Michler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552467v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4883" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470863v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394022v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Coulthard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demarest" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4259" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869121v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Zaour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lepaumier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4252" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756260v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.2011.00641.x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LHK4RDP1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953615v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropiot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Newman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535333v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514475v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816953v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516034v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Menez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756282v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.547" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523070v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villard-Le Tiec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560426v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821925v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425410v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Serneels" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369706v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Jambon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Miallier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425446v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Filippini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425427v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854692v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Crozet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gasnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425415v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bayle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854691v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laurent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856122v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425310v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425328v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373566v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425325v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Herbrich" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012572v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Gutknecht" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Letourmy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03766411v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Gutknecht" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008798v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008803v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012574v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012568v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433215v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080177v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425234v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03251328v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529584v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529578v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529569v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529575v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Herve" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Merluzzo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sylvie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978556v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Saussus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bracke" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369997v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529449v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529445v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529566v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331738v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02368735v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabboi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529327v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123542v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laurent-Corsini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529406v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529377v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529383v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529598v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tisserand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaetan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529420v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529295v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529331v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529323v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Labeaune" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529304v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536271v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039824v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Desaulty" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02295821v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blaising" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra16-produire-et-travailler-le-fer-les-ateliers-de-l-est-du-bassin-parisien/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950043v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goguey" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky B&#233;nard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevigny" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02097832v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cayrol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra10-l-etablissement-de-pratz-le-curtillet/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883740v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433206v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degrigny" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-18690-5.00014-8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611630v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04562826v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373850v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04562594v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giazzon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g F&#233;ret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Le Forestier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384394v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michler Matthieu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clerc Patrick" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803276243" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385203v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105317v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bordeaux-montaigne.fr/fr/actualites/nouvelles-publications/vix-et-le-phenomene-princier.html" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535608v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535601v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunikowski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535568v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535586v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575240v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/a-paraitre?auteur=St%C3%A9phane+Marion" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466338v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624568v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575200v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493861v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972575v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778374v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarde" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744235v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870717v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670718v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978261v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975753v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579509v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pi&#233;tak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Merluzzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2026.106475" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Valbi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Enrico Furcas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Neff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli Angst" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.111946" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836766v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325867v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cicolani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Belhade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2023.1986" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255696v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laurent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jeannot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6954" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495776v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0268209" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03244046v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fluzin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-021-01333-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080161v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480781v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.4870" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01520779v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Boukezzoula" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12306" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521039v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826474v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Michler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552467v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4883" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470863v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394022v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Coulthard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demarest" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4259" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869121v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Zaour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lepaumier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4252" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756260v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.2011.00641.x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LHK4RDP1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953615v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropiot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Newman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535333v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514475v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816953v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516034v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Menez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756282v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.547" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523070v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villard-Le Tiec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560426v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425446v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Filippini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369706v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Jambon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Miallier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821925v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425410v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Serneels" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425427v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854692v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Crozet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gasnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854691v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laurent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425415v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bayle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856122v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425328v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425310v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373566v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425325v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Herbrich" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03766411v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Gutknecht" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012572v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Gutknecht" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Letourmy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008798v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008803v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012574v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012568v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433215v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080177v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425234v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03251328v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529584v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529578v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529569v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529575v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Herve" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sylvie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978556v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Saussus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bracke" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369997v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529449v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529445v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529566v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331738v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02368735v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabboi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529327v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123542v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laurent-Corsini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529383v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529377v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529406v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529598v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tisserand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaetan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529420v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529295v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529331v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529304v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529323v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Labeaune" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536271v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039824v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Desaulty" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02295821v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blaising" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra16-produire-et-travailler-le-fer-les-ateliers-de-l-est-du-bassin-parisien/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950043v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goguey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky B&#233;nard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevigny" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02097832v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cayrol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra10-l-etablissement-de-pratz-le-curtillet/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883740v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433206v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degrigny" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-18690-5.00014-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611630v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04562594v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giazzon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g F&#233;ret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Le Forestier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04562826v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373850v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384394v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michler Matthieu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clerc Patrick" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803276243" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385203v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105317v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bordeaux-montaigne.fr/fr/actualites/nouvelles-publications/vix-et-le-phenomene-princier.html" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535608v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535601v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunikowski" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535568v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535586v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466338v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624568v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575240v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/a-paraitre?auteur=St%C3%A9phane+Marion" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575200v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493861v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972575v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744235v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarde" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778374v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870717v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670718v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978261v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975753v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>