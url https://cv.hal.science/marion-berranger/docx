--- v1 (2026-04-17)
+++ v2 (2026-05-24)
@@ -463,295 +463,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agglomération de Bragny-sur-Saône « Sous Moussières » (Saône-et-Loire) entre la fin du premier et le début du second âge du Fer : de nouvelles fouilles associées à une reprise des données anciennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les zones de production du fer en Bourgogne-Franche-Comté : une approche sur la longue durée par le radiocarbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
+                <w:t xml:space="preserve">Hervé Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Cicolani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Léna Belhade</w:t>
+                <w:t xml:space="preserve">Rémy Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Piétak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/afeaf.2023.1986⟩</w:t>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80 (2), pp.15-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gallia.6954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325867v2</w:t>
+                <w:t xml:space="preserve">hal-04255696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les zones de production du fer en Bourgogne-Franche-Comté : une approche sur la longue durée par le radiocarbone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Leroy</w:t>
+                <w:t xml:space="preserve">L’agglomération de Bragny-sur-Saône « Sous Moussières » (Saône-et-Loire) entre la fin du premier et le début du second âge du Fer : de nouvelles fouilles associées à une reprise des données anciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Cicolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Laurent</w:t>
+                <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Jeannot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Piétak</w:t>
+                <w:t xml:space="preserve">Léna Belhade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 80 (2), pp.15-48. </w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41, pp.43-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/gallia.6954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/afeaf.2023.1986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255696v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325867v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vice-versa: the iron trade in the western Roman Empire between Gaul and the Mediterranean</w:t>
               </w:r>
@@ -1355,51 +1355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La métallurgie du fer dans l’agglomération antique d'Epomanduodurum (Mandeure-Mathay, 25)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1837,274 +1837,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02470863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’artisanat du fer dans la villa de Touffréville (Calvados) à l’époque augusto-claudienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les activités métallurgiques dans les établissements ruraux enclos du second âge du Fer en Basse-Normandie : l’exemple du site des « Pleines » à Orval (Manche)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Zaour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Lepaumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fluzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 38 (1), p. 183-203. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/archeosciences.4259⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 38, pp.165 - 181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.4252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394022v1</w:t>
+                <w:t xml:space="preserve">hal-01869121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les activités métallurgiques dans les établissements ruraux enclos du second âge du Fer en Basse-Normandie : l’exemple du site des « Pleines » à Orval (Manche)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’artisanat du fer dans la villa de Touffréville (Calvados) à l’époque augusto-claudienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Coulthard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Zaour</w:t>
+                <w:t xml:space="preserve">Mélanie Demarest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Lepaumier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Berranger</w:t>
+                <w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fluzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 38, pp.165 - 181. </w:t>
+              <w:t xml:space="preserve">, 2014, 38 (1), p. 183-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeosciences.4252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.4259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869121v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From raw iron to semi-products : quality and circulation of materials during the iron age in France.</w:t>
               </w:r>
@@ -2940,938 +2940,938 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolated ? Iron semi-products hoards un contexts. The case study of iron semi-products hoards un northern Fran</w:t>
+                <w:t xml:space="preserve">Chronology and circulation of iron production in center-east of France : a diachronic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Valbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association of Archaeologists, « Hoard in situ. The archaeological context for understanding metal age hoards. »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Archaeometallurgy in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05425446v1</w:t>
+                <w:t xml:space="preserve">hal-05425427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">500 kg metal object dated to Antiquity ? A crude mass of iron from Orcines (Puy-de-Dôme – France).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Puddlages&amp;quot; from process to products: historical documentation and development of non-destructive methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Miallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference Archaeometallurgy in Europe</w:t>
+              <w:t xml:space="preserve">Archeometallurgy in EUrope</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05369706v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions entre production sidérurgique et ressources en bois : l'exemple d'Entrains-sur-Nohain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+                <w:t xml:space="preserve">Exploring hammerscale geochemistry : fresh perspectives on metal circulation during the early iron age in western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Leroy</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Serneels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre annuelle de la Société Française d'Etude des Mines et de la Métallurgie (SAFEMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Champaubert, France</w:t>
+              <w:t xml:space="preserve">Archaeometallurgy in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, FALUN, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821925v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring hammerscale geochemistry : fresh perspectives on metal circulation during the early iron age in western Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Rodier</w:t>
+                <w:t xml:space="preserve">Interactions entre production sidérurgique et ressources en bois : l'exemple d'Entrains-sur-Nohain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Serneels</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometallurgy in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, FALUN, Sweden</w:t>
+              <w:t xml:space="preserve">Rencontre annuelle de la Société Française d'Etude des Mines et de la Métallurgie (SAFEMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Champaubert, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425410v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronology and circulation of iron production in center-east of France : a diachronic perspective</w:t>
+                <w:t xml:space="preserve">Isolated ? Iron semi-products hoards un contexts. The case study of iron semi-products hoards un northern Fran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Filippini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometallurgy in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t>
+              <w:t xml:space="preserve">European Association of Archaeologists, « Hoard in situ. The archaeological context for understanding metal age hoards. »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425427v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puddlages&amp;quot; from process to products: historical documentation and development of non-destructive methodology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">500 kg metal object dated to Antiquity ? A crude mass of iron from Orcines (Puy-de-Dôme – France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dousteyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Crozet</w:t>
+                <w:t xml:space="preserve">Albert Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Gasnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marion Berranger</w:t>
+                <w:t xml:space="preserve">Didier Miallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeometallurgy in EUrope</w:t>
+              <w:t xml:space="preserve">6th International Conference Archaeometallurgy in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04854692v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronology and circulation of iron production in center-east of France: a diachronic perspective through the TerriFer project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Puddling » from process to products : historical documentation and development of non-destructive methodology. The contribution of ancient treaties to the context of ecological transition and the preservation of historic building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Leroy</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Laurent</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometallurgy in EUrope</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, FAlun, Sweden</w:t>
+              <w:t xml:space="preserve">Archaeometallurgy in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854691v1</w:t>
+                <w:t xml:space="preserve">hal-05425415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Puddling » from process to products : historical documentation and development of non-destructive methodology. The contribution of ancient treaties to the context of ecological transition and the preservation of historic building</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chronology and circulation of iron production in center-east of France: a diachronic perspective through the TerriFer project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Valbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Bayle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometallurgy in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t>
+              <w:t xml:space="preserve">Archaeometallurgy in EUrope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, FAlun, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05425415v1</w:t>
+                <w:t xml:space="preserve">hal-04854691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unique corrosion behavior of an archaeological Roman iron ring : microchemical characterization and thermodynamic considerations.</w:t>
               </w:r>
@@ -3976,122 +3976,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical study of hammerscale, an overview. Implications for iron provenance and supply of an archaeological smith</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Rodier</w:t>
+                <w:t xml:space="preserve">Espaces de production et conditions de circulation des produits ferreux en Bourgogne Franche-Comté durant les âges du Fer et l'Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Serneels</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The world of Iron conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Nairobi (Kenya), France</w:t>
+              <w:t xml:space="preserve">XXIV colloque du GMPCA : Archéométrie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05425328v1</w:t>
+                <w:t xml:space="preserve">hal-04373566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some radiocarbon in the chronology of smelting areas in north-eastern France. A new diachronic understanding of the organisation of iron and steel production.</w:t>
               </w:r>
@@ -4103,51 +4116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">, The world of Iron conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Nairobi (Kenya), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4166,135 +4179,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces de production et conditions de circulation des produits ferreux en Bourgogne Franche-Comté durant les âges du Fer et l'Antiquité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Valbi</w:t>
+                <w:t xml:space="preserve">Geochemical study of hammerscale, an overview. Implications for iron provenance and supply of an archaeological smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Serneels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV colloque du GMPCA : Archéométrie 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie, Apr 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">The world of Iron conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Nairobi (Kenya), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373566v1</w:t>
+                <w:t xml:space="preserve">hal-05425328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How much metal is produced? An interdisciplinary approach combining LiDAR, field archaeology and portable X-ray fluorescence analysis to reconstruct production volumes</w:t>
               </w:r>
@@ -4356,592 +4356,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiCorr application: a new support for the study of corrosion forms on ancient metal artifacts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine D. Neff</w:t>
+                <w:t xml:space="preserve">Apport des analyses multivariées pour l’interprétation et la comparaison de scories de forge à l’échelle macroscopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCorr 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">XXXIIIe colloque du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, CHAMBERY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03766411v1</w:t>
+                <w:t xml:space="preserve">hal-04008803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiCorr : une application de support au diagnostic des métaux patrimoniaux</w:t>
+                <w:t xml:space="preserve">La corrosion des structures en fonte dans les batiments du patrimoine industriel : le cas de l’usine Japy de Fonteneilles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Sfµ Junior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française des Microscopies, Nov 2022, Orléans (France), France</w:t>
+              <w:t xml:space="preserve">Colloque Patrimoine industriel et matériaux anciens au regard de la transition écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012572v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la topographie par LiDAR aéroporté à la caractérisation volumique et spatiale d’amas de déchets sidérurgiques. L’exemple des ateliers de Montholon en Puisaye (Yonne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Herbrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIIe colloque du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, CHAMBERY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des analyses multivariées pour l’interprétation et la comparaison de scories de forge à l’échelle macroscopique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Jeannot</w:t>
+                <w:t xml:space="preserve">MiCorr : une application de support au diagnostic des métaux patrimoniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Valbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Gutknecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Letourmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine D. Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIIe colloque du GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, CHAMBERY, France</w:t>
+              <w:t xml:space="preserve">Colloque Sfµ Junior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française des Microscopies, Nov 2022, Orléans (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04008803v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La corrosion des structures en fonte dans les batiments du patrimoine industriel : le cas de l’usine Japy de Fonteneilles.</w:t>
+                <w:t xml:space="preserve">MiCorr application: a new support for the study of corrosion forms on ancient metal artifacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Gutknecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Patrimoine industriel et matériaux anciens au regard de la transition écologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Belfort, France</w:t>
+              <w:t xml:space="preserve">EuroCorr 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012574v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03766411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MiCorr, a transdisciplinary tool for the documentation and diagnosis of corrosion forms on heritage metal artefacts : building bridges between conservation professionals and materials scientists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Gutknecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5016,398 +5016,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiCorr application : a diagnostic tool for corrosion forms on heritage metal artifacts.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Espaces de production et circuits d’échanges en métallurgie du fer dans l’espace nord-alpin durant le premier âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Young Professionals Forum Centro Conservazione e Restauro La Venaria Reale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centro Conservazione e Restauro La Venaria Reale, Jul 2021, Turin, Italy</w:t>
+              <w:t xml:space="preserve">45e colloque international de l’AFEAF, L’Europe des matières premières au Ier millénaire av. n.è. Exploitation, transformation, diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Gijon (SPAIN), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05433215v1</w:t>
+                <w:t xml:space="preserve">hal-05425234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La métallurgie du fer du Hallstatt D à La Tène D dans le Nord-est de la France : un bilan renouvelé</w:t>
+                <w:t xml:space="preserve">Interpréter l'absence, la présence voire l'omniprésence du fer et des vestiges liés à sa transformation : dans quelle mesure le fer est-il un matériau recyclable ? Le cas du Hallstatt D3 et de La Tène A1 dans la moitié nord de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ArkéAube</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives Départementales de l'Aube; INRAP, Sep 2019, Troyes, France</w:t>
+              <w:t xml:space="preserve">CPF 2021 - 29ème Congrès Préhistorique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080177v1</w:t>
+                <w:t xml:space="preserve">cea-03251328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces de production et circuits d’échanges en métallurgie du fer dans l’espace nord-alpin durant le premier âge du Fer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MiCorr application : a diagnostic tool for corrosion forms on heritage metal artifacts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Valbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Gutknecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine D. Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45e colloque international de l’AFEAF, L’Europe des matières premières au Ier millénaire av. n.è. Exploitation, transformation, diffusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Gijon (SPAIN), France</w:t>
+              <w:t xml:space="preserve">Young Professionals Forum Centro Conservazione e Restauro La Venaria Reale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro Conservazione e Restauro La Venaria Reale, Jul 2021, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05425234v1</w:t>
+                <w:t xml:space="preserve">hal-05433215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpréter l'absence, la présence voire l'omniprésence du fer et des vestiges liés à sa transformation : dans quelle mesure le fer est-il un matériau recyclable ? Le cas du Hallstatt D3 et de La Tène A1 dans la moitié nord de la France</w:t>
+                <w:t xml:space="preserve">La métallurgie du fer du Hallstatt D à La Tène D dans le Nord-est de la France : un bilan renouvelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPF 2021 - 29ème Congrès Préhistorique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque ArkéAube</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives Départementales de l'Aube; INRAP, Sep 2019, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03251328v1</w:t>
+                <w:t xml:space="preserve">hal-03080177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire et transformer le fer en Gaule celtique</w:t>
               </w:r>
@@ -6085,51 +6085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesizing old excavation records and new archaeo-metallurgical data through functional, spatial and temporal dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6374,51 +6374,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation des productions sidérurgiques en Gaule (viie-ier s. a.C.) : de la réduction du métal à l'élaboration des demi-produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Zaour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6525,51 +6525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Zaour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisella Cabboï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6726,152 +6726,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sidérurgie en Bourgogne et Franche-Comté avant le haut fourneau. Premiers résultats du PCR et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un quartier de forgerons du Ier-IIe s. ap. J.-C. à Entrains-sur-Nohain /Intaranum (Nièvre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Gaetan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’informations archéométallurgiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Villersexel, France</w:t>
+              <w:t xml:space="preserve">Table ronde : Le rôle de l’artisanat dans la genèse et la structuration des agglomérations. Tenue à la Maison de l’Archéologie et Ethnographie et organisée par l'U.M.R. 7041 ArScAn-GAMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529383v1</w:t>
+                <w:t xml:space="preserve">hal-02529598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un atelier de travail du fer du Hallstatt D - La Tène ancienne en contexte d’habitat, le cas de Weyersheim Les Hauts de la Zorn (Bas-Rhin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisella Cabboï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6886,73 +6942,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’informations archéométallurgiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Villersexel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulation des objets en fer au Hallstatt D dans l’est de la France et le sud de l’Allemagne : approches interdisciplinaires de la provenance des fers anciens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7011,182 +7067,126 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vix et le phénomène princier.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Châtillon-sur-Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un quartier de forgerons du Ier-IIe s. ap. J.-C. à Entrains-sur-Nohain /Intaranum (Nièvre)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La sidérurgie en Bourgogne et Franche-Comté avant le haut fourneau. Premiers résultats du PCR et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde : Le rôle de l’artisanat dans la genèse et la structuration des agglomérations. Tenue à la Maison de l’Archéologie et Ethnographie et organisée par l'U.M.R. 7041 ArScAn-GAMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Journées d’informations archéométallurgiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Villersexel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529598v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un atelier de travail du fer du Hallstatt D - La Tène ancienne en contexte d’habitat, le cas de Weyersheim Les Hauts de la Zorn (Bas-Rhin)</w:t>
               </w:r>
@@ -7198,51 +7198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7287,454 +7287,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes archéométriques : métallographiques, chimiques et radiocarbones d’un exceptionnel dépôt de demi-produits de fer. Restitution des savoir-faire, organisation et circulation des productions au premier âge du Fer.</w:t>
+                <w:t xml:space="preserve">Les dépôts de demi-produits de fer aux âges du Fer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e colloque du G.M.P.C.A. (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t>
+              <w:t xml:space="preserve">Ecole Normale Supérieure - Séminaire de protohistoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529295v1</w:t>
+                <w:t xml:space="preserve">hal-02529331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dépôts de demi-produits de fer aux âges du Fer.</w:t>
+                <w:t xml:space="preserve">Etudes archéométriques : métallographiques, chimiques et radiocarbones d’un exceptionnel dépôt de demi-produits de fer. Restitution des savoir-faire, organisation et circulation des productions au premier âge du Fer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostepha Boukezzoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fluzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole Normale Supérieure - Séminaire de protohistoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">20e colloque du G.M.P.C.A. (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529331v1</w:t>
+                <w:t xml:space="preserve">hal-02529295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeometrical studies (metallography, chemical, radiocarbon dating of an exceptional iron semi-product deposit : restitution of know how, organization and circulation of production in the first iron age</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La chaîne opératoire des productions métalliques dans les ateliers de Talant « La Peute Combe » (Côte d’Or).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Labeaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometallurgy in Europe IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">39e colloque de l’Association Française pour l'Etude de l'Age du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529304v1</w:t>
+                <w:t xml:space="preserve">hal-02529323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chaîne opératoire des productions métalliques dans les ateliers de Talant « La Peute Combe » (Côte d’Or).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Archaeometrical studies (metallography, chemical, radiocarbon dating of an exceptional iron semi-product deposit : restitution of know how, organization and circulation of production in the first iron age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostepha Boukezzoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fluzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39e colloque de l’Association Française pour l'Etude de l'Age du Fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">Archaeometallurgy in Europe IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529323v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation of Iron Artefacts and Semi-Products during the Iron Ages</w:t>
               </w:r>
@@ -8489,51 +8489,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transdisciplinary collaboration for the multiscale description of corrosion structures in metallic heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Degrigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Gutknecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8610,103 +8610,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’artisanat du fer aux I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; et II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles apr. J.-C. à Entrains-sur-Nohain/&amp;lt;em&amp;gt;Intaranum&amp;lt;/em&amp;gt; (Nièvre) : premières constatations d’après une série de forges fouillées au nord de l’agglomération antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaspard Pagès; Raphaël Clotuche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le rôle de l’artisanat dans la genèse et la structuration des agglomérations de la Gaule antique</w:t>
@@ -8746,457 +8746,457 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orval « Les Pleines » – les enclos domestiques</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Hubert Lepaumier. </w:t>
+                <w:t xml:space="preserve">Identifier les indices fugaces du travail du fer du début de la période hallstattienne : une attention nécessaire aux micro-déchets. L’exemple du Dijonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Labeaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luis Valdés; Veronica Cicolani; Eneko Hiriart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement archéologique d’une tombe à char. Le site des Pleines à Orval (Manche) à la fin de l’âge du Fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.109-198, 2023, 978-2-7535-9337</w:t>
+              <w:t xml:space="preserve">Matières premières en Europe au 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">er</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afeaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.217-222, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562594v1</w:t>
+                <w:t xml:space="preserve">hal-04562826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier les indices fugaces du travail du fer du début de la période hallstattienne : une attention nécessaire aux micro-déchets. L’exemple du Dijonnais</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Labeaune</w:t>
+                <w:t xml:space="preserve">Des techniques de production au diagnostic de l’état de conservation des structures métalliques des bâtiments du patrimoine industriel : le cas de l’usine Japy de Fonteneilles à Beaucourt (90)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Luis Valdés; Veronica Cicolani; Eneko Hiriart. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine D. Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marina Gasnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matières premières en Europe au 1</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">, pp.217-222, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t>
+              <w:t xml:space="preserve">Transitions, patrimoines et matériaux anciens : patrimoine industriel et ferroviaire,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les éditions du Lion, pp.87-119, 2023, 978-2490804184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562826v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des techniques de production au diagnostic de l’état de conservation des structures métalliques des bâtiments du patrimoine industriel : le cas de l’usine Japy de Fonteneilles à Beaucourt (90)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+                <w:t xml:space="preserve">Orval « Les Pleines » – les enclos domestiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Lepaumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giazzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïg Féret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marina Gasnier. </w:t>
+              <w:t xml:space="preserve">Hubert Lepaumier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions, patrimoines et matériaux anciens : patrimoine industriel et ferroviaire,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les éditions du Lion, pp.87-119, 2023, 978-2490804184</w:t>
+              <w:t xml:space="preserve">Environnement archéologique d’une tombe à char. Le site des Pleines à Orval (Manche) à la fin de l’âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.109-198, 2023, 978-2-7535-9337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373850v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La forge hallstattienne de Weyersheim (Bas-Rhin, France) -Hallstatt D3/La Tène ancienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michler Matthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Badey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9386,51 +9386,51 @@
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afeaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.135-154, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9725,51 +9725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dunikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Zaour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Baray. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sénons : Archéologie et histoire d'un peuple gaulois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Snoeck, pp.150-151, 2018, ARCHEOLOGIE, 978-9461614766</w:t>
@@ -10016,415 +10016,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation des productions sidérurgiques en Gaule (VII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. a.C.) : de la réduction du métal à l’élaboration de demi-produits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les chaînes opératoires de production dans les forges hallstattiennes de Talant &amp;quot;La Peute Combe&amp;quot; (Côte d’Or)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Labeaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dunikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer : perspectives sociales et environnementales. Actes du 39e colloque international de l’Association française pour l’étude de l’âge du Fer (Nancy, 14-17 mai 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 47, </w:t>
+              <w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer. Perspectives sociales et environnementales, Actes du 39e colloque international de l’AFEAF (Nancy, 14-17 mai 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ausonius Éditions</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.301-333, 2017, 978-2-35613-189-8</w:t>
+                <w:t xml:space="preserve">Ausonius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.383-402, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02466338v2</w:t>
+                <w:t xml:space="preserve">hal-03575240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chaînes opératoires de production dans les forges hallstattiennes de Talant « La Peute Combe » (Côte-d’Or)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organisation des productions sidérurgiques en Gaule (VII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. a.C.) : de la réduction du métal à l’élaboration de demi-produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Zaour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisella Cabboï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Marion; Sylvie Deffressigne; Jenny Kaurin; Gérard Bataille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer : perspectives sociales et environnementales. Actes du 39e colloque international de l’Association française pour l’étude de l’âge du Fer (Nancy, 14-17 mai 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mémoires (47), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+              <w:t xml:space="preserve">, 47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausonius Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.383-402, 2017, 978-2-35613-189-8</w:t>
+              <w:t xml:space="preserve">, pp.301-333, 2017, 978-2-35613-189-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01624568v1</w:t>
+                <w:t xml:space="preserve">halshs-02466338v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chaînes opératoires de production dans les forges hallstattiennes de Talant &amp;quot;La Peute Combe&amp;quot; (Côte d’Or)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Les chaînes opératoires de production dans les forges hallstattiennes de Talant « La Peute Combe » (Côte-d’Or)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Labeaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dunikowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Marion; Sylvie Deffressigne; Jenny Kaurin; Gérard Bataille. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer. Perspectives sociales et environnementales, Actes du 39e colloque international de l’AFEAF (Nancy, 14-17 mai 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer : perspectives sociales et environnementales. Actes du 39e colloque international de l’Association française pour l’étude de l’âge du Fer (Nancy, 14-17 mai 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires (47), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.383-402, 2017, 978-2-35613-189-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ausonius</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03575240v1</w:t>
+                <w:t xml:space="preserve">halshs-01624568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technotypologie des &amp;quot;currency bars&amp;quot; issus de la Saône : prolongements interdisciplinaires</w:t>
               </w:r>
@@ -10734,80 +10734,80 @@
                 <w:t xml:space="preserve">Jean-Paul Guillaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mistrot, Vincent and Siriex, Christophe. </w:t>
+              <w:t xml:space="preserve">Musée d'Aquitaine, Vincent Mistrot, Christophe Sireix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au temps des Gaulois : l'Aquitaine avant César : [exposition au Musée d'Aquitaine, Bordeaux, 15 septembre 2012-17 mars 2013] = In the Age of the Gauls : Aquitaine before Caesar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Errance, pp.276, 2012, 978-2-87772-512-5</w:t>
+              <w:t xml:space="preserve">Au temps des gaulois, l’Aquitaine avant César. Musée d’Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Errance, pp. 31-43, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744235v1</w:t>
+                <w:t xml:space="preserve">hal-01778374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lacoste, un village artisanal et commercial</w:t>
               </w:r>
@@ -10863,80 +10863,80 @@
                 <w:t xml:space="preserve">Jean-Paul Guillaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Musée d'Aquitaine, Vincent Mistrot, Christophe Sireix. </w:t>
+              <w:t xml:space="preserve">Mistrot, Vincent and Siriex, Christophe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au temps des gaulois, l’Aquitaine avant César. Musée d’Aquitaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Errance, pp. 31-43, 2012</w:t>
+              <w:t xml:space="preserve">Au temps des Gaulois : l'Aquitaine avant César : [exposition au Musée d'Aquitaine, Bordeaux, 15 septembre 2012-17 mars 2013] = In the Age of the Gauls : Aquitaine before Caesar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Errance, pp.276, 2012, 978-2-87772-512-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01778374v1</w:t>
+                <w:t xml:space="preserve">hal-01744235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An archaeological and archaeometrical approach of ferrous semi-product : a diachronic qualitative typology (VIIth c. BC. - IInd c. A.D.)</w:t>
               </w:r>
@@ -11513,51 +11513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579509v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pi&#233;tak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Merluzzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2026.106475" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Valbi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Enrico Furcas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Neff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli Angst" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.111946" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836766v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325867v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cicolani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Belhade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2023.1986" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255696v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laurent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jeannot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6954" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495776v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0268209" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03244046v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fluzin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-021-01333-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080161v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480781v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.4870" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01520779v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Boukezzoula" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12306" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521039v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826474v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Michler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552467v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4883" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470863v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394022v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Coulthard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demarest" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4259" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869121v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Zaour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lepaumier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4252" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756260v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.2011.00641.x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LHK4RDP1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953615v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropiot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Newman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535333v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514475v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816953v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516034v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Menez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756282v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.547" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523070v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villard-Le Tiec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560426v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425446v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Filippini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369706v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Jambon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Miallier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821925v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425410v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Serneels" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425427v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854692v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Crozet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gasnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854691v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laurent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425415v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bayle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856122v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425328v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425310v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373566v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425325v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Herbrich" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03766411v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Gutknecht" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012572v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Gutknecht" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Letourmy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008798v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008803v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012574v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012568v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433215v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080177v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425234v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03251328v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529584v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529578v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529569v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529575v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Herve" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sylvie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978556v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Saussus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bracke" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369997v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529449v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529445v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529566v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331738v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02368735v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabboi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529327v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123542v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laurent-Corsini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529383v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529377v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529406v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529598v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tisserand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaetan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529420v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529295v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529331v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529304v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529323v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Labeaune" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536271v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039824v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Desaulty" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02295821v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blaising" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra16-produire-et-travailler-le-fer-les-ateliers-de-l-est-du-bassin-parisien/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950043v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goguey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky B&#233;nard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevigny" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02097832v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cayrol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra10-l-etablissement-de-pratz-le-curtillet/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883740v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433206v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degrigny" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-18690-5.00014-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611630v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04562594v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giazzon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g F&#233;ret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Le Forestier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04562826v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373850v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384394v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michler Matthieu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clerc Patrick" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803276243" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385203v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105317v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bordeaux-montaigne.fr/fr/actualites/nouvelles-publications/vix-et-le-phenomene-princier.html" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535608v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535601v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunikowski" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535568v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535586v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466338v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624568v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575240v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/a-paraitre?auteur=St%C3%A9phane+Marion" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575200v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493861v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972575v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744235v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarde" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778374v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870717v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670718v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978261v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975753v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579509v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pi&#233;tak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Merluzzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2026.106475" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Valbi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Enrico Furcas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Neff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli Angst" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.111946" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836766v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255696v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laurent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jeannot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6954" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325867v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cicolani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Belhade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2023.1986" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495776v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0268209" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03244046v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fluzin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-021-01333-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080161v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480781v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.4870" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01520779v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Boukezzoula" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12306" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521039v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826474v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Michler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552467v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4883" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470863v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869121v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Zaour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lepaumier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4252" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394022v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Coulthard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demarest" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4259" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756260v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.2011.00641.x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LHK4RDP1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953615v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropiot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Newman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535333v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514475v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816953v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516034v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Menez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756282v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.547" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523070v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villard-Le Tiec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560426v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425427v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854692v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Crozet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gasnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425410v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Serneels" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821925v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425446v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Filippini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369706v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Jambon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Miallier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425415v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bayle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854691v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laurent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856122v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373566v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425310v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425328v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425325v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Herbrich" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008803v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012574v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008798v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012572v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Gutknecht" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Letourmy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03766411v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Gutknecht" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012568v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425234v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03251328v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433215v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080177v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529584v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529578v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529569v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529575v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Herve" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sylvie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978556v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Saussus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bracke" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369997v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529449v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529445v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529566v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331738v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02368735v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabboi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529327v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123542v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laurent-Corsini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529598v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tisserand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaetan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529377v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529406v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529383v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529420v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529331v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529295v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529323v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Labeaune" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529304v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536271v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039824v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Desaulty" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02295821v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blaising" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra16-produire-et-travailler-le-fer-les-ateliers-de-l-est-du-bassin-parisien/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950043v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goguey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky B&#233;nard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevigny" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02097832v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cayrol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra10-l-etablissement-de-pratz-le-curtillet/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883740v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433206v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degrigny" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-18690-5.00014-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611630v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04562826v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373850v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04562594v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giazzon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g F&#233;ret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Le Forestier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384394v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michler Matthieu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clerc Patrick" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803276243" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385203v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105317v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bordeaux-montaigne.fr/fr/actualites/nouvelles-publications/vix-et-le-phenomene-princier.html" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535608v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535601v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunikowski" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535568v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535586v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575240v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/a-paraitre?auteur=St%C3%A9phane+Marion" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466338v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624568v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575200v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493861v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972575v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778374v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarde" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744235v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870717v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670718v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978261v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975753v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>