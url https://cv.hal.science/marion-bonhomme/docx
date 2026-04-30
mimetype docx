--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion Bonhomme </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 4K difference due to radiative trapping: a numerical study of overheating in urban canyon dwellings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3140, pp.082003. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/3140/19/082003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling renovation patterns in the French building stock using archetype classification and energy performance certificates data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena de Carvalho Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 336, pp.115647. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2025.115647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of moisture transfer through walls into an urban climate model and application to the medieval city centre of Cahors (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Malagoni de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.102036. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2024.102036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04656243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective assessment of the retrofit of traditional walls located in a historical city centre using an urban climate model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.114873. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European market structure for integrated home renovation support service: Scope and comparison of the different kind of one stop shops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estay Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peperstraete Marthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oms-Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (5), pp.846-877. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/energy.2023041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical method for solving coupled heat and mass transfer through walls for future integration into an urban climate model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.110028. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban form study for wind potential development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.239980832199444. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2399808321994449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City-descriptive input data for urban climate models: Model requirements, data sources and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieke Heldens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Urban Data and Climate Information Services, 31, pp.100536. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du tissu urbain français pour la modélisation du climat urbain et de son interaction avec la consommation énergétique dans les bâtiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02157105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating retrofit options in a historical city center: Relevance of bio-based insulation and the need to consider complex urban form in decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathon Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 182, pp.196-204. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2018.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impacts of greening scenarios on thermal comfort and energy and water consumptions for adapting Paris city to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Munck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, pp.260-286. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2017.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIUS: A methodology to define a detailed description of buildings for urban climate and building energy consumption simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20, pp.75-93. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2017.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Living Lab methodology for complex environments: Insights from the thermal refurbishment of a historical district in the city of Cahors, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Research &amp; Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32, pp.121--130. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erss.2017.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining narratives and modelling approaches to simulate fine scale and long-term urban growth scenarios for climate adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 86, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Urban Cool Island measures on outdoor climate and pedestrian comfort: Simulations for a new district of Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathiane A. L. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bonneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Cities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26, pp.9--26. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scs.2016.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City and Building Designers, and Climate Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Rosenkilde Rynning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (3), pp.28. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings6030028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar panels reduce both global warming and urban heat island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (14), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2014.00014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise do impacto da morfologia urbana na demanda estimada de energia das edificações: um estudo de caso na cidade de Maceió, AL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathiane Agra de Lemos Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiente Construído</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (4), pp.213-233. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S1678-86212013000400015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gases and building lifetimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mequignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ait Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Thellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68, pp.77--86. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2013.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et prospective avec le projet Muscade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'IAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-comparaison d'outils de simulation du microclimat urbain et confrontation à de la mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Matry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaimaa Delasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Chambery, France. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2025-031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration du comportement hygrothermique des parois dans un modèle de climat urbain : cas du centre-ville historique de Cahors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Malagoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IPBSA France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate shelter network: learning from international study cases for a better reflection in the French context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brais Estévez Villarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a new numerical method for solving hygrothermal transfer through walls in the context of a historical city center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Internation Conference of Moisture in Buildings (ICMB23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of moisture transfer through walls at the urban scale: energy and microclimatic impacts in different climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Urban Climate (ICUC11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical study at European cities scale for characterization and replication of integrated building renovation services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estay Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena de Carvalho Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIU University Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration du comportement hygrothermique des parois dans un modèle de climat urbain : proposition d’adaptation du schéma de résolution numérique des transferts couplés de chaleur et d’humidité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Châlons en Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude numérique de l’impact de différents scénarios de rénovations sur le confort d’été des logements sur le territoire toulousain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estay Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Châlons en Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting the use of bio-based insulation for the energy retrofit of historical dwellings, a specific methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBBM2019 - 3rd International Conference on Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygrothermal modelling of a sustainable retrofit taking into account the urban microclimate. Case study of the medieval city center of Cahors (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathon Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLEA (Passive Low Energy Architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Edinbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA as a support to urban planning policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Mailhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Schiopu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galdric Sibiude Sibiude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence SETAC (Society of Environmental Toxicology and Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption : from LCZ mapping to simulation and urban planning (the MApUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Ecuador, Sep 2016, Quito, Ecuador. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Simulated Spatio-Temporal Variability of the Anthropogenic Heat Flux in the Agglomeration of Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 13th Symposium of the Urban Environment </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Archetypes Database – Propositions for WUDAPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMS (American Meteorological Society)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Archetypes Database Propositions for WUDAPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence PLEA (Passive Low Energy Architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Edingbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of cities to climate change : incorporating the knowledge and practices of designers in a design-aid tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLEA (Passive Low Energy Architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Edinbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultipliCities&amp;quot;: multi-scale energy modelling of urbain archetype buildings, case-study in Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathiane Agra de Lemos Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence PLEA (Passive Low Energy Architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Edinbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards new design tools for integrating environmental criteria in the design process of architectural and urban projects in developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rousval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathiane Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème conférence PLEA (Passive Low Energy Architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Ahmedabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ analysis of thermal performance of dwellings of the medieval center of Cahors befor thermal rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IAHS World Congress (International Association for Housing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Albufeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bases de données urbaines aux simulations énergétiques – Le projet MApUCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN'16 - Séminaire de Conception Architecturale Numérique - Mètre et paramètre, mesure et démesure du projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCAN - Séminaire de Conception Architecturale Numérique, Sep 2016, Toulouse, France. pp.175-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MApUCE project: an interdisciplinary approach to integrate energy ad urban climate into urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSSC (Workshop on Smart and Sustainable City)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CapaCités : des Connaissances aux Actions, Pour l’Adaptation des Cités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville durable, à la portée des sciences ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bases de données urbaines aux simulations énergétiques - Le projet MApUCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN'16 (Séminaire de Conception Architecturale Numérique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulation d’un logiciel de simulation énergétique et d’un logiciel d’ACV à l’échelle quartier, illustration à travers une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Mailhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Schiopu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galdric Sibiude Sibiude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA (Conférence Francophone de l'International Building Performance Simulation Association)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the simulated spatio-temporal variability of the anthropogenic heat flux in the agglomeration of Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EMS Annual Meeting &amp; 11th European Conference on Applied Climatology (ECAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique de l’impact des îlots de fraicheur urbains sur le confort du piéton – Application à l’aménagement du quartier de Montaudran à Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathiane Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA (Conférence Francophone de l'International Building Performance Simulation Association)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CapaCités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque R&amp;D de l’ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIUS, a methodology to integer building scale data into urban microclimate and energy consumption modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence ICUC (International Conference on Urban Climate)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption: from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CapaCities project: from Concepts to Actions for a Proactive Adaptation of Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence ICUC (International Conference on Urban Climate)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of greening scenarios to reduce Paris city vulnerability to future heat waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Munck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence ICUC (International Conference on Urban Climate)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting cities to climate Change : a systemic modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating Urban Cool Islands effects for summer season in Toulouse new area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathiane Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence ICUC (International Conference on Urban Climate)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of spatial and spectral resolutions on the classification of urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Oltra-Carrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURSE (Joint Urban Remote Sensing Event)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2015.7120509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maquette numérique, un moyen d'augmenter la densité informationnelle d'un territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ferriès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN’14 (Séminaire de Conception Architecturale Numérique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Urban Cool Islands project, a case study crossing research and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bonneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème conférence ISUF (International Seminar on Urban Form)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIUS, a tool to generate multi-scalar databases for urban energy studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème conférence ISUF (International Seminar on Urban Form)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Energy Demand Based on Urban Morphology Analysis: Case Study in Maceió, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathiane Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence PLEA (Passive Low Energy Architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Munich, Germany. pp.10 - 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting Cities to Climate change: a systemic modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUC8 (International Conference on Urban Climate)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIUS: A tool for classifying and modelling evolution of urban typologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ait Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème conférence PLEA (Passive Low Energy Architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d’aide à la décision pour la prise en compte de l’énergie dans la conception urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ait Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrate renewable energies in the urban morphology: A decision support tool to reduce GHG emissions in ecocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ait Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOCITY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and urban morphology: A decision support tool for urban energy paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ait Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème conférence ISUF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new renewable energy platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ait Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISBAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse numérique du flux radiatif absorbé par un piéton dans une rue canyon en période de vague de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Matry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Energie Solaire «Congrès JNES 2024»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des propriétés radiatives des revêtements intérieurs sur le confort thermique estival des occupants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la flottabilité sur les coefficients convectifs dans une rue canyon 2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Matry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SFT - Paris 05/12/2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse numérique des flux radiatifs permettant de calculer la température moyenne radiante d’un piéton dans une rue canyon en été</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Matry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Congrès Français de Thermique (SFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la flottabilité sur les coefficients convectifs dans une rue canyon 2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Matry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique SFT, Coefficient d'échange convectif en milieu urbain : Mesures et modélisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior and Energy consumption : from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of spatial and spectral resolutions on the classification of urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Oltra-Carrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence ICUC (International Conference on Urban Climate)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projecting 2100 urban growth to assess urban climate changes on Toulouse urban area (France): combining scenarios and land change / climate models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLP-OSM (Global Land Project Open Science Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Berlin, Germany. 159, pp.2180 - 2192, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIUS: A tool for multi-disciplinary and multi-scalar databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWIRL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipatory action and future urban living in a context of increasing temperatures: an analysis from the Barcelona Climate Shelter Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brais Estévez Villarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities as Anticipatory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Cham, In press, 978-3-031-78161-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6 - Performance of bio-based insulation materials in an old building envelope system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-based Materials and Biotechnologies for Eco-efficient Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819481-2.00006-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transdisciplinarité et interactions complexes entre enjeux, acteurs et échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathiane Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires durables - De la recherche à la conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parenthèses, 2018, 978-2-86364-343-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicités : Optimisation énergétique multiscalaire et modélisation multicritères des formes urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Casaux-Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Contart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Final du projet CapaCités des Concepts aux Actions pour l’Adaptation des Cités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet EPICURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet IFU, Ilots de Fraicheur Urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathiane Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bonneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MUSCADE, Modélisation Urbaine et Stratégies d’adaptation au Changement Climatique pour Anticiper la Demande et la production Énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ACCLIMAT - Adaptation au Changement CLIMatique de l’Agglomération Toulousaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] STAE Toulouse. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la génération de bases de données multi-scalaires et évolutives pour une approche pluridisciplinaire de l'énergétique urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. INSA Toulouse, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02155394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la transition environnementale des villes face aux canicules Modélisation, expérimentation et transfert : les apports d’une recherche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie civil. INSA Toulouse, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05030905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId196"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion Bonhomme </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Buoyancy on the Convective Heat Transfer Coefficient at the Exterior Surfaces of a 2d Street Canyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Matry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Volume 226 (110822), pp.110822. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.5236943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 4K difference due to radiative trapping: a numerical study of overheating in urban canyon dwellings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3140, pp.082003. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/3140/19/082003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling renovation patterns in the French building stock using archetype classification and energy performance certificates data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena de Carvalho Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 336, pp.115647. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2025.115647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of moisture transfer through walls into an urban climate model and application to the medieval city centre of Cahors (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Malagoni de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.102036. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2024.102036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04656243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective assessment of the retrofit of traditional walls located in a historical city centre using an urban climate model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.114873. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical method for solving coupled heat and mass transfer through walls for future integration into an urban climate model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.110028. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European market structure for integrated home renovation support service: Scope and comparison of the different kind of one stop shops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estay Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peperstraete Marthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oms-Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (5), pp.846-877. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/energy.2023041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban form study for wind potential development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.239980832199444. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2399808321994449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City-descriptive input data for urban climate models: Model requirements, data sources and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieke Heldens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Urban Data and Climate Information Services, 31, pp.100536. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du tissu urbain français pour la modélisation du climat urbain et de son interaction avec la consommation énergétique dans les bâtiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02157105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating retrofit options in a historical city center: Relevance of bio-based insulation and the need to consider complex urban form in decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathon Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 182, pp.196-204. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2018.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impacts of greening scenarios on thermal comfort and energy and water consumptions for adapting Paris city to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Munck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, pp.260-286. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2017.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIUS: A methodology to define a detailed description of buildings for urban climate and building energy consumption simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20, pp.75-93. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2017.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Living Lab methodology for complex environments: Insights from the thermal refurbishment of a historical district in the city of Cahors, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Research &amp; Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32, pp.121--130. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erss.2017.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining narratives and modelling approaches to simulate fine scale and long-term urban growth scenarios for climate adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 86, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Urban Cool Island measures on outdoor climate and pedestrian comfort: Simulations for a new district of Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathiane A. L. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bonneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Cities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26, pp.9--26. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scs.2016.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City and Building Designers, and Climate Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Rosenkilde Rynning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (3), pp.28. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings6030028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar panels reduce both global warming and urban heat island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (14), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2014.00014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise do impacto da morfologia urbana na demanda estimada de energia das edificações: um estudo de caso na cidade de Maceió, AL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathiane Agra de Lemos Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiente Construído</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (4), pp.213-233. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S1678-86212013000400015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gases and building lifetimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mequignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ait Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Thellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68, pp.77--86. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2013.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et prospective avec le projet Muscade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'IAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-comparaison d'outils de simulation du microclimat urbain et confrontation à de la mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Matry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaimaa Delasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Chambery, France. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2025-031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate shelter network: learning from international study cases for a better reflection in the French context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brais Estévez Villarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration du comportement hygrothermique des parois dans un modèle de climat urbain : cas du centre-ville historique de Cahors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Malagoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IPBSA France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a new numerical method for solving hygrothermal transfer through walls in the context of a historical city center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Internation Conference of Moisture in Buildings (ICMB23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of moisture transfer through walls at the urban scale: energy and microclimatic impacts in different climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Urban Climate (ICUC11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical study at European cities scale for characterization and replication of integrated building renovation services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estay Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena de Carvalho Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIU University Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude numérique de l’impact de différents scénarios de rénovations sur le confort d’été des logements sur le territoire toulousain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estay Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Châlons en Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration du comportement hygrothermique des parois dans un modèle de climat urbain : proposition d’adaptation du schéma de résolution numérique des transferts couplés de chaleur et d’humidité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Châlons en Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting the use of bio-based insulation for the energy retrofit of historical dwellings, a specific methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBBM2019 - 3rd International Conference on Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygrothermal modelling of a sustainable retrofit taking into account the urban microclimate. Case study of the medieval city center of Cahors (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathon Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLEA (Passive Low Energy Architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Edinbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA as a support to urban planning policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Mailhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Schiopu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galdric Sibiude Sibiude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence SETAC (Society of Environmental Toxicology and Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption : from LCZ mapping to simulation and urban planning (the MApUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Ecuador, Sep 2016, Quito, Ecuador. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Simulated Spatio-Temporal Variability of the Anthropogenic Heat Flux in the Agglomeration of Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 13th Symposium of the Urban Environment </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Archetypes Database – Propositions for WUDAPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMS (American Meteorological Society)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Archetypes Database Propositions for WUDAPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence PLEA (Passive Low Energy Architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Edingbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of cities to climate change : incorporating the knowledge and practices of designers in a design-aid tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLEA (Passive Low Energy Architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Edinbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultipliCities&amp;quot;: multi-scale energy modelling of urbain archetype buildings, case-study in Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathiane Agra de Lemos Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence PLEA (Passive Low Energy Architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Edinbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards new design tools for integrating environmental criteria in the design process of architectural and urban projects in developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rousval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathiane Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème conférence PLEA (Passive Low Energy Architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Ahmedabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MApUCE project: an interdisciplinary approach to integrate energy ad urban climate into urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSSC (Workshop on Smart and Sustainable City)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CapaCités : des Connaissances aux Actions, Pour l’Adaptation des Cités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville durable, à la portée des sciences ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bases de données urbaines aux simulations énergétiques - Le projet MApUCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN'16 (Séminaire de Conception Architecturale Numérique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulation d’un logiciel de simulation énergétique et d’un logiciel d’ACV à l’échelle quartier, illustration à travers une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Mailhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Schiopu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galdric Sibiude Sibiude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA (Conférence Francophone de l'International Building Performance Simulation Association)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique de l’impact des îlots de fraicheur urbains sur le confort du piéton – Application à l’aménagement du quartier de Montaudran à Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathiane Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA (Conférence Francophone de l'International Building Performance Simulation Association)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the simulated spatio-temporal variability of the anthropogenic heat flux in the agglomeration of Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EMS Annual Meeting &amp; 11th European Conference on Applied Climatology (ECAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CapaCités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque R&amp;D de l’ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bases de données urbaines aux simulations énergétiques – Le projet MApUCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN'16 - Séminaire de Conception Architecturale Numérique - Mètre et paramètre, mesure et démesure du projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCAN - Séminaire de Conception Architecturale Numérique, Sep 2016, Toulouse, France. pp.175-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ analysis of thermal performance of dwellings of the medieval center of Cahors befor thermal rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IAHS World Congress (International Association for Housing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Albufeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption: from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CapaCities project: from Concepts to Actions for a Proactive Adaptation of Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence ICUC (International Conference on Urban Climate)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of greening scenarios to reduce Paris city vulnerability to future heat waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Munck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence ICUC (International Conference on Urban Climate)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting cities to climate Change : a systemic modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating Urban Cool Islands effects for summer season in Toulouse new area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathiane Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence ICUC (International Conference on Urban Climate)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of spatial and spectral resolutions on the classification of urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Oltra-Carrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURSE (Joint Urban Remote Sensing Event)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2015.7120509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIUS, a methodology to integer building scale data into urban microclimate and energy consumption modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence ICUC (International Conference on Urban Climate)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maquette numérique, un moyen d'augmenter la densité informationnelle d'un territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ferriès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN’14 (Séminaire de Conception Architecturale Numérique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Urban Cool Islands project, a case study crossing research and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bonneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème conférence ISUF (International Seminar on Urban Form)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIUS, a tool to generate multi-scalar databases for urban energy studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème conférence ISUF (International Seminar on Urban Form)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Energy Demand Based on Urban Morphology Analysis: Case Study in Maceió, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathiane Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence PLEA (Passive Low Energy Architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Munich, Germany. pp.10 - 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting Cities to Climate change: a systemic modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUC8 (International Conference on Urban Climate)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIUS: A tool for classifying and modelling evolution of urban typologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ait Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème conférence PLEA (Passive Low Energy Architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d’aide à la décision pour la prise en compte de l’énergie dans la conception urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ait Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrate renewable energies in the urban morphology: A decision support tool to reduce GHG emissions in ecocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ait Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOCITY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and urban morphology: A decision support tool for urban energy paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ait Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème conférence ISUF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new renewable energy platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ait Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISBAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des propriétés radiatives des revêtements intérieurs sur le confort thermique estival des occupants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la flottabilité sur les coefficients convectifs dans une rue canyon 2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Matry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SFT - Paris 05/12/2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse numérique des flux radiatifs permettant de calculer la température moyenne radiante d’un piéton dans une rue canyon en été</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Matry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Congrès Français de Thermique (SFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la flottabilité sur les coefficients convectifs dans une rue canyon 2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Matry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique SFT, Coefficient d'échange convectif en milieu urbain : Mesures et modélisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse numérique du flux radiatif absorbé par un piéton dans une rue canyon en période de vague de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Matry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Energie Solaire «Congrès JNES 2024»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior and Energy consumption : from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of spatial and spectral resolutions on the classification of urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Oltra-Carrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence ICUC (International Conference on Urban Climate)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projecting 2100 urban growth to assess urban climate changes on Toulouse urban area (France): combining scenarios and land change / climate models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLP-OSM (Global Land Project Open Science Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Berlin, Germany. 159, pp.2180 - 2192, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIUS: A tool for multi-disciplinary and multi-scalar databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWIRL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipatory action and future urban living in a context of increasing temperatures: an analysis from the Barcelona Climate Shelter Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brais Estévez Villarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities as Anticipatory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Cham, In press, 978-3-031-78161-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6 - Performance of bio-based insulation materials in an old building envelope system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-based Materials and Biotechnologies for Eco-efficient Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819481-2.00006-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transdisciplinarité et interactions complexes entre enjeux, acteurs et échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathiane Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires durables - De la recherche à la conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parenthèses, 2018, 978-2-86364-343-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicités : Optimisation énergétique multiscalaire et modélisation multicritères des formes urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Casaux-Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Contart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Final du projet CapaCités des Concepts aux Actions pour l’Adaptation des Cités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet EPICURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet IFU, Ilots de Fraicheur Urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathiane Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bonneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MUSCADE, Modélisation Urbaine et Stratégies d’adaptation au Changement Climatique pour Anticiper la Demande et la production Énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ACCLIMAT - Adaptation au Changement CLIMatique de l’Agglomération Toulousaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] STAE Toulouse. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la génération de bases de données multi-scalaires et évolutives pour une approche pluridisciplinaire de l'énergétique urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. INSA Toulouse, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02155394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la transition environnementale des villes face aux canicules Modélisation, expérimentation et transfert : les apports d’une recherche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie civil. INSA Toulouse, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05030905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId198"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lahaye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duport" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/19/082003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116517v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena de Carvalho Araujo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Faraut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tornay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.115647" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04656243v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ruiz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Malagoni de Almeida" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2024.102036" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04724140v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114873" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04211879v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estay Lucas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peperstraete Marthe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms-Multon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/energy.2023041" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03948847v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162032v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808321994449" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391022v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieke Heldens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100536" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157105v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schoetter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70169" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001133v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Claude" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Taylor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.10.026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155847v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Munck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemonsu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2017.01.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155219v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2017.03.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847547v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moulene" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2017.01.018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695084v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Houet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchadier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bretagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Aguejdad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.09.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8PWTG46-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849728v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathiane A. L. Martins" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Adolphe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bonneaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2016.05.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L27BXRZB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155859v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cloutier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Rosenkilde Rynning" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings6030028" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118916v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Salagnac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2014.00014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155922v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathiane Agra de Lemos Martins" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-86212013000400015" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850817v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mequignon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ait Haddou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thellier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.05.017" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WLZSWKJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155927v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viguie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505772v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Azam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Matry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Delasse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-031" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971889v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Malagoli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505462v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brais Est&#233;vez Villarino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785892v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785803v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784775v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818351v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abboud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439306v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157306v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02156480v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Mailhac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Schiopu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galdric Sibiude Sibiude" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528640v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528660v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourgeois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157309v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02156687v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02156662v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02156854v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157305v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rousval" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathiane Martins" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02156986v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562819v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157310v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02158532v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157300v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157301v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tournaire" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528656v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157302v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02158526v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157159v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252761v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157093v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157180v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252808v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Marchadier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Adolphe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretagne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2014.03.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157152v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02156988v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Oltra-Carrio" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120509" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157303v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ferri&#232;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157316v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157317v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157255v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02158516v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pigeon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bueno" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157256v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157304v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02158521v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157258v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157257v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973639v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971875v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533109v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973658v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973618v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157313v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157157v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02158489v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02158500v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836936v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512953v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819481-2.00006-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157695v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02159633v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Casaux-Ginestet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Contart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161158v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161241v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161236v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161226v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161189v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/tel-02155394v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/tel-05030905v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570431v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Matry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5236943" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lahaye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duport" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/19/082003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116517v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena de Carvalho Araujo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Faraut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tornay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.115647" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04656243v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ruiz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Malagoni de Almeida" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2024.102036" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04724140v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114873" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03948847v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110028" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04211879v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estay Lucas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peperstraete Marthe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms-Multon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/energy.2023041" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162032v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808321994449" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391022v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieke Heldens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100536" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157105v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schoetter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70169" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001133v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Claude" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Taylor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.10.026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155847v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Munck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemonsu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2017.01.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155219v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2017.03.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moulene" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2017.01.018" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695084v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Houet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchadier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bretagne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Aguejdad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.09.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8PWTG46-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849728v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathiane A. L. Martins" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Adolphe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bonneaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2016.05.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L27BXRZB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155859v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cloutier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Rosenkilde Rynning" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings6030028" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118916v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Salagnac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2014.00014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155922v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathiane Agra de Lemos Martins" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-86212013000400015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850817v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mequignon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ait Haddou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thellier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.05.017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WLZSWKJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155927v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viguie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505772v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Azam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Delasse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-031" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505462v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brais Est&#233;vez Villarino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971889v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Malagoli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785884v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785892v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785803v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818351v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abboud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784775v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439306v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157306v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02156480v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Mailhac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Schiopu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galdric Sibiude Sibiude" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528640v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528660v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourgeois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157309v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02156687v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02156662v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02156854v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157305v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rousval" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathiane Martins" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157310v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02158532v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157300v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157301v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tournaire" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157302v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528656v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02158526v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562819v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02156986v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252761v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157093v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157180v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252808v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Marchadier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Adolphe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretagne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2014.03.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157152v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02156988v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Oltra-Carrio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120509" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157159v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157303v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ferri&#232;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157316v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157317v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157255v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02158516v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pigeon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bueno" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157256v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157304v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02158521v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157258v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157257v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971875v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533109v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973658v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973618v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973639v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157313v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157157v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02158489v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02158500v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836936v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512953v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819481-2.00006-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157695v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02159633v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Casaux-Ginestet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Contart" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161158v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161241v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161236v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161226v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161189v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/tel-02155394v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/tel-05030905v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>