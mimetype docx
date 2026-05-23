--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion Bonhomme </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Buoyancy on the Convective Heat Transfer Coefficient at the Exterior Surfaces of a 2d Street Canyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Matry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Volume 226 (110822), pp.110822. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.5236943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 4K difference due to radiative trapping: a numerical study of overheating in urban canyon dwellings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3140, pp.082003. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/3140/19/082003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling renovation patterns in the French building stock using archetype classification and energy performance certificates data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena de Carvalho Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 336, pp.115647. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2025.115647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of moisture transfer through walls into an urban climate model and application to the medieval city centre of Cahors (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Malagoni de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.102036. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2024.102036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04656243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective assessment of the retrofit of traditional walls located in a historical city centre using an urban climate model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.114873. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical method for solving coupled heat and mass transfer through walls for future integration into an urban climate model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.110028. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European market structure for integrated home renovation support service: Scope and comparison of the different kind of one stop shops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estay Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peperstraete Marthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oms-Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (5), pp.846-877. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/energy.2023041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban form study for wind potential development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.239980832199444. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2399808321994449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City-descriptive input data for urban climate models: Model requirements, data sources and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieke Heldens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Urban Data and Climate Information Services, 31, pp.100536. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du tissu urbain français pour la modélisation du climat urbain et de son interaction avec la consommation énergétique dans les bâtiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02157105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating retrofit options in a historical city center: Relevance of bio-based insulation and the need to consider complex urban form in decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathon Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 182, pp.196-204. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2018.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impacts of greening scenarios on thermal comfort and energy and water consumptions for adapting Paris city to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Munck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, pp.260-286. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2017.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIUS: A methodology to define a detailed description of buildings for urban climate and building energy consumption simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20, pp.75-93. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2017.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Living Lab methodology for complex environments: Insights from the thermal refurbishment of a historical district in the city of Cahors, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Research &amp; Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32, pp.121--130. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erss.2017.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining narratives and modelling approaches to simulate fine scale and long-term urban growth scenarios for climate adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 86, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Urban Cool Island measures on outdoor climate and pedestrian comfort: Simulations for a new district of Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathiane A. L. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bonneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Cities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26, pp.9--26. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scs.2016.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City and Building Designers, and Climate Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Rosenkilde Rynning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (3), pp.28. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings6030028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar panels reduce both global warming and urban heat island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (14), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2014.00014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise do impacto da morfologia urbana na demanda estimada de energia das edificações: um estudo de caso na cidade de Maceió, AL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathiane Agra de Lemos Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiente Construído</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (4), pp.213-233. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S1678-86212013000400015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gases and building lifetimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mequignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ait Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Thellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68, pp.77--86. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2013.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et prospective avec le projet Muscade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'IAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-comparaison d'outils de simulation du microclimat urbain et confrontation à de la mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Matry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaimaa Delasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Chambery, France. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2025-031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate shelter network: learning from international study cases for a better reflection in the French context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brais Estévez Villarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration du comportement hygrothermique des parois dans un modèle de climat urbain : cas du centre-ville historique de Cahors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Malagoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IPBSA France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a new numerical method for solving hygrothermal transfer through walls in the context of a historical city center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Internation Conference of Moisture in Buildings (ICMB23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of moisture transfer through walls at the urban scale: energy and microclimatic impacts in different climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Urban Climate (ICUC11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical study at European cities scale for characterization and replication of integrated building renovation services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estay Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena de Carvalho Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIU University Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude numérique de l’impact de différents scénarios de rénovations sur le confort d’été des logements sur le territoire toulousain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estay Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Châlons en Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration du comportement hygrothermique des parois dans un modèle de climat urbain : proposition d’adaptation du schéma de résolution numérique des transferts couplés de chaleur et d’humidité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Châlons en Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting the use of bio-based insulation for the energy retrofit of historical dwellings, a specific methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBBM2019 - 3rd International Conference on Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygrothermal modelling of a sustainable retrofit taking into account the urban microclimate. Case study of the medieval city center of Cahors (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathon Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLEA (Passive Low Energy Architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Edinbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA as a support to urban planning policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Mailhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Schiopu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galdric Sibiude Sibiude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence SETAC (Society of Environmental Toxicology and Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption : from LCZ mapping to simulation and urban planning (the MApUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Ecuador, Sep 2016, Quito, Ecuador. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Simulated Spatio-Temporal Variability of the Anthropogenic Heat Flux in the Agglomeration of Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 13th Symposium of the Urban Environment </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Archetypes Database – Propositions for WUDAPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMS (American Meteorological Society)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Archetypes Database Propositions for WUDAPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence PLEA (Passive Low Energy Architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Edingbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of cities to climate change : incorporating the knowledge and practices of designers in a design-aid tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLEA (Passive Low Energy Architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Edinbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultipliCities&amp;quot;: multi-scale energy modelling of urbain archetype buildings, case-study in Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathiane Agra de Lemos Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence PLEA (Passive Low Energy Architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Edinbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards new design tools for integrating environmental criteria in the design process of architectural and urban projects in developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rousval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathiane Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème conférence PLEA (Passive Low Energy Architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Ahmedabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MApUCE project: an interdisciplinary approach to integrate energy ad urban climate into urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSSC (Workshop on Smart and Sustainable City)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CapaCités : des Connaissances aux Actions, Pour l’Adaptation des Cités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville durable, à la portée des sciences ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bases de données urbaines aux simulations énergétiques - Le projet MApUCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN'16 (Séminaire de Conception Architecturale Numérique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulation d’un logiciel de simulation énergétique et d’un logiciel d’ACV à l’échelle quartier, illustration à travers une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Mailhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Schiopu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galdric Sibiude Sibiude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA (Conférence Francophone de l'International Building Performance Simulation Association)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique de l’impact des îlots de fraicheur urbains sur le confort du piéton – Application à l’aménagement du quartier de Montaudran à Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathiane Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA (Conférence Francophone de l'International Building Performance Simulation Association)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the simulated spatio-temporal variability of the anthropogenic heat flux in the agglomeration of Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EMS Annual Meeting &amp; 11th European Conference on Applied Climatology (ECAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CapaCités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque R&amp;D de l’ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bases de données urbaines aux simulations énergétiques – Le projet MApUCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN'16 - Séminaire de Conception Architecturale Numérique - Mètre et paramètre, mesure et démesure du projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCAN - Séminaire de Conception Architecturale Numérique, Sep 2016, Toulouse, France. pp.175-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ analysis of thermal performance of dwellings of the medieval center of Cahors befor thermal rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IAHS World Congress (International Association for Housing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Albufeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption: from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CapaCities project: from Concepts to Actions for a Proactive Adaptation of Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence ICUC (International Conference on Urban Climate)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of greening scenarios to reduce Paris city vulnerability to future heat waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Munck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence ICUC (International Conference on Urban Climate)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting cities to climate Change : a systemic modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating Urban Cool Islands effects for summer season in Toulouse new area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathiane Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence ICUC (International Conference on Urban Climate)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of spatial and spectral resolutions on the classification of urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Oltra-Carrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURSE (Joint Urban Remote Sensing Event)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2015.7120509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIUS, a methodology to integer building scale data into urban microclimate and energy consumption modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence ICUC (International Conference on Urban Climate)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maquette numérique, un moyen d'augmenter la densité informationnelle d'un territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ferriès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN’14 (Séminaire de Conception Architecturale Numérique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Urban Cool Islands project, a case study crossing research and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bonneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème conférence ISUF (International Seminar on Urban Form)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIUS, a tool to generate multi-scalar databases for urban energy studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème conférence ISUF (International Seminar on Urban Form)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Energy Demand Based on Urban Morphology Analysis: Case Study in Maceió, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathiane Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence PLEA (Passive Low Energy Architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Munich, Germany. pp.10 - 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting Cities to Climate change: a systemic modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUC8 (International Conference on Urban Climate)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIUS: A tool for classifying and modelling evolution of urban typologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ait Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème conférence PLEA (Passive Low Energy Architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d’aide à la décision pour la prise en compte de l’énergie dans la conception urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ait Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrate renewable energies in the urban morphology: A decision support tool to reduce GHG emissions in ecocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ait Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOCITY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and urban morphology: A decision support tool for urban energy paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ait Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème conférence ISUF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new renewable energy platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ait Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISBAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des propriétés radiatives des revêtements intérieurs sur le confort thermique estival des occupants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la flottabilité sur les coefficients convectifs dans une rue canyon 2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Matry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SFT - Paris 05/12/2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse numérique des flux radiatifs permettant de calculer la température moyenne radiante d’un piéton dans une rue canyon en été</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Matry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Congrès Français de Thermique (SFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la flottabilité sur les coefficients convectifs dans une rue canyon 2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Matry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique SFT, Coefficient d'échange convectif en milieu urbain : Mesures et modélisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse numérique du flux radiatif absorbé par un piéton dans une rue canyon en période de vague de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Matry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Energie Solaire «Congrès JNES 2024»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior and Energy consumption : from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of spatial and spectral resolutions on the classification of urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Oltra-Carrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence ICUC (International Conference on Urban Climate)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projecting 2100 urban growth to assess urban climate changes on Toulouse urban area (France): combining scenarios and land change / climate models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLP-OSM (Global Land Project Open Science Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Berlin, Germany. 159, pp.2180 - 2192, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIUS: A tool for multi-disciplinary and multi-scalar databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWIRL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipatory action and future urban living in a context of increasing temperatures: an analysis from the Barcelona Climate Shelter Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brais Estévez Villarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities as Anticipatory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Cham, In press, 978-3-031-78161-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6 - Performance of bio-based insulation materials in an old building envelope system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-based Materials and Biotechnologies for Eco-efficient Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819481-2.00006-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transdisciplinarité et interactions complexes entre enjeux, acteurs et échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathiane Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires durables - De la recherche à la conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parenthèses, 2018, 978-2-86364-343-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicités : Optimisation énergétique multiscalaire et modélisation multicritères des formes urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Casaux-Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Contart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Final du projet CapaCités des Concepts aux Actions pour l’Adaptation des Cités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet EPICURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet IFU, Ilots de Fraicheur Urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathiane Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bonneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MUSCADE, Modélisation Urbaine et Stratégies d’adaptation au Changement Climatique pour Anticiper la Demande et la production Énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ACCLIMAT - Adaptation au Changement CLIMatique de l’Agglomération Toulousaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] STAE Toulouse. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la génération de bases de données multi-scalaires et évolutives pour une approche pluridisciplinaire de l'énergétique urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. INSA Toulouse, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02155394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la transition environnementale des villes face aux canicules Modélisation, expérimentation et transfert : les apports d’une recherche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie civil. INSA Toulouse, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05030905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId198"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion Bonhomme </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Buoyancy on the Convective Heat Transfer Coefficient at the Exterior Surfaces of a 2d Street Canyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Matry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Volume 226 (110822), pp.110822. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.5236943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling renovation patterns in the French building stock using archetype classification and energy performance certificates data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena de Carvalho Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 336, pp.115647. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2025.115647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 4K difference due to radiative trapping: a numerical study of overheating in urban canyon dwellings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3140, pp.082003. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/3140/19/082003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of moisture transfer through walls into an urban climate model and application to the medieval city centre of Cahors (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Malagoni de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.102036. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2024.102036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04656243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective assessment of the retrofit of traditional walls located in a historical city centre using an urban climate model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.114873. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European market structure for integrated home renovation support service: Scope and comparison of the different kind of one stop shops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estay Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peperstraete Marthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oms-Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (5), pp.846-877. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/energy.2023041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical method for solving coupled heat and mass transfer through walls for future integration into an urban climate model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.110028. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban form study for wind potential development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.239980832199444. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2399808321994449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City-descriptive input data for urban climate models: Model requirements, data sources and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieke Heldens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Urban Data and Climate Information Services, 31, pp.100536. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du tissu urbain français pour la modélisation du climat urbain et de son interaction avec la consommation énergétique dans les bâtiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02157105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating retrofit options in a historical city center: Relevance of bio-based insulation and the need to consider complex urban form in decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathon Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 182, pp.196-204. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2018.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impacts of greening scenarios on thermal comfort and energy and water consumptions for adapting Paris city to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Munck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, pp.260-286. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2017.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIUS: A methodology to define a detailed description of buildings for urban climate and building energy consumption simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20, pp.75-93. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2017.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Living Lab methodology for complex environments: Insights from the thermal refurbishment of a historical district in the city of Cahors, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Research &amp; Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32, pp.121--130. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erss.2017.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Urban Cool Island measures on outdoor climate and pedestrian comfort: Simulations for a new district of Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathiane A. L. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bonneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Cities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26, pp.9--26. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scs.2016.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining narratives and modelling approaches to simulate fine scale and long-term urban growth scenarios for climate adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 86, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City and Building Designers, and Climate Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Rosenkilde Rynning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (3), pp.28. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings6030028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar panels reduce both global warming and urban heat island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (14), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2014.00014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise do impacto da morfologia urbana na demanda estimada de energia das edificações: um estudo de caso na cidade de Maceió, AL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathiane Agra de Lemos Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiente Construído</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (4), pp.213-233. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S1678-86212013000400015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et prospective avec le projet Muscade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'IAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gases and building lifetimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mequignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ait Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Thellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68, pp.77--86. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2013.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-comparaison d'outils de simulation du microclimat urbain et confrontation à de la mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Matry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaimaa Delasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Chambery, France. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2025-031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration du comportement hygrothermique des parois dans un modèle de climat urbain : cas du centre-ville historique de Cahors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Malagoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IPBSA France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate shelter network: learning from international study cases for a better reflection in the French context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brais Estévez Villarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of moisture transfer through walls at the urban scale: energy and microclimatic impacts in different climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Urban Climate (ICUC11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a new numerical method for solving hygrothermal transfer through walls in the context of a historical city center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Internation Conference of Moisture in Buildings (ICMB23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical study at European cities scale for characterization and replication of integrated building renovation services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estay Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena de Carvalho Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIU University Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration du comportement hygrothermique des parois dans un modèle de climat urbain : proposition d’adaptation du schéma de résolution numérique des transferts couplés de chaleur et d’humidité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Châlons en Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude numérique de l’impact de différents scénarios de rénovations sur le confort d’été des logements sur le territoire toulousain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estay Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Châlons en Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting the use of bio-based insulation for the energy retrofit of historical dwellings, a specific methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBBM2019 - 3rd International Conference on Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygrothermal modelling of a sustainable retrofit taking into account the urban microclimate. Case study of the medieval city center of Cahors (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathon Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLEA (Passive Low Energy Architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Edinbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA as a support to urban planning policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Mailhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Schiopu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galdric Sibiude Sibiude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence SETAC (Society of Environmental Toxicology and Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Archetypes Database – Propositions for WUDAPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMS (American Meteorological Society)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption : from LCZ mapping to simulation and urban planning (the MApUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Ecuador, Sep 2016, Quito, Ecuador. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Simulated Spatio-Temporal Variability of the Anthropogenic Heat Flux in the Agglomeration of Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 13th Symposium of the Urban Environment </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Archetypes Database Propositions for WUDAPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence PLEA (Passive Low Energy Architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Edingbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of cities to climate change : incorporating the knowledge and practices of designers in a design-aid tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLEA (Passive Low Energy Architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Edinbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards new design tools for integrating environmental criteria in the design process of architectural and urban projects in developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rousval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathiane Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème conférence PLEA (Passive Low Energy Architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Ahmedabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultipliCities&amp;quot;: multi-scale energy modelling of urbain archetype buildings, case-study in Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathiane Agra de Lemos Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence PLEA (Passive Low Energy Architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Edinbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bases de données urbaines aux simulations énergétiques – Le projet MApUCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN'16 - Séminaire de Conception Architecturale Numérique - Mètre et paramètre, mesure et démesure du projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCAN - Séminaire de Conception Architecturale Numérique, Sep 2016, Toulouse, France. pp.175-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ analysis of thermal performance of dwellings of the medieval center of Cahors befor thermal rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IAHS World Congress (International Association for Housing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Albufeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the simulated spatio-temporal variability of the anthropogenic heat flux in the agglomeration of Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EMS Annual Meeting &amp; 11th European Conference on Applied Climatology (ECAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique de l’impact des îlots de fraicheur urbains sur le confort du piéton – Application à l’aménagement du quartier de Montaudran à Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathiane Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA (Conférence Francophone de l'International Building Performance Simulation Association)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MApUCE project: an interdisciplinary approach to integrate energy ad urban climate into urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSSC (Workshop on Smart and Sustainable City)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CapaCités : des Connaissances aux Actions, Pour l’Adaptation des Cités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville durable, à la portée des sciences ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bases de données urbaines aux simulations énergétiques - Le projet MApUCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN'16 (Séminaire de Conception Architecturale Numérique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulation d’un logiciel de simulation énergétique et d’un logiciel d’ACV à l’échelle quartier, illustration à travers une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Mailhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Schiopu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galdric Sibiude Sibiude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA (Conférence Francophone de l'International Building Performance Simulation Association)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CapaCités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque R&amp;D de l’ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIUS, a methodology to integer building scale data into urban microclimate and energy consumption modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence ICUC (International Conference on Urban Climate)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CapaCities project: from Concepts to Actions for a Proactive Adaptation of Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence ICUC (International Conference on Urban Climate)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption: from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of greening scenarios to reduce Paris city vulnerability to future heat waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Munck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence ICUC (International Conference on Urban Climate)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting cities to climate Change : a systemic modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating Urban Cool Islands effects for summer season in Toulouse new area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathiane Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence ICUC (International Conference on Urban Climate)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of spatial and spectral resolutions on the classification of urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Oltra-Carrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURSE (Joint Urban Remote Sensing Event)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2015.7120509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maquette numérique, un moyen d'augmenter la densité informationnelle d'un territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ferriès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN’14 (Séminaire de Conception Architecturale Numérique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Urban Cool Islands project, a case study crossing research and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bonneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème conférence ISUF (International Seminar on Urban Form)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIUS, a tool to generate multi-scalar databases for urban energy studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème conférence ISUF (International Seminar on Urban Form)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Energy Demand Based on Urban Morphology Analysis: Case Study in Maceió, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathiane Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence PLEA (Passive Low Energy Architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Munich, Germany. pp.10 - 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting Cities to Climate change: a systemic modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUC8 (International Conference on Urban Climate)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIUS: A tool for classifying and modelling evolution of urban typologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ait Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème conférence PLEA (Passive Low Energy Architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d’aide à la décision pour la prise en compte de l’énergie dans la conception urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ait Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrate renewable energies in the urban morphology: A decision support tool to reduce GHG emissions in ecocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ait Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOCITY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and urban morphology: A decision support tool for urban energy paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ait Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème conférence ISUF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new renewable energy platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ait Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISBAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse numérique du flux radiatif absorbé par un piéton dans une rue canyon en période de vague de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Matry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Energie Solaire «Congrès JNES 2024»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la flottabilité sur les coefficients convectifs dans une rue canyon 2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Matry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SFT - Paris 05/12/2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des propriétés radiatives des revêtements intérieurs sur le confort thermique estival des occupants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse numérique des flux radiatifs permettant de calculer la température moyenne radiante d’un piéton dans une rue canyon en été</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Matry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Congrès Français de Thermique (SFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la flottabilité sur les coefficients convectifs dans une rue canyon 2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Matry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique SFT, Coefficient d'échange convectif en milieu urbain : Mesures et modélisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior and Energy consumption : from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of spatial and spectral resolutions on the classification of urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Oltra-Carrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence ICUC (International Conference on Urban Climate)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projecting 2100 urban growth to assess urban climate changes on Toulouse urban area (France): combining scenarios and land change / climate models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLP-OSM (Global Land Project Open Science Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Berlin, Germany. 159, pp.2180 - 2192, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIUS: A tool for multi-disciplinary and multi-scalar databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWIRL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipatory action and future urban living in a context of increasing temperatures: an analysis from the Barcelona Climate Shelter Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brais Estévez Villarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities as Anticipatory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Cham, In press, 978-3-031-78161-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6 - Performance of bio-based insulation materials in an old building envelope system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-based Materials and Biotechnologies for Eco-efficient Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819481-2.00006-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transdisciplinarité et interactions complexes entre enjeux, acteurs et échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathiane Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires durables - De la recherche à la conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parenthèses, 2018, 978-2-86364-343-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicités : Optimisation énergétique multiscalaire et modélisation multicritères des formes urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Casaux-Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Contart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Final du projet CapaCités des Concepts aux Actions pour l’Adaptation des Cités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet EPICURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet IFU, Ilots de Fraicheur Urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathiane Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bonneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MUSCADE, Modélisation Urbaine et Stratégies d’adaptation au Changement Climatique pour Anticiper la Demande et la production Énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ACCLIMAT - Adaptation au Changement CLIMatique de l’Agglomération Toulousaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] STAE Toulouse. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la génération de bases de données multi-scalaires et évolutives pour une approche pluridisciplinaire de l'énergétique urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. INSA Toulouse, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02155394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la transition environnementale des villes face aux canicules Modélisation, expérimentation et transfert : les apports d’une recherche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie civil. INSA Toulouse, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05030905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId198"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570431v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Matry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5236943" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lahaye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duport" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/19/082003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116517v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena de Carvalho Araujo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Faraut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tornay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.115647" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04656243v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ruiz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Malagoni de Almeida" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2024.102036" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04724140v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114873" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03948847v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110028" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04211879v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estay Lucas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peperstraete Marthe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms-Multon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/energy.2023041" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162032v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808321994449" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391022v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieke Heldens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100536" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157105v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schoetter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70169" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001133v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Claude" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Taylor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.10.026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155847v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Munck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemonsu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2017.01.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155219v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2017.03.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moulene" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2017.01.018" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695084v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Houet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchadier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bretagne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Aguejdad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.09.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8PWTG46-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849728v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathiane A. L. Martins" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Adolphe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bonneaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2016.05.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L27BXRZB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155859v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cloutier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Rosenkilde Rynning" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings6030028" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118916v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Salagnac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2014.00014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155922v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathiane Agra de Lemos Martins" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-86212013000400015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850817v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mequignon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ait Haddou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thellier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.05.017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WLZSWKJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155927v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viguie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505772v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Azam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Delasse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-031" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505462v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brais Est&#233;vez Villarino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971889v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Malagoli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785884v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785892v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785803v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818351v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abboud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784775v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439306v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157306v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02156480v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Mailhac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Schiopu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galdric Sibiude Sibiude" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528640v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528660v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourgeois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157309v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02156687v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02156662v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02156854v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157305v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rousval" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathiane Martins" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157310v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02158532v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157300v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157301v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tournaire" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157302v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528656v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02158526v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562819v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02156986v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252761v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157093v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157180v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252808v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Marchadier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Adolphe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretagne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2014.03.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157152v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02156988v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Oltra-Carrio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120509" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157159v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157303v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ferri&#232;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157316v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157317v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157255v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02158516v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pigeon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bueno" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157256v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157304v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02158521v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157258v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157257v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971875v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533109v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973658v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973618v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973639v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157313v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157157v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02158489v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02158500v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836936v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512953v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819481-2.00006-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157695v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02159633v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Casaux-Ginestet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Contart" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161158v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161241v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161236v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161226v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161189v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/tel-02155394v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/tel-05030905v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570431v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Matry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5236943" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116517v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena de Carvalho Araujo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Faraut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tornay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.115647" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420652v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lahaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duport" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/19/082003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04656243v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ruiz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Malagoni de Almeida" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2024.102036" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04724140v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114873" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04211879v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estay Lucas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peperstraete Marthe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms-Multon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/energy.2023041" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03948847v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110028" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162032v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808321994449" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391022v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieke Heldens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100536" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157105v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schoetter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70169" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001133v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Claude" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Taylor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.10.026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155847v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Munck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemonsu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2017.01.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155219v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2017.03.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moulene" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2017.01.018" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849728v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathiane A. L. Martins" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Adolphe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bonneaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2016.05.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L27BXRZB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695084v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Houet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchadier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bretagne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Aguejdad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.09.010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8PWTG46-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155859v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cloutier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Rosenkilde Rynning" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings6030028" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118916v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Salagnac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2014.00014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155922v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathiane Agra de Lemos Martins" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-86212013000400015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155927v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viguie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850817v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mequignon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ait Haddou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thellier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.05.017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WLZSWKJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505772v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Azam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Delasse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-031" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971889v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Malagoli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505462v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brais Est&#233;vez Villarino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785892v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785884v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785803v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784775v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818351v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abboud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439306v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157306v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02156480v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Mailhac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Schiopu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galdric Sibiude Sibiude" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157309v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528640v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528660v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourgeois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02156687v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02156662v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157305v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rousval" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathiane Martins" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02156854v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562819v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02156986v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528656v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157302v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157310v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02158532v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157300v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157301v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tournaire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02158526v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157159v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157093v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252761v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157180v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252808v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Marchadier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Adolphe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretagne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2014.03.004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157152v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02156988v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Oltra-Carrio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120509" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157303v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ferri&#232;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157316v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157317v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157255v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02158516v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pigeon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bueno" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157256v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157304v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02158521v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157258v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157257v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973639v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533109v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971875v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973658v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973618v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157313v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157157v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02158489v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02158500v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836936v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512953v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819481-2.00006-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157695v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02159633v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Casaux-Ginestet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Contart" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161158v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161241v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161236v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161226v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161189v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/tel-02155394v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/tel-05030905v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>