--- v0 (2026-03-26)
+++ v1 (2026-05-02)
@@ -2477,286 +2477,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic review of empirical evidence on migration influenced by environmental change in Africa</w:t>
+                <w:t xml:space="preserve">Who stays and who goes? Understanding the migration process in a rural active out-migration area. The case study of Kersa, Oromia region, Ethiopia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raya Muttarak</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Doignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nega Assefa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Migration, Environment and Climate: What risk inequalities?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, paris, France</w:t>
+              <w:t xml:space="preserve">DSA2018: Global inequalities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909764v1</w:t>
+                <w:t xml:space="preserve">hal-01909773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who stays and who goes? Understanding the migration process in a rural active out-migration area. The case study of Kersa, Oromia region, Ethiopia</w:t>
+                <w:t xml:space="preserve">Out of sight, out of mind. How research can help make vulnerable population visible The case study of displaced population to Ganges River bank erosion in Malda, district of West Bengal, India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Borderon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nega Assefa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSA2018: Global inequalities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Die Macht der Zahlen - Gemeinsame Jahrestagung der AKs „Bevölkerungsgeographie“ und „Geographische Migrationsforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Chemnitz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909773v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out of sight, out of mind. How research can help make vulnerable population visible The case study of displaced population to Ganges River bank erosion in Malda, district of West Bengal, India</w:t>
+                <w:t xml:space="preserve">A systematic review of empirical evidence on migration influenced by environmental change in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Borderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sakdapolrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raya Muttarak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Die Macht der Zahlen - Gemeinsame Jahrestagung der AKs „Bevölkerungsgeographie“ und „Geographische Migrationsforschung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Chemnitz, Germany</w:t>
+              <w:t xml:space="preserve">International Conference Migration, Environment and Climate: What risk inequalities?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909798v1</w:t>
+                <w:t xml:space="preserve">hal-01909764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating EO-based data into vulnerability assessment</w:t>
               </w:r>
@@ -4171,51 +4171,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="99243D57"/>
+    <w:nsid w:val="087C399A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4402,51 +4402,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-borderon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200470183" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://population.univie.ac.at/en/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267010v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borderon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sakdapolrak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raya Muttarak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endale Kebede" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Pagogna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2019.41.18" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573161v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan K Kienberger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh K Kumar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Oliveau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuhin K. Das" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/giscience2017_01_s360" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909545v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Haldar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debaprasad Sarkar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kienberger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/gh.2021.910" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260193v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laperri&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Padilla" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maignant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-016-0032-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348677v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Bollin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Jell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/giscience2016_01_s167" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01274879v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vecchione" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980371v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Machault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignolles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lacaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26250" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756465v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diallo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Tuikue Ndam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azizath Moussiliou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie dos Santos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphousseyni Ndonky" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031100" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01278668v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790341v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Stragier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Sow" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435615v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Doignon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/atlas-de-la-population-francaise/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436398v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471104v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131900v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lalou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/giscience2014s192" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140325v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909644v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endale Kebele" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348673v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hagenlocher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/giscience2016_01_" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909829v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bennohammed" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien d'Oleire-Oltmanns" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909764v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909773v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nega Assefa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909798v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909974v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910027v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158331v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158335v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158333v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140484v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140472v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851311v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perchoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140489v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141278v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910029v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910032v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158336v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140554v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01909872v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Benmohammed" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-borderon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200470183" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://population.univie.ac.at/en/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267010v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borderon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sakdapolrak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raya Muttarak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endale Kebede" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Pagogna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2019.41.18" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573161v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan K Kienberger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh K Kumar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Oliveau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuhin K. Das" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/giscience2017_01_s360" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909545v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Haldar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debaprasad Sarkar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kienberger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/gh.2021.910" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260193v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laperri&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Padilla" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maignant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-016-0032-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348677v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Bollin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Jell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/giscience2016_01_s167" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01274879v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vecchione" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980371v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Machault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignolles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lacaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26250" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756465v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diallo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Tuikue Ndam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azizath Moussiliou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie dos Santos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphousseyni Ndonky" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031100" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01278668v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790341v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Stragier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Sow" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435615v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Doignon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/atlas-de-la-population-francaise/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436398v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471104v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131900v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lalou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/giscience2014s192" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140325v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909644v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endale Kebele" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348673v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hagenlocher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/giscience2016_01_" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909829v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bennohammed" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien d'Oleire-Oltmanns" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909773v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nega Assefa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909798v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909764v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909974v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910027v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158331v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158335v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158333v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140484v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140472v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851311v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perchoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140489v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141278v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910029v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910032v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158336v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140554v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01909872v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Benmohammed" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>