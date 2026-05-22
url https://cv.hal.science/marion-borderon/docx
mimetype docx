--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -2477,286 +2477,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who stays and who goes? Understanding the migration process in a rural active out-migration area. The case study of Kersa, Oromia region, Ethiopia</w:t>
+                <w:t xml:space="preserve">A systematic review of empirical evidence on migration influenced by environmental change in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nega Assefa</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sakdapolrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raya Muttarak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSA2018: Global inequalities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Conference Migration, Environment and Climate: What risk inequalities?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909773v1</w:t>
+                <w:t xml:space="preserve">hal-01909764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out of sight, out of mind. How research can help make vulnerable population visible The case study of displaced population to Ganges River bank erosion in Malda, district of West Bengal, India</w:t>
+                <w:t xml:space="preserve">Who stays and who goes? Understanding the migration process in a rural active out-migration area. The case study of Kersa, Oromia region, Ethiopia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Borderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Doignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nega Assefa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Die Macht der Zahlen - Gemeinsame Jahrestagung der AKs „Bevölkerungsgeographie“ und „Geographische Migrationsforschung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Chemnitz, Germany</w:t>
+              <w:t xml:space="preserve">DSA2018: Global inequalities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909798v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic review of empirical evidence on migration influenced by environmental change in Africa</w:t>
+                <w:t xml:space="preserve">Out of sight, out of mind. How research can help make vulnerable population visible The case study of displaced population to Ganges River bank erosion in Malda, district of West Bengal, India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Borderon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raya Muttarak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Migration, Environment and Climate: What risk inequalities?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, paris, France</w:t>
+              <w:t xml:space="preserve">Die Macht der Zahlen - Gemeinsame Jahrestagung der AKs „Bevölkerungsgeographie“ und „Geographische Migrationsforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Chemnitz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909764v1</w:t>
+                <w:t xml:space="preserve">hal-01909798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating EO-based data into vulnerability assessment</w:t>
               </w:r>
@@ -4171,51 +4171,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="087C399A"/>
+    <w:nsid w:val="FFC064A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4402,51 +4402,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-borderon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200470183" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://population.univie.ac.at/en/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267010v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borderon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sakdapolrak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raya Muttarak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endale Kebede" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Pagogna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2019.41.18" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573161v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan K Kienberger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh K Kumar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Oliveau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuhin K. Das" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/giscience2017_01_s360" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909545v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Haldar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debaprasad Sarkar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kienberger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/gh.2021.910" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260193v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laperri&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Padilla" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maignant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-016-0032-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348677v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Bollin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Jell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/giscience2016_01_s167" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01274879v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vecchione" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980371v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Machault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignolles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lacaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26250" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756465v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diallo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Tuikue Ndam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azizath Moussiliou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie dos Santos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphousseyni Ndonky" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031100" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01278668v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790341v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Stragier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Sow" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435615v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Doignon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/atlas-de-la-population-francaise/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436398v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471104v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131900v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lalou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/giscience2014s192" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140325v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909644v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endale Kebele" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348673v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hagenlocher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/giscience2016_01_" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909829v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bennohammed" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien d'Oleire-Oltmanns" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909773v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nega Assefa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909798v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909764v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909974v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910027v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158331v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158335v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158333v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140484v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140472v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851311v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perchoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140489v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141278v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910029v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910032v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158336v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140554v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01909872v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Benmohammed" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-borderon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200470183" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://population.univie.ac.at/en/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267010v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borderon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sakdapolrak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raya Muttarak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endale Kebede" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Pagogna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2019.41.18" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573161v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan K Kienberger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh K Kumar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Oliveau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuhin K. Das" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/giscience2017_01_s360" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909545v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Haldar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debaprasad Sarkar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kienberger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/gh.2021.910" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260193v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laperri&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Padilla" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maignant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-016-0032-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348677v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Bollin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Jell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/giscience2016_01_s167" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01274879v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vecchione" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980371v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Machault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignolles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lacaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26250" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756465v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diallo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Tuikue Ndam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azizath Moussiliou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie dos Santos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphousseyni Ndonky" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031100" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01278668v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790341v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Stragier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Sow" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435615v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Doignon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/atlas-de-la-population-francaise/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436398v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471104v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131900v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lalou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/giscience2014s192" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140325v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909644v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endale Kebele" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348673v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hagenlocher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/giscience2016_01_" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909829v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bennohammed" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien d'Oleire-Oltmanns" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909764v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909773v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nega Assefa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909798v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909974v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910027v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158331v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158335v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158333v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140484v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140472v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851311v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perchoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140489v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141278v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910029v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910032v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158336v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140554v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01909872v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Benmohammed" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>