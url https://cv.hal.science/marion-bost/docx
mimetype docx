--- v0 (2026-03-18)
+++ v1 (2026-04-13)
@@ -234,824 +234,824 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of damage to rockbolts used in the foundations of protection structures against gravitational hazards</w:t>
+                <w:t xml:space="preserve">The influence of geosynthetics design on the behavior of reinforced soil embankments subjected to rockfall impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bost</w:t>
+                <w:t xml:space="preserve">Oltion Korini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gaillet</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Rajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Fargier</w:t>
+                <w:t xml:space="preserve">Yassine Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Martin</w:t>
+                <w:t xml:space="preserve">Nicolas Freitag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 833 (1), pp.012178. </w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 286, pp.106054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/833/1/012178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2021.106054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04321941v1</w:t>
+                <w:t xml:space="preserve">hal-04404439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of geosynthetics design on the behavior of reinforced soil embankments subjected to rockfall impacts</w:t>
+                <w:t xml:space="preserve">Study of damage to rockbolts used in the foundations of protection structures against gravitational hazards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oltion Korini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Bost</w:t>
+                <w:t xml:space="preserve">M Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Rajot</w:t>
+                <w:t xml:space="preserve">Laurent Gaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Bennani</w:t>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Freitag</w:t>
+                <w:t xml:space="preserve">Rémy Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 286, pp.106054. </w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 833 (1), pp.012178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2021.106054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/833/1/012178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404439v1</w:t>
+                <w:t xml:space="preserve">hal-04321941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metric Scale Study of the Bonded Concrete-Rock Interface Shear Behaviour</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shear bearing capacity of RC slabs without shear reinforcement: Design codes comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Mouzannar</w:t>
+                <w:t xml:space="preserve">W. Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Rojat</w:t>
+                <w:t xml:space="preserve">Tan Trung Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Coubard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Rajot</w:t>
+                <w:t xml:space="preserve">M. Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Limam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KSCE Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 34p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12205-020-0824-5⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 23 (1), pp.321-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12205-018-0612-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441859v1</w:t>
+                <w:t xml:space="preserve">hal-02069657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear bearing capacity of RC slabs without shear reinforcement: Design codes comparison</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Nana</w:t>
+                <w:t xml:space="preserve">Modular precast concrete facing for soil nailed retaining walls: Laboratory study and in situ validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Trung Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tan Trung Bui</w:t>
+                <w:t xml:space="preserve">Ali Limam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Limam</w:t>
+                <w:t xml:space="preserve">Philippe Robit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KSCE Journal of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12205-018-0612-7⟩</w:t>
+              <w:t xml:space="preserve">Innovative Infrastructure Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41062-019-0250-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02069657v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular precast concrete facing for soil nailed retaining walls: Laboratory study and in situ validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tan Trung Bui</w:t>
+                <w:t xml:space="preserve">Numerical study of the grout-bolt interface for fully grouted rockbolts under different confining conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-An Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rajot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Robit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Infrastructure Solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41062-019-0250-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 119, pp 168-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2019.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415778v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the grout-bolt interface for fully grouted rockbolts under different confining conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metric Scale Study of the Bonded Concrete-Rock Interface Shear Behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Mouzannar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rojat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc-An Ho</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Grégory Coubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rajot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 119, pp 168-179. </w:t>
+              <w:t xml:space="preserve">KSCE Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2019.04.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12205-020-0824-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02450556v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new concept of precast concrete retaining wall: from laboratory model to the in-situ tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan Trung Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. V. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1115,51 +1115,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of one-way shear behavior of reinforced concrete slabs : Experimental and Numerical Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Trung Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendpanga-Serge-Auguste Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1236,51 +1236,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the shear strength of bonded/rock interfaces: surface roughness and scale effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Mouzannar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1699,481 +1699,481 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Effect in the Mechanical Behavior of Friction Dissipator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability of Masonry Vaulted Tunnels in Purely Frictional and Cohesive-Frictional Grounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Aurélie Chanut</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">A. Menil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-S. Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Subrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14h International Symposium on Landslides, ISL 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Structural Analysis of Historical Constructions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Kyoto, Japan. pp.374-386, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-39450-8_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913064v1</w:t>
+                <w:t xml:space="preserve">hal-04378697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Masonry Vaulted Tunnels in Purely Frictional and Cohesive-Frictional Grounds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Bost</w:t>
+                <w:t xml:space="preserve">Vulnerability Assessment of Masonry Constructions Towards Rockfall Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Structural Analysis of Historical Constructions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Kyoto, Japan. pp.374-386, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-39450-8_31⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2023, Kyoto, Japan. pp.1293-1302, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-39450-8_105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04378697v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability Assessment of Masonry Constructions Towards Rockfall Hazard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Colas</w:t>
+                <w:t xml:space="preserve">Méthode numérique pour l'anayse dynamique du flambage des poteaux de la barrière souple C2ROP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Osairan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aurélie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bost</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Structural Analysis of Historical Constructions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12èmes Journées Nationales de Géotechnique et de Géologie de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Poitiers¨, France. pp.8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04378737v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode numérique pour l'anayse dynamique du flambage des poteaux de la barrière souple C2ROP</w:t>
+                <w:t xml:space="preserve">Dynamic Effect in the Mechanical Behavior of Friction Dissipator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Osairan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aurélie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Bost</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées Nationales de Géotechnique et de Géologie de l'Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Poitiers¨, France. pp.8</w:t>
+              <w:t xml:space="preserve">14h International Symposium on Landslides, ISL 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Chambéry, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913083v1</w:t>
+                <w:t xml:space="preserve">hal-04913064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la trajectoire des chutes de blocs en conditions contrôlées à l’aide de SmartRocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2211,90 +2211,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanisme de rupture d’une voûte plein cintre en maçonnerie soumise à une force ponctuelle en clé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-S. Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Menil</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Subrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème édition des Journées Nationales de la Maçonnerie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2466,51 +2466,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation à petite échelle des coefficients de restitution des chutes de blocs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruma Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2587,51 +2587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2676,1223 +2676,1223 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5 MJ energy impact test on a slender reinforced soil embankment</w:t>
+                <w:t xml:space="preserve">A simple tool for forecasting the mechanical response of anchored wire mesh panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Braouli B.</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Bost</w:t>
+                <w:t xml:space="preserve">Antonio Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Joffrin</w:t>
+                <w:t xml:space="preserve">Fabio Gabrieli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th RSS Rock Slope Stability Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics and Rock Engineering, from Theory to Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Turin (Italie), Italy. pp.012104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/833/1/012104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411101v1</w:t>
+                <w:t xml:space="preserve">hal-04351405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple tool for forecasting the mechanical response of anchored wire mesh panels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">5 MJ energy impact test on a slender reinforced soil embankment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Gabrieli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Bost</w:t>
+                <w:t xml:space="preserve">Y. Braouli B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oltion Korini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Joffrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics and Rock Engineering, from Theory to Practice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th RSS Rock Slope Stability Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Chambéry, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04351405v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la fibre optique pour l’étude des ancrages passifs scellés au rocher en milieu fracturé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation numérique d’un merlon pare-blocs en sol renforcé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oltion Korini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lushnikova</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yassine Bennani Braouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Freitag</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l’Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411104v1</w:t>
+                <w:t xml:space="preserve">hal-04411105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique d’un merlon pare-blocs en sol renforcé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Apport de la fibre optique pour l’étude des ancrages passifs scellés au rocher en milieu fracturé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lushnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Joffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Bennani Braouli</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Khadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l’Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411105v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of brittle materials by damage plasticity model: determination of parameters with consideration of size effects due to tensile cracking and compressive crushing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duc-An Ho</w:t>
+                <w:t xml:space="preserve">Reduced scale impact tests on reinforced soil bunds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oltion Korini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rajot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnics for Sustainable Infrastructure Development - Geotec Hanoi 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Hanoi, France. 7p</w:t>
+              <w:t xml:space="preserve">4th RSS Rock Slope Stability Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Chambéry, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440580v1</w:t>
+                <w:t xml:space="preserve">hal-02446800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced scale impact tests on reinforced soil bunds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation of the grout-bolt interface behavior by optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Rajot</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-An Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aghiad Khadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th RSS Rock Slope Stability Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Chambéry, France. 1p</w:t>
+              <w:t xml:space="preserve">14th International Congress of Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, FOZ DO IGUACU, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446800v1</w:t>
+                <w:t xml:space="preserve">hal-02474618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the grout-bolt interface behavior by optical fiber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of reinforced soil bunds subjected to horizontal impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oltion Korini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aghiad Khadour</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yb Braouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Freitag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress of Rock Mechanics and Rock Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, FOZ DO IGUACU, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02474618v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of reinforced soil bunds subjected to horizontal impact</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Étude des mécanismes de rupture d'un merlon en sol renforcé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oltion Korini</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N Freitag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Congress of Rock Mechanics and Rock Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, FOZ DO IGUACU, France. 8p</w:t>
+              <w:t xml:space="preserve">Les plénières 2019 Sciences et Techniques du Génie Civil, Journées Géotechniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Mende, France. 21p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461202v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des mécanismes de rupture d'un merlon en sol renforcé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modeling of brittle materials by damage plasticity model: determination of parameters with consideration of size effects due to tensile cracking and compressive crushing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-An Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oltion Korini</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rajot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les plénières 2019 Sciences et Techniques du Génie Civil, Journées Géotechniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Mende, France. 21p</w:t>
+              <w:t xml:space="preserve">Geotechnics for Sustainable Infrastructure Development - Geotec Hanoi 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Hanoi, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02444242v1</w:t>
+                <w:t xml:space="preserve">hal-02440580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la détermination des propriétés de résistance de l'interface béton-rocher et des discontinuités des fondations rocheuses des barrages poids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concrete wall behavior under rockfall impact loading: experimental investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Deveze</w:t>
+                <w:t xml:space="preserve">Baptiste Bayeul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Vergniault</w:t>
+                <w:t xml:space="preserve">Baptiste Doucet Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Zammout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Peyras</w:t>
+                <w:t xml:space="preserve">Perrine Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Trung Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGB 2018, 26è Congrès des Grands Barrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Vienne, Autriche. 21p</w:t>
+              <w:t xml:space="preserve">7th International Conference on Protection of Structures against Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Hanoi, France. pp 197-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440241v1</w:t>
+                <w:t xml:space="preserve">hal-02439587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concrete wall behavior under rockfall impact loading: experimental investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amélioration de la détermination des propriétés de résistance de l'interface béton-rocher et des discontinuités des fondations rocheuses des barrages poids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Coubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Deveze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Bayeul</w:t>
+                <w:t xml:space="preserve">Christophe Vergniault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Doucet Ferru</w:t>
+                <w:t xml:space="preserve">Guillaume Zammout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Jansen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tan Trung Bui</w:t>
+                <w:t xml:space="preserve">Laurent Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Protection of Structures against Hazards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Hanoi, France. pp 197-206</w:t>
+              <w:t xml:space="preserve">CIGB 2018, 26è Congrès des Grands Barrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Vienne, Autriche. 21p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439587v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibilité des performances évaluées par l'ETAG 27 aux conditions réelles d'implantation</w:t>
               </w:r>
@@ -3973,77 +3973,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude paramétrique de la résistance à l'arrachement d'un ancrage passif scellé au rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-An Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aghiad Khadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4098,51 +4098,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure mechanisms within unreinforced concrete wall under rockfall impact loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4187,208 +4187,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement axial des ancrages au rocher</w:t>
+                <w:t xml:space="preserve">Fondation au rocher des barrages-poids - Effet d'échelle sur la résistance de l'interface rocher- béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rajot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Opération de Recherche CADOROC Caractérisation et dimensionnement des ouvrages aux rochers. Restitution des travaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Aix-en-Provence, France. 24p</w:t>
+              <w:t xml:space="preserve">Caractérisation et dimensionnement des ouvrages au rocher - Restitution des travaux de l&amp;apos;Opération de Recherche CADOROC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Aix-en-Provence, France. pp.31P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441181v1</w:t>
+                <w:t xml:space="preserve">hal-02441322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fondation au rocher des barrages-poids - Effet d'échelle sur la résistance de l'interface rocher- béton</w:t>
+                <w:t xml:space="preserve">Comportement axial des ancrages au rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Rajot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caractérisation et dimensionnement des ouvrages au rocher - Restitution des travaux de l&amp;apos;Opération de Recherche CADOROC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Aix-en-Provence, France. pp.31P</w:t>
+              <w:t xml:space="preserve">Opération de Recherche CADOROC Caractérisation et dimensionnement des ouvrages aux rochers. Restitution des travaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Aix-en-Provence, France. 24p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441322v1</w:t>
+                <w:t xml:space="preserve">hal-02441181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation of large scale direct shear test to study the progressive failure of concrete/rock interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Mouzannar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4396,51 +4396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th RILEM International Conference on Mechanisms of Cracking and Debonding in Pavements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, NANTES, France. pp. 649-655</w:t>
@@ -4482,64 +4482,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des fondations au rocher des barrages-poids : Remarques et recommandations pour l'évaluation de la résistance au cisaillement de l'interface béton-rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Mouzannar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rajot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Géotechniques CEREMA-Ifsttar 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, ERQUY, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4558,247 +4558,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear strength of rock-concrete interfaces from direct shear tests: The influence of free spacing between encapsulating material</w:t>
+                <w:t xml:space="preserve">Certification et normalisation en matière d'ouvrages de protection contre les chutes de blocs : cas des écrans de filet pares-blocs dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bost</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hussein Mouzannar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Congress on Rock Mechanics ISRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, MONTREAL, Canada. 11 p</w:t>
+              <w:t xml:space="preserve">Journée technique Dimensionnement des ouvrages au rocher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, TOULOUSE, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238201v1</w:t>
+                <w:t xml:space="preserve">hal-01526103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certification et normalisation en matière d'ouvrages de protection contre les chutes de blocs : cas des écrans de filet pares-blocs dynamiques</w:t>
+                <w:t xml:space="preserve">Shear strength of rock-concrete interfaces from direct shear tests: The influence of free spacing between encapsulating material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Mouzannar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique Dimensionnement des ouvrages au rocher</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, TOULOUSE, France. 22 p</w:t>
+              <w:t xml:space="preserve">13th International Congress on Rock Mechanics ISRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, MONTREAL, Canada. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526103v1</w:t>
+                <w:t xml:space="preserve">hal-01238201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement de l'interface barre - scellement d'un ancrage passif scellé au rocher : étude numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-An Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rajot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4823,51 +4823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle caractérisation des fondations rocheuses pour une meilleure approche de la résistance au cisaillement d'une interface béton-roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Mouzannar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4981,96 +4981,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marquage CE des écrans de filets</w:t>
+                <w:t xml:space="preserve">Marquage CE des écrans de filets - de la Directive au règlement...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée interrégionale d'échange Sous l'égide de la CoTITA (Conférence Interdépartementale sur les Transports et l'Aménagement) - Club « risques rocheux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, AIX EN PROVENCE, France. 18 p</w:t>
+              <w:t xml:space="preserve">Réunion Risques en Montagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, LYON, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514193v1</w:t>
+                <w:t xml:space="preserve">hal-01545379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of water on rock discontinuities and stability of rock mass</w:t>
               </w:r>
@@ -5184,96 +5184,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marquage CE des écrans de filets - de la Directive au règlement...</w:t>
+                <w:t xml:space="preserve">Marquage CE des écrans de filets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Risques en Montagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, LYON, France. 19 p</w:t>
+              <w:t xml:space="preserve">Journée interrégionale d'échange Sous l'égide de la CoTITA (Conférence Interdépartementale sur les Transports et l'Aménagement) - Club « risques rocheux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, AIX EN PROVENCE, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01545379v1</w:t>
+                <w:t xml:space="preserve">hal-01514193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action altérante de l'eau dans les discontinuités rocheuses</w:t>
               </w:r>
@@ -5503,1197 +5503,1197 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00973687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Station d'essais de chutes de blocs dans les Alpes françaises: premiers retours d'expériences</w:t>
+                <w:t xml:space="preserve">Protection des voies ferrées contre les chutes de blocs: une station d'essais dans les Alpes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Rocher Lacoste</w:t>
+                <w:t xml:space="preserve">Laurent Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gineys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yann Goyat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Feregotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Soil Mechanics and Geotechnical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GEORAIL 2011 - SYMPOSIUM INTERNATIONAL GEOTECHNIQUE FERROVIAIRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, PARIS, France. pp. 631-639</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514182v1</w:t>
+                <w:t xml:space="preserve">hal-01436698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new testing station for rock impact on full-scale structures : rock engineering in hazardous geo-environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Loock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Loock</w:t>
+                <w:t xml:space="preserve">Luca Lenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Lenti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rocher Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gineys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th ISRM Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, BEIJING, China. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection des voies ferrées contre les chutes de blocs: une station d'essais dans les Alpes françaises</w:t>
+                <w:t xml:space="preserve">Station d'essais de chutes de blocs dans les Alpes françaises: premiers retours d'expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rocher Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Goyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yann Goyat</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Feregotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEORAIL 2011 - SYMPOSIUM INTERNATIONAL GEOTECHNIQUE FERROVIAIRE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th European Conference on Soil Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, ATHENES, France. pp. 1243 - 1248, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-801-4-1243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436698v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancées en mécanique des roches expérimentales : étude expérimentale de la propagation des fissures sous l'action du gel dans les massifs calcaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new site in the French Alps for full-scale tests on rock fall protection devices : project and realization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rocher Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Feregotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bost</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFMR - Avancées en mécanique des roches expérimentales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, LYON, France. 37 p</w:t>
+              <w:t xml:space="preserve">AGS'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587022v1</w:t>
+                <w:t xml:space="preserve">hal-00594756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new site in the French Alps for full-scale tests on rock fall protection devices : project and realization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new testing station about full-scale testing for rockfall protection systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rocher Lacoste</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Bost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGS'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, France</w:t>
+              <w:t xml:space="preserve">EGU 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00594756v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00595455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new testing station about full-scale testing for rockfall protection systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Failure scenario estimated by a non-destructive method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rocher Lacoste</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, France. 1p</w:t>
+              <w:t xml:space="preserve">EUROCK 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00595455v1</w:t>
+                <w:t xml:space="preserve">hal-00559812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure scenario estimated by a non-destructive method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Saad</w:t>
+                <w:t xml:space="preserve">Station d'essais de chutes de blocs : projet et réalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rocher Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCK 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, France. 4p</w:t>
+              <w:t xml:space="preserve">JNGG 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00559812v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00594678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Station d'essais de chutes de blocs : projet et réalisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dubois</w:t>
+                <w:t xml:space="preserve">Comparaison en laboratoire de l'altération par gélivation et par dissolution d'une roche calcaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvine Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Didier Mertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNGG 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, France. 2p</w:t>
+              <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, France. pp 891-898</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00594678v1</w:t>
+                <w:t xml:space="preserve">hal-00559791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison en laboratoire de l'altération par gélivation et par dissolution d'une roche calcaire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Station d'essais de chutes de blocs. Pourquoi faire?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bost</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l'Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, France. pp 891-898</w:t>
+              <w:t xml:space="preserve">INTEROUTE ET VILLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, METZ, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00559791v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Station d'essais de chutes de blocs. Pourquoi faire?</w:t>
+                <w:t xml:space="preserve">Un nouvel équipement pour tester les systèmes de protection contre les chutes de blocs à l'échelle 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rocher Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTEROUTE ET VILLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, METZ, France. 19 p</w:t>
+              <w:t xml:space="preserve">RSS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01545417v1</w:t>
+                <w:t xml:space="preserve">hal-00876886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouvel équipement pour tester les systèmes de protection contre les chutes de blocs à l'échelle 1</w:t>
+                <w:t xml:space="preserve">Avancées en mécanique des roches expérimentales : étude expérimentale de la propagation des fissures sous l'action du gel dans les massifs calcaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rocher Lacoste</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Pouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvine Guedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, France. 1p</w:t>
+              <w:t xml:space="preserve">CFMR - Avancées en mécanique des roches expérimentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, LYON, France. 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876886v1</w:t>
+                <w:t xml:space="preserve">hal-01587022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le LCPC ou le lieu de convergence d'expertises au service de la gestion du risque sismique</w:t>
               </w:r>
@@ -6748,51 +6748,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The resonant frequency measurement and cracking evolution in rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6824,178 +6824,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00559804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress model generated by freezing-thawing process in rocks cracks</w:t>
+                <w:t xml:space="preserve">Modèle de la contrainte générée par le gel dans les fissures des roches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Pouya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARMS 2008 - 5th Asian Rock Mechanics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, TEHERAN, France. pp 567-574</w:t>
+              <w:t xml:space="preserve">XXVemes Rencontres Universitaires de Génie Civil 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, BORDEAUX, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436571v1</w:t>
+                <w:t xml:space="preserve">hal-01587008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de la contrainte générée par le gel dans les fissures des roches.</w:t>
+                <w:t xml:space="preserve">Stress model generated by freezing-thawing process in rocks cracks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Pouya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVemes Rencontres Universitaires de Génie Civil 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, BORDEAUX, France. 8 p</w:t>
+              <w:t xml:space="preserve">ARMS 2008 - 5th Asian Rock Mechanics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, TEHERAN, France. pp 567-574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587008v1</w:t>
+                <w:t xml:space="preserve">hal-01436571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du réseau poreux sur l'altération par le gel des massifs calcaires fractures</w:t>
               </w:r>
@@ -7466,77 +7466,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, conception and realisation of high energetic mechanical impacts on a civil engineering structure to evaluate sensing techniques in ISTIMES project framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Merliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rocher-Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7832,64 +7832,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi y a-t-il encore des éboulements rocheux alors que des solutions de protection existent ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aurélie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Couderc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8338,51 +8338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Osairan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aurelie Chanut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bost" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pruvost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Verdet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-025-04646-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321941v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/833/1/012178" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04404439v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oltion Korini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rajot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bennani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freitag" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106054" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441859v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mouzannar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rojat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Coubard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-020-0824-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069657v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Trung Bui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bost" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-018-0612-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415778v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Limam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41062-019-0250-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450556v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-An Ho" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2019.04.017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074383v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. V. Tran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/143/1/012001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613150v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Trung Bui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendpanga-Serge-Auguste Nana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferrier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1371646" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613128v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Leroux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Virely" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00603-017-1259-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526043v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Pouya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-016-0955-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436609v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Guedon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04404444v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Proto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bavusi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Bernini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bigagli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bost" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s101210620" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913064v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378697v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Colas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Subrin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39450-8_31" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378737v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Colas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ousset" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39450-8_105" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913083v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04413142v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souza" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04411107v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04404465v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruma Souza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joffrin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784484982.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04411106v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Benoit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04411102v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benoit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reiffsteck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Macadam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04411101v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Braouli B." TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joffrin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351405v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gabrieli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/833/1/012104" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04411104v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lushnikova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pruvost" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khadour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04411105v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bennani Braouli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440580v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446800v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474618v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Khadour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461202v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yb Braouli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Freitag" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444242v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440241v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Deveze" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergniault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Zammout" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439587v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bayeul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Doucet Ferru" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Jansen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443889v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443343v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446052v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441181v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441322v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531056v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526178v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238201v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526103v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446428v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238211v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234222v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514193v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971158v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dochez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Laouafa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Franck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.191" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545379v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971032v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973687v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514182v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rocher Lacoste" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Goyat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feregotto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-801-4-1243" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514186v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loock" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lenti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gineys" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436698v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587022v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594756v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feregotto" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595455v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559812v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Saad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594678v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559791v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Didier Mertz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545417v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876886v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545386v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559804v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436571v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587008v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434348v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360410v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545359v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619606v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608757v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coubard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deveze" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergniault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zammout" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laugier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04413187v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoulin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Merliot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rocher-Lacoste" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04413176v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Proto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bavusi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soldovieri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Istimes team" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071705v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443064v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Couderc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ynfj96s5n" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879912v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631565v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00360420v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Osairan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aurelie Chanut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bost" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pruvost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Verdet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-025-04646-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04404439v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oltion Korini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rajot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bennani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freitag" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106054" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321941v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/833/1/012178" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069657v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Trung Bui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-018-0612-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415778v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Limam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41062-019-0250-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450556v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-An Ho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2019.04.017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441859v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mouzannar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rojat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Coubard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-020-0824-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074383v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. V. Tran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/143/1/012001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613150v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Trung Bui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendpanga-Serge-Auguste Nana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferrier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1371646" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613128v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Leroux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Virely" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00603-017-1259-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526043v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Pouya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-016-0955-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436609v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Guedon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04404444v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Proto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bavusi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Bernini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bigagli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bost" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s101210620" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378697v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Colas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Subrin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39450-8_31" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378737v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Colas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ousset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39450-8_105" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913083v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913064v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04413142v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souza" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04411107v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04404465v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruma Souza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joffrin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784484982.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04411106v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Benoit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04411102v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benoit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reiffsteck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Macadam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351405v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gabrieli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/833/1/012104" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04411101v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Braouli B." TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joffrin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04411105v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bennani Braouli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04411104v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lushnikova" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pruvost" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khadour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446800v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474618v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Khadour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461202v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yb Braouli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Freitag" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444242v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440580v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439587v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bayeul" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Doucet Ferru" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Jansen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440241v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Deveze" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergniault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Zammout" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyras" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443889v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443343v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446052v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441322v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441181v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531056v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526178v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526103v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238201v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446428v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238211v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234222v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545379v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971158v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dochez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Laouafa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Franck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.191" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514193v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971032v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973687v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436698v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gineys" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Goyat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514186v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loock" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lenti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rocher Lacoste" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514182v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feregotto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-801-4-1243" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594756v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feregotto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595455v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559812v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Saad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594678v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559791v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Didier Mertz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545417v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876886v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587022v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545386v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559804v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587008v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436571v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434348v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360410v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545359v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619606v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608757v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coubard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deveze" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergniault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zammout" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laugier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04413187v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoulin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Merliot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rocher-Lacoste" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04413176v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Proto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bavusi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soldovieri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Istimes team" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071705v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443064v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Couderc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ynfj96s5n" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879912v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631565v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00360420v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>