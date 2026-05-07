--- v1 (2026-04-13)
+++ v2 (2026-05-07)
@@ -481,274 +481,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear bearing capacity of RC slabs without shear reinforcement: Design codes comparison</w:t>
+                <w:t xml:space="preserve">Modular precast concrete facing for soil nailed retaining walls: Laboratory study and in situ validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Nana</w:t>
+                <w:t xml:space="preserve">Tan Trung Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tan Trung Bui</w:t>
+                <w:t xml:space="preserve">Ali Limam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Limam</w:t>
+                <w:t xml:space="preserve">Philippe Robit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KSCE Journal of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12205-018-0612-7⟩</w:t>
+              <w:t xml:space="preserve">Innovative Infrastructure Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41062-019-0250-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069657v1</w:t>
+                <w:t xml:space="preserve">hal-02415778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular precast concrete facing for soil nailed retaining walls: Laboratory study and in situ validation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Shear bearing capacity of RC slabs without shear reinforcement: Design codes comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan Trung Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Limam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Rajot</w:t>
+                <w:t xml:space="preserve">M. Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Robit</w:t>
+                <w:t xml:space="preserve">A. Limam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Infrastructure Solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24 p. </w:t>
+              <w:t xml:space="preserve">KSCE Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (1), pp.321-334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41062-019-0250-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12205-018-0612-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415778v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of the grout-bolt interface for fully grouted rockbolts under different confining conditions</w:t>
               </w:r>
@@ -968,90 +968,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new concept of precast concrete retaining wall: from laboratory model to the in-situ tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan Trung Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. V. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1115,51 +1115,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of one-way shear behavior of reinforced concrete slabs : Experimental and Numerical Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Trung Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendpanga-Serge-Auguste Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1744,51 +1744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-S. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Subrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Structural Analysis of Historical Constructions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Kyoto, Japan. pp.374-386, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2060,51 +2060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Osairan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aurélie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14h International Symposium on Landslides, ISL 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Chambéry, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2129,51 +2129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la trajectoire des chutes de blocs en conditions contrôlées à l’aide de SmartRocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2250,51 +2250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-S. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Subrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème édition des Journées Nationales de la Maçonnerie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2466,51 +2466,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation à petite échelle des coefficients de restitution des chutes de blocs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruma Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2587,51 +2587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2812,51 +2812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Braouli B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oltion Korini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Joffrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2907,51 +2907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique d’un merlon pare-blocs en sol renforcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oltion Korini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3054,51 +3054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Joffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Khadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3622,527 +3622,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concrete wall behavior under rockfall impact loading: experimental investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amélioration de la détermination des propriétés de résistance de l'interface béton-rocher et des discontinuités des fondations rocheuses des barrages poids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Coubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Bayeul</w:t>
+                <w:t xml:space="preserve">Guilhem Deveze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Doucet Ferru</w:t>
+                <w:t xml:space="preserve">Christophe Vergniault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Jansen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tan Trung Bui</w:t>
+                <w:t xml:space="preserve">Guillaume Zammout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Protection of Structures against Hazards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Hanoi, France. pp 197-206</w:t>
+              <w:t xml:space="preserve">CIGB 2018, 26è Congrès des Grands Barrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Vienne, Autriche. 21p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439587v1</w:t>
+                <w:t xml:space="preserve">hal-02440241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la détermination des propriétés de résistance de l'interface béton-rocher et des discontinuités des fondations rocheuses des barrages poids</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concrete wall behavior under rockfall impact loading: experimental investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Vergniault</w:t>
+                <w:t xml:space="preserve">Baptiste Bayeul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Zammout</w:t>
+                <w:t xml:space="preserve">Baptiste Doucet Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Peyras</w:t>
+                <w:t xml:space="preserve">Perrine Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Trung Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGB 2018, 26è Congrès des Grands Barrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Vienne, Autriche. 21p</w:t>
+              <w:t xml:space="preserve">7th International Conference on Protection of Structures against Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Hanoi, France. pp 197-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440241v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibilité des performances évaluées par l'ETAG 27 aux conditions réelles d'implantation</w:t>
+                <w:t xml:space="preserve">Étude paramétrique de la résistance à l'arrachement d'un ancrage passif scellé au rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-An Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aghiad Khadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les plénières 2018 Sciences et techniques du Génie Civil, Journées Géotechniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Semur en Auxois, France. 17p</w:t>
+              <w:t xml:space="preserve">JNGG 2018, Journées Nationales de Géotechnique et de Géologie de l&amp;apos;Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Champs-sur-Marne, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443889v1</w:t>
+                <w:t xml:space="preserve">hal-02443343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude paramétrique de la résistance à l'arrachement d'un ancrage passif scellé au rocher</w:t>
+                <w:t xml:space="preserve">Sensibilité des performances évaluées par l'ETAG 27 aux conditions réelles d'implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Aurélie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNGG 2018, Journées Nationales de Géotechnique et de Géologie de l&amp;apos;Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Champs-sur-Marne, France. 8p</w:t>
+              <w:t xml:space="preserve">Les plénières 2018 Sciences et techniques du Génie Civil, Journées Géotechniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Semur en Auxois, France. 17p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443343v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure mechanisms within unreinforced concrete wall under rockfall impact loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4558,191 +4558,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certification et normalisation en matière d'ouvrages de protection contre les chutes de blocs : cas des écrans de filet pares-blocs dynamiques</w:t>
+                <w:t xml:space="preserve">Shear strength of rock-concrete interfaces from direct shear tests: The influence of free spacing between encapsulating material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Mouzannar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique Dimensionnement des ouvrages au rocher</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, TOULOUSE, France. 22 p</w:t>
+              <w:t xml:space="preserve">13th International Congress on Rock Mechanics ISRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, MONTREAL, Canada. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526103v1</w:t>
+                <w:t xml:space="preserve">hal-01238201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear strength of rock-concrete interfaces from direct shear tests: The influence of free spacing between encapsulating material</w:t>
+                <w:t xml:space="preserve">Certification et normalisation en matière d'ouvrages de protection contre les chutes de blocs : cas des écrans de filet pares-blocs dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bost</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hussein Mouzannar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Congress on Rock Mechanics ISRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, MONTREAL, Canada. 11 p</w:t>
+              <w:t xml:space="preserve">Journée technique Dimensionnement des ouvrages au rocher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, TOULOUSE, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238201v1</w:t>
+                <w:t xml:space="preserve">hal-01526103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement de l'interface barre - scellement d'un ancrage passif scellé au rocher : étude numérique</w:t>
               </w:r>
@@ -5253,277 +5253,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action altérante de l'eau dans les discontinuités rocheuses</w:t>
+                <w:t xml:space="preserve">Water weathering in rocks discontinuities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Dochez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Laouafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvine Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées Nationales de Géotechnique et de Géologie de l'ingénieur (JNGG 2012) "Espaces Urbains, Ruraux, Souterrains et Littoraux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France. pp.811-812</w:t>
+              <w:t xml:space="preserve">12. International Congress on the Deterioration and Conservation of Stone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00971032v1</w:t>
+                <w:t xml:space="preserve">ineris-00973687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water weathering in rocks discontinuities</w:t>
+                <w:t xml:space="preserve">Action altérante de l'eau dans les discontinuités rocheuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Dochez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvine Guedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Laouafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Franck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Congress on the Deterioration and Conservation of Stone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, New York, United States</w:t>
+              <w:t xml:space="preserve">6. Journées Nationales de Géotechnique et de Géologie de l'ingénieur (JNGG 2012) "Espaces Urbains, Ruraux, Souterrains et Littoraux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France. pp.811-812</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00973687v1</w:t>
+                <w:t xml:space="preserve">ineris-00971032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection des voies ferrées contre les chutes de blocs: une station d'essais dans les Alpes françaises</w:t>
               </w:r>
@@ -6824,178 +6824,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00559804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de la contrainte générée par le gel dans les fissures des roches.</w:t>
+                <w:t xml:space="preserve">Stress model generated by freezing-thawing process in rocks cracks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Pouya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVemes Rencontres Universitaires de Génie Civil 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, BORDEAUX, France. 8 p</w:t>
+              <w:t xml:space="preserve">ARMS 2008 - 5th Asian Rock Mechanics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, TEHERAN, France. pp 567-574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587008v1</w:t>
+                <w:t xml:space="preserve">hal-01436571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress model generated by freezing-thawing process in rocks cracks</w:t>
+                <w:t xml:space="preserve">Modèle de la contrainte générée par le gel dans les fissures des roches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Pouya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARMS 2008 - 5th Asian Rock Mechanics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, TEHERAN, France. pp 567-574</w:t>
+              <w:t xml:space="preserve">XXVemes Rencontres Universitaires de Génie Civil 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, BORDEAUX, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436571v1</w:t>
+                <w:t xml:space="preserve">hal-01587008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du réseau poreux sur l'altération par le gel des massifs calcaires fractures</w:t>
               </w:r>
@@ -7466,51 +7466,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, conception and realisation of high energetic mechanical impacts on a civil engineering structure to evaluate sensing techniques in ISTIMES project framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Merliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8338,51 +8338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Osairan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aurelie Chanut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bost" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pruvost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Verdet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-025-04646-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04404439v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oltion Korini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rajot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bennani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freitag" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106054" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321941v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/833/1/012178" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069657v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Trung Bui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-018-0612-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415778v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Limam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41062-019-0250-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450556v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-An Ho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2019.04.017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441859v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mouzannar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rojat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Coubard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-020-0824-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074383v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. V. Tran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/143/1/012001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613150v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Trung Bui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendpanga-Serge-Auguste Nana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferrier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1371646" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613128v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Leroux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Virely" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00603-017-1259-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526043v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Pouya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-016-0955-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436609v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Guedon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04404444v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Proto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bavusi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Bernini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bigagli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bost" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s101210620" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378697v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Colas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Subrin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39450-8_31" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378737v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Colas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ousset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39450-8_105" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913083v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913064v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04413142v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souza" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04411107v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04404465v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruma Souza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joffrin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784484982.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04411106v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Benoit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04411102v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benoit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reiffsteck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Macadam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351405v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gabrieli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/833/1/012104" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04411101v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Braouli B." TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joffrin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04411105v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bennani Braouli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04411104v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lushnikova" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pruvost" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khadour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446800v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474618v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Khadour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461202v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yb Braouli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Freitag" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444242v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440580v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439587v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bayeul" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Doucet Ferru" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Jansen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440241v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Deveze" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergniault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Zammout" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyras" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443889v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443343v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446052v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441322v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441181v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531056v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526178v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526103v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238201v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446428v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238211v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234222v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545379v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971158v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dochez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Laouafa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Franck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.191" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514193v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971032v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973687v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436698v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gineys" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Goyat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514186v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loock" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lenti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rocher Lacoste" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514182v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feregotto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-801-4-1243" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594756v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feregotto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595455v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559812v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Saad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594678v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559791v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Didier Mertz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545417v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876886v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587022v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545386v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559804v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587008v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436571v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434348v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360410v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545359v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619606v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608757v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coubard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deveze" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergniault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zammout" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laugier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04413187v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoulin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Merliot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rocher-Lacoste" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04413176v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Proto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bavusi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soldovieri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Istimes team" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071705v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443064v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Couderc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ynfj96s5n" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879912v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631565v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00360420v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Osairan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aurelie Chanut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bost" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pruvost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Verdet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-025-04646-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04404439v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oltion Korini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rajot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bennani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freitag" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106054" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321941v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/833/1/012178" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415778v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Trung Bui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Limam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41062-019-0250-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069657v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bost" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-018-0612-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450556v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-An Ho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2019.04.017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441859v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mouzannar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rojat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Coubard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-020-0824-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074383v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. V. Tran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/143/1/012001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613150v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Trung Bui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendpanga-Serge-Auguste Nana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferrier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1371646" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613128v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Leroux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Virely" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00603-017-1259-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526043v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Pouya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-016-0955-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436609v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Guedon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04404444v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Proto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bavusi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Bernini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bigagli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bost" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s101210620" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378697v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Colas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Subrin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39450-8_31" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378737v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Colas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ousset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39450-8_105" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913083v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913064v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04413142v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souza" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04411107v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04404465v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruma Souza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joffrin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784484982.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04411106v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Benoit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04411102v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benoit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reiffsteck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Macadam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351405v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gabrieli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/833/1/012104" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04411101v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Braouli B." TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joffrin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04411105v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bennani Braouli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04411104v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lushnikova" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pruvost" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khadour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446800v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474618v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Khadour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461202v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yb Braouli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Freitag" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444242v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440580v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440241v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Deveze" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergniault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Zammout" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439587v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bayeul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Doucet Ferru" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Jansen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443343v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443889v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446052v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441322v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441181v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531056v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526178v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238201v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526103v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446428v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238211v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234222v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545379v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971158v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dochez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Laouafa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Franck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.191" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514193v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973687v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971032v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436698v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gineys" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Goyat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514186v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loock" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lenti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rocher Lacoste" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514182v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feregotto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-801-4-1243" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594756v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feregotto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595455v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559812v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Saad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594678v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559791v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Didier Mertz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545417v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876886v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587022v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545386v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559804v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436571v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587008v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434348v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360410v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545359v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619606v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608757v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coubard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deveze" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergniault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zammout" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laugier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04413187v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoulin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Merliot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rocher-Lacoste" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04413176v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Proto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bavusi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soldovieri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Istimes team" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071705v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443064v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Couderc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ynfj96s5n" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879912v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631565v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00360420v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>