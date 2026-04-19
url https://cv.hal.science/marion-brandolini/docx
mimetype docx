--- v1 (2026-03-27)
+++ v2 (2026-04-19)
@@ -459,688 +459,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global and Partial Effect Assessment in Metabolic Syndrome Explored by Metabolomics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated analysis of whole blood oxylipin and cytokine responses after bacterial, viral, and T cell stimulation reveals new immune networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Jaillais</w:t>
+                <w:t xml:space="preserve">Etienne Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cariou</w:t>
+                <w:t xml:space="preserve">Aurélie Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Comte</w:t>
+                <w:t xml:space="preserve">Malwina Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+                <w:t xml:space="preserve">Nadja Kampschulte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Le Faouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo13030373⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (8), pp.107422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.107422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013159v1</w:t>
+                <w:t xml:space="preserve">pasteur-04186166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated analysis of whole blood oxylipin and cytokine responses after bacterial, viral, and T cell stimulation reveals new immune networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Villain</w:t>
+                <w:t xml:space="preserve">Global and Partial Effect Assessment in Metabolic Syndrome Explored by Metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Chanson</w:t>
+                <w:t xml:space="preserve">Benoit Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malwina Mainka</w:t>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadja Kampschulte</w:t>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Le Faouder</w:t>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (8), pp.107422. </w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3), pp.373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.107422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/metabo13030373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04186166v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimiométrie et Métabolomique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiplatform metabolomics for an integrative exploration of metabolic syndrome in older men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
+                <w:t xml:space="preserve">Stéphanie Monnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Servien</w:t>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Jaillais</w:t>
+                <w:t xml:space="preserve">Florence Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des falsifications, de l'expertise chimique et toxicologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2021.103440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03642211v1</w:t>
+                <w:t xml:space="preserve">hal-03283772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplatform metabolomics for an integrative exploration of metabolic syndrome in older men</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-targeted metabolomics analyses by mass spectrometry to explore metabolic stress after six training weeks in high level swimmers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Monnerie</w:t>
+                <w:t xml:space="preserve">Robin Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Castelli</w:t>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2021.103440⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (9), pp.969-978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2020.1851933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283772v1</w:t>
+                <w:t xml:space="preserve">hal-03275295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-targeted metabolomics analyses by mass spectrometry to explore metabolic stress after six training weeks in high level swimmers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chimiométrie et Métabolomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Pla</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Centeno</w:t>
+                <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales des falsifications, de l'expertise chimique et toxicologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Eco-chimie pour des produits durables. Filières durables, procédés éco-respectueux, impact santé environnement, ?, pp.80-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275295v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ProMetIS, deep phenotyping of mouse models by combined proteomics and metabolomics analysis</w:t>
               </w:r>
@@ -1165,51 +1165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rompais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Selloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mouton-Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1260,90 +1260,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ChemHouse: A research and development centre for chemometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1433,51 +1433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gaudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1528,51 +1528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics Reveals that the Type of Protein in a High-Fat Meal Modulates Postprandial Mitochondrial Overload and Incomplete Substrate Oxidation in Healthy Overweight Men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1662,51 +1662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems Metabolomics for Prediction of Metabolic Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1848,51 +1848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3, pp.15. </w:t>
@@ -1930,51 +1930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic paracetamol treatment in older persons induces dietary and metabolic modifications related to sulfur amino acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Pickering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2146,51 +2146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does chronic treatment with paracetamol have nutritional consequence in elderly subjects?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pickering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2918,295 +2918,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-month exposure to soy isoflavones did not induce the ability to produce equol in postmenopausal women</w:t>
+                <w:t xml:space="preserve">Effect of zinc supplementation on in vitro copper-induced oxidation of low-density lipoproteins in healthy French subjects aged 55-70 years : The Zenith Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Védrine</w:t>
+                <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacinthe Mathey</w:t>
+                <w:t xml:space="preserve">Nathalie Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Morand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Brandolini</w:t>
+                <w:t xml:space="preserve">Dominique Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jeanne M.-J. Davicco</w:t>
+                <w:t xml:space="preserve">Maud Andriollo-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 60 (9), pp.1039-1045. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 95 (6), pp.1134-1142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.ejcn.1602415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1079/BJN20061762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667403v1</w:t>
+                <w:t xml:space="preserve">hal-02661012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of zinc supplementation on in vitro copper-induced oxidation of low-density lipoproteins in healthy French subjects aged 55-70 years : The Zenith Study</w:t>
+                <w:t xml:space="preserve">One-month exposure to soy isoflavones did not induce the ability to produce equol in postmenopausal women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
+                <w:t xml:space="preserve">Nicolas Védrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Meunier</w:t>
+                <w:t xml:space="preserve">Jacinthe Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Bayle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+                <w:t xml:space="preserve">Christine Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Andriollo-Sanchez</w:t>
+                <w:t xml:space="preserve">Marie-Jeanne M.-J. Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 95 (6), pp.1134-1142. </w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 60 (9), pp.1039-1045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1079/BJN20061762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sj.ejcn.1602415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661012v1</w:t>
+                <w:t xml:space="preserve">hal-02667403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher calcium urinary loss induced by a calcium sulphate-rich mineral water intake than by milk in young women</w:t>
               </w:r>
@@ -3460,64 +3460,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term moderate zinc supplementation increases exchangeable zinc pool masses in late-middle-aged men: the Zenith Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3585,90 +3585,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of micronutrient dietary intake and status on intestinal zinc absorption in late middle-aged men: The ZENITH study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Andriollo-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3719,77 +3719,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc intake and status in middle-aged and older European subjects: The ZENITH study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Andriollo-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hininger-Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Toti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4243,411 +4243,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00294410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein intake of young and elderly french people living at home.</w:t>
+                <w:t xml:space="preserve">Effect of short-chain fructooligosaccharides on intestinal calcium absorption and calcium status in postmenopausal women: a stable-isotope study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Rousset</w:t>
+                <w:t xml:space="preserve">Maha Tahiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Brandolini</w:t>
+                <w:t xml:space="preserve">Jean Tressol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin J. F.</w:t>
+                <w:t xml:space="preserve">Josiane Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
+                <w:t xml:space="preserve">Francis Rj Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bonin</w:t>
+                <w:t xml:space="preserve">Corinne Bouteloup-Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 77 (2), pp.449-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/77.2.449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00114593v1</w:t>
+                <w:t xml:space="preserve">hal-03641172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of short-chain fructooligosaccharides on intestinal calcium absorption and calcium status in postmenopausal women: a stable-isotope study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two polyol, low digestible carbohydrates improve the apparent absorption of magnesium but not of calcium in healthy young men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Tressol</w:t>
+                <w:t xml:space="preserve">C. Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Arnaud</w:t>
+                <w:t xml:space="preserve">J. Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Rj Bornet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Bouteloup-Demange</w:t>
+                <w:t xml:space="preserve">M. Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 133 (1), pp.90-93</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641172v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two polyol, low digestible carbohydrates improve the apparent absorption of magnesium but not of calcium in healthy young men</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protein intake of young and elderly french people living at home.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brandolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Coudray</w:t>
+                <w:t xml:space="preserve">Martin J. F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bellanger</w:t>
+                <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vermorel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Wils</w:t>
+                <w:t xml:space="preserve">D. Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 133 (1), pp.90-93</w:t>
+              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 23, pp.56-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675417v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily protein intakes and eating patterns in young and elderly french</w:t>
               </w:r>
@@ -5259,51 +5259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Droit-Volet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 36 (6), pp.417-425</w:t>
@@ -5326,277 +5326,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related changes in plasma lycopene concentrations, but not in vitamin E, are associated with fat mass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yogurt as a vehicle for calcium and vitamin D supplementation: Effect on vitamin D status in the elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Grolier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Boirie</w:t>
+                <w:t xml:space="preserve">N. Gaumet-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Levadoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Brandolini</w:t>
+                <w:t xml:space="preserve">Mj Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Borel</w:t>
+                <w:t xml:space="preserve">P. Lebecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 84 (5), pp.711-716</w:t>
+              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694827v1</w:t>
+                <w:t xml:space="preserve">hal-00416281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yogurt as a vehicle for calcium and vitamin D supplementation: Effect on vitamin D status in the elderly</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Age-related changes in plasma lycopene concentrations, but not in vitamin E, are associated with fat mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Gaumet-Meunier</w:t>
+                <w:t xml:space="preserve">Pascal Grolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mj Davicco</w:t>
+                <w:t xml:space="preserve">E. Levadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lebecque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Brandolini</w:t>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 84 (5), pp.711-716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416281v1</w:t>
+                <w:t xml:space="preserve">hal-02694827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils nutritionnels pratiques</w:t>
               </w:r>
@@ -5824,454 +5824,454 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic indicators of short-term nutritional stress in goat milk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">R4multidata: an user and developer community of multidimensional data analysis tools with R software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Brosse</w:t>
+                <w:t xml:space="preserve">Élise Maigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Migné</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+                <w:t xml:space="preserve">Isabelle Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.754</w:t>
+              <w:t xml:space="preserve">Journées du PEPI IBIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448412v1</w:t>
+                <w:t xml:space="preserve">hal-05522979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R4multidata: an user and developer community of multidimensional data analysis tools with R software</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Élise Maigné</w:t>
+                <w:t xml:space="preserve">Contribution of multiblock methods for predicting the severity of COVID-19 from clinical, biochemical and metabolomic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Theil</w:t>
+                <w:t xml:space="preserve">Benoit B. Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Sanchez</w:t>
+                <w:t xml:space="preserve">Audrey Le Gouellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Rossard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Michel J. -M. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du PEPI IBIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloquium Chemiometricum Mediterraneum (CCM2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistiques - groupe Chimiométrie, Sep 2025, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05522979v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of multiblock methods for predicting the severity of COVID-19 from clinical, biochemical and metabolomic data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic indicators of short-term nutritional stress in goat milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Migné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloquium Chemiometricum Mediterraneum (CCM2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistiques - groupe Chimiométrie, Sep 2025, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265568v1</w:t>
+                <w:t xml:space="preserve">hal-05448412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic resilience in goats: Insights from nutritional challenge with metabolomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6320,342 +6320,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative exploration of metabolic syndrome in older men</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated analysis of whole blood oxylipin and cytokine responses after bacterial, viral, and T cell stimulation reveals new immune networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Comte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierrette Gaudreau</w:t>
+                <w:t xml:space="preserve">Malwina Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadja Kampschulte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Le Faouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYSTEMS MEDICINE AND PERSONALISED HEALTH &amp; THERAPY. The Odyssey from Hope to Practice: Patient first</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Santorini Conferences Association, May 2024, Fira-Santorini, Greece</w:t>
+              <w:t xml:space="preserve">Toward Functional Lipidomics: Structure Elucidation, Quantification, Data Integration and Clinical Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, LUcca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628662v1</w:t>
+                <w:t xml:space="preserve">hal-04604551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated analysis of whole blood oxylipin and cytokine responses after bacterial, viral, and T cell stimulation reveals new immune networks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrative exploration of metabolic syndrome in older men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadja Kampschulte</w:t>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Gaudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Le Faouder</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toward Functional Lipidomics: Structure Elucidation, Quantification, Data Integration and Clinical Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, LUcca, Italy</w:t>
+              <w:t xml:space="preserve">SYSTEMS MEDICINE AND PERSONALISED HEALTH &amp; THERAPY. The Odyssey from Hope to Practice: Patient first</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Santorini Conferences Association, May 2024, Fira-Santorini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604551v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The whole blood oxylipin response : a new tool to assess and understand the inflammatory response to various immune stimuli in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malwina Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Kampschulte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Le Faouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Annual Meeting of EpiLipidNET</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Dresde, Germany</w:t>
@@ -6697,51 +6697,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLSDA versus PCA on barycenters, applied to metabolomics in a context of discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hanafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6887,90 +6887,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global and partial effect assessment in metabolic syndrome explored by metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistiques (SFdS); Groupe Français de Chimiométrie (GFC), Jun 2022, Brest, France</w:t>
@@ -7012,90 +7012,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Input of sequential and orthogonalized partial least squares regression method in the exploration of metabolic syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France. pp.75</w:t>
@@ -7150,64 +7150,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Gaudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7275,64 +7275,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Gaudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7374,51 +7374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multilevel integrated approach for the identification of predictive markers of metabolic syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7508,51 +7508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated approach for the identification of predictive markers of type 2 diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7633,51 +7633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of an integrative multi-omic approach in the metabolic syndrome prediction: a nested case-control study. Systems Medicine, personalised health and therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7883,51 +7883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated approach including metabolomics for identifying predictive markers of health evolution toward metabolic syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8017,51 +8017,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic paracetamol treatment in older persons induces dietary and metabolic modifications related to sulfur amino acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pickering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8151,103 +8151,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'un message nutritionnel concernant les protéines sur les habitudes alimentaires des personnes âgées et sur leurs attitudes vis à vis de l'alimentation et de la santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème congrès des observatoires régionaux de la santé.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Clermont-Ferrand, France</w:t>
@@ -8276,77 +8276,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of nutritional information in changing subsequent eating patterns of French elderly people living at home.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Boirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8384,77 +8384,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of nutritional information in changing subsequent eating patterns of French elderly people living at home.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Boirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8550,77 +8550,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Maigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie XXV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Nancy, France. </w:t>
@@ -8774,77 +8774,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ChemHouse, a research and development centre for chemometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9024,103 +9024,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Molecular Profiling to Precision Medicine in Metabolic Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands. 300 p., 2019</w:t>
@@ -9143,557 +9143,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de méthodes statistiques pour l’intégration de données métabolomiques, cliniques et alimentaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systems metabolomics for prediction of metabolic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Monnerie</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhouha Grissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Marne La Vallée, France. 476 p., 2017, Livre des résumés SMMAP 2017</w:t>
+              <w:t xml:space="preserve">MetaboMeeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Birmingham, United Kingdom. 116 p., 2017, MetaboMeeting conference proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735432v1</w:t>
+                <w:t xml:space="preserve">hal-01722032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems metabolomics for prediction of metabolic syndrome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation de méthodes statistiques pour l’intégration de données métabolomiques, cliniques et alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dhouha Grissa</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MetaboMeeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Birmingham, United Kingdom. 116 p., 2017, MetaboMeeting conference proceedings</w:t>
+              <w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Marne La Vallée, France. 476 p., 2017, Livre des résumés SMMAP 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722032v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics as a new key actor in systems biology for better understanding nutrition-health relationship</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Apport de la métabolomique à l’étude de la phase postprandiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yunfei Liu</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Giacomoni</w:t>
+                <w:t xml:space="preserve">Jean-François Lesgards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Conference of the European Association of Systems Medicine (EASyM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Berlin, Germany. 223 p., 2016, First Conference of the European Association of Systems Medicine-conference programme</w:t>
+              <w:t xml:space="preserve">10èmes Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France. , 158. p, 2016, Livret des résumés 10JS RFMF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595134v1</w:t>
+                <w:t xml:space="preserve">hal-01598844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la métabolomique à l’étude de la phase postprandiale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolomics as a new key actor in systems biology for better understanding nutrition-health relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lesgards</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunfei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
+                <w:t xml:space="preserve">Franck Giacomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montpellier, France. , 158. p, 2016, Livret des résumés 10JS RFMF</w:t>
+              <w:t xml:space="preserve">1. Conference of the European Association of Systems Medicine (EASyM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Berlin, Germany. 223 p., 2016, First Conference of the European Association of Systems Medicine-conference programme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598844v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics as a new key actor in systems biology for better understanding nutrition-health relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9701,51 +9701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunfei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Giacomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Santorini Conference "Systems Medicine, personalised health and therapy"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Thira-Santorini, Greece. , 2016</w:t>
@@ -9826,51 +9826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. annual conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Dublin, United Kingdom. , 2016, 12th annual conference of the Metabolomics Society</w:t>
@@ -9899,51 +9899,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics as part of an integrated approach for the identification of predictive markers of type 2 diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10076,51 +10076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Workshop on Holistic Analytical Methods for Systems Biology Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Thessaloniki, Greece. , 2016, Metabolomics Workshop 2016</w:t>
@@ -10149,51 +10149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of metabolic signatures in the metabolic syndrome characterization: a nested case-control study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10514,51 +10514,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FF5B29B"/>
+    <w:nsid w:val="64DA42EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10745,51 +10745,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-brandolini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0131-8216" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434016v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bousquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kowalczuk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c00561" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04766734v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Tuyen Le" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gentil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robiou Du Pont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.276" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013159v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13030373" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04186166v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Villain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chanson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwina Mainka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Kampschulte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107422" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642211v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monnerie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103440" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275295v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2020.1851933" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/pasteur-03453736v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rompais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Selloum" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouton-Barbosa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-01095-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641629v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09603360211059284" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308942v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaudreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bougeard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1598-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827937v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxy049" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595569v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Grissa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00116" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421002v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2016.00030" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190472v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Pickering" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ducheix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-011-9218-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056781v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Veret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256359v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pickering" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamande B," TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducheix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662080v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Brink" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robins" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiina W&#228;h&#228;l&#228;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aedin Cassidy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661732v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bonjour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Boirie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Morel-Laporte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Braesco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508937429" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641821v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Rousset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Gu&#233;guen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Berti&#233;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507888775" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661475v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bannier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derost" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Arnaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awm113" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660044v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Berti&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20051653" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667403v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas V&#233;drine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Mathey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne M.-J. Davicco" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejcn.1602415" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661012v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet Coudray" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meunier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bayle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Andriollo-Sanchez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20061762" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682413v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20041328" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641202v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazzer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boirie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Itier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meyer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(05)80466-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675492v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rambeau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tressol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683191v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejcn.1602298" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681279v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hininger-Favier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zaccaria" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejcn.1602296" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682778v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vermorel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Coudray" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wils" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sinaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-004-0477-z" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JVRNG7S8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682356v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Malpuech Brug&#232;re" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H.G. Verboket-van de Venne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Mensik" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Arnal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294410v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Malpuech-Brug&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelmine P H G Verboeket-van de Venne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald P Mensink" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Arnal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114593v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rousset" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brandolini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. F." TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641172v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Tahiri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tressol" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Arnaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rj Bornet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouteloup-Demange" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/77.2.449" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675417v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudray" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellanger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermorel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676721v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau-Mirand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Martin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640992v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mulligan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Moreau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Livingstone" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beaufr&#232;re" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000048923" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676102v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vernet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642205v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lhoutellier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641937v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672189v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Droit-Volet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694827v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grolier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Levadoux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416281v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gaumet-Meunier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Davicco" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebecque" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641928v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Picherit" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Remesy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641913v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Venant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martins-Conde" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beaufrere" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ritz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448412v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brosse" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522979v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265568v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Jaillais" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le Gouellec" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J. -M. Roger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448403v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628662v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Gaudreau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604551v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604527v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485970v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151913v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillais" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693868v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774517v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790379v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154660v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bougeard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612481v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13167-017-0108-4" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739170v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfei Liu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;&#233;ra" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742272v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740434v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herquelot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738707v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000440895" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746795v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pickering" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2013.10.003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115388v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhoutellier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grandjean" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115052v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115390v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522215v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maigne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035118v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oneeb Nasir" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910363v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Latrille" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494585v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fossaert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293580v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735432v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Morais" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722032v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595134v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598844v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lesgards" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740744v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581617v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594609v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581591v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740234v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fernandes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019299v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=j&#233;r&#233;my ratel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Troin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kondjoyan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-brandolini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0131-8216" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434016v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bousquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kowalczuk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c00561" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04766734v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Tuyen Le" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gentil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robiou Du Pont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.276" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04186166v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Villain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chanson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwina Mainka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Kampschulte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107422" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013159v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13030373" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283772v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monnerie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103440" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pla" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2020.1851933" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642211v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/pasteur-03453736v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rompais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Selloum" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouton-Barbosa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-01095-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641629v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09603360211059284" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308942v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaudreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bougeard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1598-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827937v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxy049" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595569v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Grissa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00116" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421002v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2016.00030" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190472v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Pickering" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ducheix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-011-9218-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056781v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Veret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256359v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pickering" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamande B," TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducheix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662080v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Brink" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robins" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiina W&#228;h&#228;l&#228;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aedin Cassidy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661732v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bonjour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Boirie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Morel-Laporte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Braesco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508937429" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641821v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Rousset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Gu&#233;guen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Berti&#233;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507888775" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661475v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bannier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derost" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Arnaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awm113" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660044v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Berti&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20051653" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661012v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet Coudray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meunier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bayle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Andriollo-Sanchez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20061762" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667403v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas V&#233;drine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Mathey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne M.-J. Davicco" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejcn.1602415" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682413v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20041328" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641202v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazzer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boirie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Itier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meyer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(05)80466-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675492v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rambeau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tressol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683191v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejcn.1602298" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681279v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hininger-Favier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zaccaria" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejcn.1602296" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682778v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vermorel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Coudray" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wils" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sinaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-004-0477-z" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JVRNG7S8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682356v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Malpuech Brug&#232;re" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H.G. Verboket-van de Venne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Mensik" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Arnal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294410v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Malpuech-Brug&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelmine P H G Verboeket-van de Venne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald P Mensink" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Arnal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641172v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Tahiri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tressol" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Arnaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rj Bornet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouteloup-Demange" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/77.2.449" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675417v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudray" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellanger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermorel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114593v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rousset" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brandolini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. F." TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676721v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau-Mirand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Martin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640992v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mulligan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Moreau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Livingstone" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beaufr&#232;re" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000048923" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676102v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vernet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642205v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lhoutellier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641937v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672189v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Droit-Volet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416281v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gaumet-Meunier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Davicco" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebecque" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694827v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grolier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Levadoux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641928v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Picherit" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Remesy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641913v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Venant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martins-Conde" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beaufrere" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ritz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522979v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265568v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Jaillais" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le Gouellec" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J. -M. Roger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448412v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brosse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448403v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604551v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628662v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Gaudreau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604527v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485970v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151913v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillais" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693868v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774517v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790379v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154660v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bougeard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612481v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13167-017-0108-4" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739170v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfei Liu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;&#233;ra" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742272v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740434v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herquelot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738707v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000440895" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746795v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pickering" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2013.10.003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115388v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhoutellier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grandjean" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115052v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115390v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522215v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maigne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035118v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oneeb Nasir" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910363v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Latrille" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494585v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fossaert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293580v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722032v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735432v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Morais" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598844v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lesgards" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595134v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740744v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581617v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594609v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581591v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740234v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fernandes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019299v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=j&#233;r&#233;my ratel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Troin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kondjoyan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>