--- v2 (2026-04-19)
+++ v3 (2026-05-13)
@@ -157,4834 +157,4834 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic Signature in Men with Central Serous Chorioretinopathy Using UHPLC-MS</w:t>
+                <w:t xml:space="preserve">Metabolic resilience and functional longevity: Insights from nutritional challenge and milk metabolomic analysis in dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+                <w:t xml:space="preserve">Clément Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Zola</w:t>
+                <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Bousquet</w:t>
+                <w:t xml:space="preserve">S. Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Picard</w:t>
+                <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Kowalczuk</w:t>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 24 (6), pp.2600-2613. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.4c00561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2025-28010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05434016v1</w:t>
+                <w:t xml:space="preserve">hal-05598052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global metabolome changes induced by environmentally relevant conditions in a marine-sourced Penicillium restrictum</w:t>
+                <w:t xml:space="preserve">Metabolomic Signature in Men with Central Serous Chorioretinopathy Using UHPLC-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van-Tuyen Le</w:t>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bertrand</w:t>
+                <w:t xml:space="preserve">Marta Zola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+                <w:t xml:space="preserve">Elodie Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Gentil</w:t>
+                <w:t xml:space="preserve">Emilie Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Robiou Du Pont</w:t>
+                <w:t xml:space="preserve">Laura Kowalczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26, pp.1 - 18. </w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (6), pp.2600-2613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crchim.276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.4c00561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766734v1</w:t>
+                <w:t xml:space="preserve">hal-05434016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated analysis of whole blood oxylipin and cytokine responses after bacterial, viral, and T cell stimulation reveals new immune networks</w:t>
+                <w:t xml:space="preserve">Global metabolome changes induced by environmentally relevant conditions in a marine-sourced Penicillium restrictum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Villain</w:t>
+                <w:t xml:space="preserve">Van-Tuyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Chanson</w:t>
+                <w:t xml:space="preserve">Samuel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malwina Mainka</w:t>
+                <w:t xml:space="preserve">Emmanuel Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadja Kampschulte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Le Faouder</w:t>
+                <w:t xml:space="preserve">Thibaut Robiou Du Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.107422⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.1 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crchim.276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04186166v1</w:t>
+                <w:t xml:space="preserve">hal-04766734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global and Partial Effect Assessment in Metabolic Syndrome Explored by Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+                <w:t xml:space="preserve">Integrated analysis of whole blood oxylipin and cytokine responses after bacterial, viral, and T cell stimulation reveals new immune networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Jaillais</w:t>
+                <w:t xml:space="preserve">Aurélie Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cariou</w:t>
+                <w:t xml:space="preserve">Malwina Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Comte</w:t>
+                <w:t xml:space="preserve">Nadja Kampschulte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+                <w:t xml:space="preserve">Pauline Le Faouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (3), pp.373. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (8), pp.107422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/metabo13030373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.107422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013159v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04186166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplatform metabolomics for an integrative exploration of metabolic syndrome in older men</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Global and Partial Effect Assessment in Metabolic Syndrome Explored by Metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florence Castelli</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2021.103440⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3), pp.373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo13030373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283772v1</w:t>
+                <w:t xml:space="preserve">hal-04013159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-targeted metabolomics analyses by mass spectrometry to explore metabolic stress after six training weeks in high level swimmers.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ProMetIS, deep phenotyping of mouse models by combined proteomics and metabolomics analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Centeno</w:t>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rompais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Selloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mouton-Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2020.1851933⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-021-01095-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275295v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03453736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimiométrie et Métabolomique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiplatform metabolomics for an integrative exploration of metabolic syndrome in older men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Monnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Benoit Jaillais</w:t>
+                <w:t xml:space="preserve">Florence Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des falsifications, de l'expertise chimique et toxicologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2021.103440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03642211v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ProMetIS, deep phenotyping of mouse models by combined proteomics and metabolomics analysis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-targeted metabolomics analyses by mass spectrometry to explore metabolic stress after six training weeks in high level swimmers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Mouton-Barbosa</w:t>
+                <w:t xml:space="preserve">Robin Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-021-01095-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (9), pp.969-978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2020.1851933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03453736v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChemHouse: A research and development centre for chemometrics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Chimiométrie et Métabolomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jaillais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIR news</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales des falsifications, de l'expertise chimique et toxicologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Eco-chimie pour des produits durables. Filières durables, procédés éco-respectueux, impact santé environnement, ?, pp.80-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641629v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-block PLS discriminant analysis for the joint analysis of metabolomic and epidemiological data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">ChemHouse: A research and development centre for chemometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bougeard</w:t>
+                <w:t xml:space="preserve">Gilles Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-019-1598-y⟩</w:t>
+              <w:t xml:space="preserve">NIR news</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (7-8), pp.36-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09603360211059284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308942v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics Reveals that the Type of Protein in a High-Fat Meal Modulates Postprandial Mitochondrial Overload and Incomplete Substrate Oxidation in Healthy Overweight Men</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Multi-block PLS discriminant analysis for the joint analysis of metabolomic and epidemiological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Joly</w:t>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Martin</w:t>
+                <w:t xml:space="preserve">P. Gaudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jn/nxy049⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-019-1598-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827937v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems Metabolomics for Prediction of Metabolic Syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Metabolomics Reveals that the Type of Protein in a High-Fat Meal Modulates Postprandial Mitochondrial Overload and Incomplete Substrate Oxidation in Healthy Overweight Men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.7b00116⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 148 (6), pp.876-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jn/nxy049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595569v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature Selection Methods for Early Predictive Biomarker Discovery Using Untargeted Metabolomic Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Systems Metabolomics for Prediction of Metabolic Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhouha Grissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Blandine Comte</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (6), pp.2262-2272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.7b00116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmolb.2016.00030⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01421002v1</w:t>
+                <w:t xml:space="preserve">hal-01595569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic paracetamol treatment in older persons induces dietary and metabolic modifications related to sulfur amino acids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lyan</w:t>
+                <w:t xml:space="preserve">Feature Selection Methods for Early Predictive Biomarker Discovery Using Untargeted Metabolomic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhouha Grissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Ducheix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+                <w:t xml:space="preserve">Marion Brandolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11357-011-9218-4⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmolb.2016.00030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190472v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diététicien en recherche clinique interventionnelle en nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Veret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information diététique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4, pp.18-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does chronic treatment with paracetamol have nutritional consequence in elderly subjects?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Therapeutic paracetamol treatment in older persons induces dietary and metabolic modifications related to sulfur amino acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamande B,</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Gisèle Pickering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ducheix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Ducheix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (1), pp.181-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11357-011-9218-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256359v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term consumption of isoflavone-enriched foods does not affect bone mineral density, bone metabolism, or hormonal status in early postmenopausal women : A randomized, double-blind, placebo controlled study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Coxam</w:t>
+                <w:t xml:space="preserve">Does chronic treatment with paracetamol have nutritional consequence in elderly subjects?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Robins</w:t>
+                <w:t xml:space="preserve">G Pickering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristiina Wähälä</w:t>
+                <w:t xml:space="preserve">Lamande B,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aedin Cassidy</w:t>
+                <w:t xml:space="preserve">G. Ducheix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 87 (3), pp.761-770</w:t>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23, pp.61-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662080v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of bone turnover by milk intake in postmenopausal women</w:t>
+                <w:t xml:space="preserve">Long-term consumption of isoflavone-enriched foods does not affect bone mineral density, bone metabolism, or hormonal status in early postmenopausal women : A randomized, double-blind, placebo controlled study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Bonjour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+                <w:t xml:space="preserve">Elizabeth Brink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Y. Boirie</w:t>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Morel-Laporte</w:t>
+                <w:t xml:space="preserve">Simon Robins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Braesco</w:t>
+                <w:t xml:space="preserve">Kristiina Wähälä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aedin Cassidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 87 (3), pp.761-770</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661732v1</w:t>
+                <w:t xml:space="preserve">hal-02662080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher calcium urinary loss induced by a calcium sulphate-rich mineral water intake than by milk in young women . Reply by Brandolini et al.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibition of bone turnover by milk intake in postmenopausal women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulette Rousset</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Boirie</w:t>
+                <w:t xml:space="preserve">Yves Y. Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon Guéguen</w:t>
+                <w:t xml:space="preserve">Françoise Morel-Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Bertiére</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Braesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 99 (1), pp.210-210. </w:t>
+              <w:t xml:space="preserve">, 2008, 100 (4), pp.866-874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114507888775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0007114508937429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641821v1</w:t>
+                <w:t xml:space="preserve">hal-02661732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of body weight gain in patients with Parkinson's disease after subthalamic stimulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Higher calcium urinary loss induced by a calcium sulphate-rich mineral water intake than by milk in young women . Reply by Brandolini et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Montaurier</w:t>
+                <w:t xml:space="preserve">Paulette Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Morio</w:t>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bannier</w:t>
+                <w:t xml:space="preserve">Léon Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Derost</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Claude Bertiére</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awm113⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 99 (1), pp.210-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114507888775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661475v1</w:t>
+                <w:t xml:space="preserve">hal-03641821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition discussion forum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paulette Rousset</w:t>
+                <w:t xml:space="preserve">Mechanisms of body weight gain in patients with Parkinson's disease after subthalamic stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Bertière</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Béatrice Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Derost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1079/BJN20051653⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 130 (7), pp.1808-1818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awm113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660044v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of zinc supplementation on in vitro copper-induced oxidation of low-density lipoproteins in healthy French subjects aged 55-70 years : The Zenith Study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+                <w:t xml:space="preserve">Nutrition discussion forum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Andriollo-Sanchez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Claude Bertière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 95 (6), pp.1134-1142. </w:t>
+              <w:t xml:space="preserve">, 2006, 95 (3), pp.654-656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1079/BJN20061762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1079/BJN20051653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661012v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-month exposure to soy isoflavones did not induce the ability to produce equol in postmenopausal women</w:t>
+                <w:t xml:space="preserve">Effect of zinc supplementation on in vitro copper-induced oxidation of low-density lipoproteins in healthy French subjects aged 55-70 years : The Zenith Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Védrine</w:t>
+                <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacinthe Mathey</w:t>
+                <w:t xml:space="preserve">Nathalie Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Morand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Brandolini</w:t>
+                <w:t xml:space="preserve">Dominique Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jeanne M.-J. Davicco</w:t>
+                <w:t xml:space="preserve">Maud Andriollo-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 60 (9), pp.1039-1045. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 95 (6), pp.1134-1142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.ejcn.1602415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1079/BJN20061762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667403v1</w:t>
+                <w:t xml:space="preserve">hal-02661012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher calcium urinary loss induced by a calcium sulphate-rich mineral water intake than by milk in young women</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Bertière</w:t>
+                <w:t xml:space="preserve">One-month exposure to soy isoflavones did not induce the ability to produce equol in postmenopausal women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Védrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne M.-J. Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1079/BJN20041328⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 60 (9), pp.1039-1045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.ejcn.1602415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682413v1</w:t>
+                <w:t xml:space="preserve">hal-02667403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des apports alimentaires d’adolescents obèses et post-obèses : comparaison de la méthode iconographique SU.VI.MAX à la méthode de pesée des aliments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Meyer</w:t>
+                <w:t xml:space="preserve">Zinc intake and status in middle-aged and older European subjects: The ZENITH study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Andriollo-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hininger-Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Toti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Zaccaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0007-9960(05)80466-3⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 59 (suppl. 2), pp.S37-S41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.ejcn.1602296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641202v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term moderate zinc supplementation increases exchangeable zinc pool masses in late-middle-aged men: the Zenith Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Impact of micronutrient dietary intake and status on intestinal zinc absorption in late middle-aged men: The ZENITH study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Andriollo-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Tressol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 59 (suppl. 2), pp.S48-S52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.ejcn.1602298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675492v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of micronutrient dietary intake and status on intestinal zinc absorption in late middle-aged men: The ZENITH study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rambeau</w:t>
+                <w:t xml:space="preserve">Higher calcium urinary loss induced by a calcium sulphate-rich mineral water intake than by milk in young women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Andriollo-Sanchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+                <w:t xml:space="preserve">Marie-Claude Bertière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.ejcn.1602298⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 93, pp.225-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/BJN20041328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683191v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc intake and status in middle-aged and older European subjects: The ZENITH study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marco Zaccaria</w:t>
+                <w:t xml:space="preserve">Évaluation des apports alimentaires d’adolescents obèses et post-obèses : comparaison de la méthode iconographique SU.VI.MAX à la méthode de pesée des aliments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lazzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Itier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.ejcn.1602296⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 40 (1), pp.45-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0007-9960(05)80466-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681279v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy value of a low-digestible carbohydrate, NUTRIOSE® FB, and its impact on magnesium, calcium and zinc apparent absorption and retention in healthy young men</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Long-term moderate zinc supplementation increases exchangeable zinc pool masses in late-middle-aged men: the Zenith Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tressol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 82 (1), pp.103-110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02682778v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of two conjugated linoleic acid isomers on body fat mass in overweight humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Malpuech Brugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Malpuech Brugère</w:t>
+                <w:t xml:space="preserve">P.H.G. Verboket-van de Venne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.H.G. Verboket-van de Venne</w:t>
+                <w:t xml:space="preserve">R.P. Mensik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.P. Mensik</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M.A. Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obesity Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 12, pp.591-598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Two Conjugated Linoleic Acid Isomers on Body Fat Mass in Overweight Humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Malpuech-Brugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Malpuech-Brugère</w:t>
+                <w:t xml:space="preserve">Wilhelmine P H G Verboeket-van de Venne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilhelmine P H G Verboeket-van de Venne</w:t>
+                <w:t xml:space="preserve">Ronald P Mensink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronald P Mensink</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obesity Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00294410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of short-chain fructooligosaccharides on intestinal calcium absorption and calcium status in postmenopausal women: a stable-isotope study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy value of a low-digestible carbohydrate, NUTRIOSE® FB, and its impact on magnesium, calcium and zinc apparent absorption and retention in healthy young men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Tahiri</w:t>
+                <w:t xml:space="preserve">Charles C. Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Tressol</w:t>
+                <w:t xml:space="preserve">D. Wils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Arnaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Bouteloup-Demange</w:t>
+                <w:t xml:space="preserve">S. Sinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Tressol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ajcn/77.2.449⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 43 (6), pp.344-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-004-0477-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641172v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two polyol, low digestible carbohydrates improve the apparent absorption of magnesium but not of calcium in healthy young men</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of short-chain fructooligosaccharides on intestinal calcium absorption and calcium status in postmenopausal women: a stable-isotope study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Tahiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Coudray</w:t>
+                <w:t xml:space="preserve">Jean Tressol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bellanger</w:t>
+                <w:t xml:space="preserve">Josiane Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vermorel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Wils</w:t>
+                <w:t xml:space="preserve">Francis Rj Bornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bouteloup-Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 77 (2), pp.449-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/77.2.449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675417v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein intake of young and elderly french people living at home.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two polyol, low digestible carbohydrates improve the apparent absorption of magnesium but not of calcium in healthy young men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin J. F.</w:t>
+                <w:t xml:space="preserve">C. Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
+                <w:t xml:space="preserve">J. Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bonin</w:t>
+                <w:t xml:space="preserve">M. Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 23, pp.56-60</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 133 (1), pp.90-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00114593v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily protein intakes and eating patterns in young and elderly french</w:t>
+                <w:t xml:space="preserve">Protein intake of young and elderly french people living at home.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rousset</w:t>
+                <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Patureau-Mirand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Brandolini</w:t>
+                <w:t xml:space="preserve">M. Brandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Martin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin J. F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 90 (6), pp.1107-1175</w:t>
+              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 23, pp.56-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676721v1</w:t>
+                <w:t xml:space="preserve">hal-00114593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations of Sensory Perceptions in Healthy Elderly Subjects during Fasting and Refeeding. A pilot study.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Daily protein intakes and eating patterns in young and elderly french</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Patureau-Mirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gerontology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 90 (6), pp.1107-1175</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640992v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Net energy value of two low-digestible carbohydrates, Lycasin®HBC and the hydrogenated polysaccharide fraction of Lycasin®HBC in healthy human subjects and their impact on nutrient digestive utilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 87 (2), pp.131-139</w:t>
@@ -5026,64 +5026,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des représentations différentes vis-à-vis de l'alimentation, de la viande et de la santé chez les personnes jeunes et âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5132,5157 +5132,5386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils nutritionnels pratiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Alterations of Sensory Perceptions in Healthy Elderly Subjects during Fasting and Refeeding. A pilot study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mulligan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Livingstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Beaufrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAFAS pratique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 48 (1), pp.39-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000048923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641937v1</w:t>
+                <w:t xml:space="preserve">hal-03640992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La part de la viande dans les apports protéiques de sujets âgés vivant à domicile</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Conseils nutritionnels pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 36 (6), pp.417-425</w:t>
+              <w:t xml:space="preserve">NAFAS pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 6, pp.67-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672189v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yogurt as a vehicle for calcium and vitamin D supplementation: Effect on vitamin D status in the elderly</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Brandolini</w:t>
+                <w:t xml:space="preserve">La part de la viande dans les apports protéiques de sujets âgés vivant à domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Droit-Volet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 36 (6), pp.417-425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416281v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-related changes in plasma lycopene concentrations, but not in vitamin E, are associated with fat mass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Grolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Levadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 84 (5), pp.711-716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils nutritionnels pratiques</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yogurt as a vehicle for calcium and vitamin D supplementation: Effect on vitamin D status in the elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gaumet-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mj Davicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lebecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brandolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAFAS pratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 2, pp.35-44</w:t>
+              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641928v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils pour l’alimentation des personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Venant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martins-Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Beaufrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 35 (1), pp.55-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conseils nutritionnels pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Picherit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Remesy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NAFAS pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2, pp.35-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R4multidata: an user and developer community of multidimensional data analysis tools with R software</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Rossard</w:t>
+                <w:t xml:space="preserve">Metabolic resilience in goats: Insights from nutritional challenge with metabolomic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Migné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du PEPI IBIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.753</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05522979v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of multiblock methods for predicting the severity of COVID-19 from clinical, biochemical and metabolomic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Le Gouellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel J. -M. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloquium Chemiometricum Mediterraneum (CCM2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistiques - groupe Chimiométrie, Sep 2025, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic indicators of short-term nutritional stress in goat milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic resilience in goats: Insights from nutritional challenge with metabolomic analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Brosse</w:t>
+                <w:t xml:space="preserve">R4multidata: an user and developer community of multidimensional data analysis tools with R software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Pires</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+                <w:t xml:space="preserve">Élise Maigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.753</w:t>
+              <w:t xml:space="preserve">Journées du PEPI IBIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448403v1</w:t>
+                <w:t xml:space="preserve">hal-05522979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated analysis of whole blood oxylipin and cytokine responses after bacterial, viral, and T cell stimulation reveals new immune networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malwina Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Kampschulte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Le Faouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toward Functional Lipidomics: Structure Elucidation, Quantification, Data Integration and Clinical Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, LUcca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative exploration of metabolic syndrome in older men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Gaudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYSTEMS MEDICINE AND PERSONALISED HEALTH &amp; THERAPY. The Odyssey from Hope to Practice: Patient first</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Santorini Conferences Association, May 2024, Fira-Santorini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The whole blood oxylipin response : a new tool to assess and understand the inflammatory response to various immune stimuli in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malwina Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Kampschulte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Le Faouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Annual Meeting of EpiLipidNET</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLSDA versus PCA on barycenters, applied to metabolomics in a context of discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hanafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chimiométrie XXIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistiques - Groupe Chimiométrie, Feb 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Chimiométrie 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFDS, Feb 2024, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485970v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plsda versus pca on barycenters applied to metabolomics in a context of discrimination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">PLSDA versus PCA on barycenters, applied to metabolomics in a context of discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hanafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Colloquium Chemiometricum Mediterraneum (CCM XI 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Padoue / Padova, Italy</w:t>
+              <w:t xml:space="preserve">Chimiométrie XXIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistiques - Groupe Chimiométrie, Feb 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151913v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global and partial effect assessment in metabolic syndrome explored by metabolomics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Plsda versus pca on barycenters applied to metabolomics in a context of discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chimiométrie 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistiques (SFdS); Groupe Français de Chimiométrie (GFC), Jun 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">11th Colloquium Chemiometricum Mediterraneum (CCM XI 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Padoue / Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693868v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input of sequential and orthogonalized partial least squares regression method in the exploration of metabolic syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Global and partial effect assessment in metabolic syndrome explored by metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France. pp.75</w:t>
+              <w:t xml:space="preserve">Chimiométrie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistiques (SFdS); Groupe Français de Chimiométrie (GFC), Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774517v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new tool for multi-block PLS discriminant analysis: application to metabolomic data in systems epidemiology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Input of sequential and orthogonalized partial least squares regression method in the exploration of metabolic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Chimiométrie 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">Analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France. pp.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790379v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new tool for multi-block PLS discriminant analysis of metabolomic data: application to systems epidemiology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A new tool for multi-block PLS discriminant analysis: application to metabolomic data in systems epidemiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Gaudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Bougeard</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Conférence Chimiométrie 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154660v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multilevel integrated approach for the identification of predictive markers of metabolic syndrome</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">A new tool for multi-block PLS discriminant analysis of metabolomic data: application to systems epidemiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Gaudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Multiscale Systems Medicine (OpenMultiMed), E-COST CA15120</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13167-017-0108-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01612481v1</w:t>
+                <w:t xml:space="preserve">hal-02154660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach for the identification of predictive markers of type 2 diabetes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">A multilevel integrated approach for the identification of predictive markers of metabolic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Pééra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. annual conference of the Metabolomics Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Open Multiscale Systems Medicine (OpenMultiMed), E-COST CA15120</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Valletta, Malta. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13167-017-0108-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739170v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of an integrative multi-omic approach in the metabolic syndrome prediction: a nested case-control study. Systems Medicine, personalised health and therapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">An integrated approach for the identification of predictive markers of type 2 diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marion Brandolini</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhouha Grissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunfei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pééra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Santorini Conference "Systems Medicine, personalised health and therapy"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Thira-Santorini, Greece</w:t>
+              <w:t xml:space="preserve">12. annual conference of the Metabolomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Metabolomics Society., Jun 2016, Dublin, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742272v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated and predictive approach for identifying markers of health status evolution toward metabolic syndrome: the role of nutrition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Contribution of an integrative multi-omic approach in the metabolic syndrome prediction: a nested case-control study. Systems Medicine, personalised health and therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E. Herquelot</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., Jun 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">8. Santorini Conference "Systems Medicine, personalised health and therapy"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Thira-Santorini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740434v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated approach including metabolomics for identifying predictive markers of health evolution toward metabolic syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. European Nutrition Conference FENS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Federation of European Nutrition Societies (FENS)., Oct 2015, Berlin, Germany. 601 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000440895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic paracetamol treatment in older persons induces dietary and metabolic modifications related to sulfur amino acids</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Integrated and predictive approach for identifying markers of health status evolution toward metabolic syndrome: the role of nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Herquelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International symposium amino acid/protein metabolism in health and disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., Jun 2015, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.numecd.2013.10.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02746795v1</w:t>
+                <w:t xml:space="preserve">hal-02740434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'un message nutritionnel concernant les protéines sur les habitudes alimentaires des personnes âgées et sur leurs attitudes vis à vis de l'alimentation et de la santé.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
+                <w:t xml:space="preserve">Therapeutic paracetamol treatment in older persons induces dietary and metabolic modifications related to sulfur amino acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Grandjean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Brandolini</w:t>
+                <w:t xml:space="preserve">G. Pickering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducheix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème congrès des observatoires régionaux de la santé.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8. International symposium amino acid/protein metabolism in health and disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Clinical Nutrition and Metabolism. CHE., Apr 2011, Genova, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.numecd.2013.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00115388v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of nutritional information in changing subsequent eating patterns of French elderly people living at home.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Boirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Multidisciplinary Conference on food Choice.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Philadelphie, United States</w:t>
+              <w:t xml:space="preserve">International Academy Nutrition &amp; Ageing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Albuquerque, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00115052v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of nutritional information in changing subsequent eating patterns of French elderly people living at home.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Impact d'un message nutritionnel concernant les protéines sur les habitudes alimentaires des personnes âgées et sur leurs attitudes vis à vis de l'alimentation et de la santé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Academy Nutrition &amp; Ageing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Albuquerque, United States</w:t>
+              <w:t xml:space="preserve">10ème congrès des observatoires régionaux de la santé.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00115390v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of nutritional information in changing subsequent eating patterns of French elderly people living at home.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brandolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Multidisciplinary Conference on food Choice.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Philadelphie, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The R4multidata project: Comparison of R tools for multidimensional data analysis. Example with RGCCA and mixOmics for supervised methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Maigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie XXV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Nancy, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ProMetIS 2.0: proteomics and metabolomics data analysis and integration, applied to the characterization of the Lat and Mx2 knock-out phenotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oneeb Nasir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dechaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique, et Mathématiques (JOBIM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ChemHouse, a research and development centre for chemometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiblock PLS-DA on fecal and plasma visible-near-infrared spectra for discriminating young bulls according to their efficiency. Preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fossaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Chimiométrie 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Liège, Belgium. , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Molecular Profiling to Precision Medicine in Metabolic Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands. 300 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems metabolomics for prediction of metabolic syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhouha Grissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MetaboMeeting 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Birmingham, United Kingdom. 116 p., 2017, MetaboMeeting conference proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de méthodes statistiques pour l’intégration de données métabolomiques, cliniques et alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Marne La Vallée, France. 476 p., 2017, Livre des résumés SMMAP 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la métabolomique à l’étude de la phase postprandiale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Feature selection methods for early predictive biomarker discovery using untargeted metabolomic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhouha Grissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montpellier, France. , 158. p, 2016, Livret des résumés 10JS RFMF</w:t>
+              <w:t xml:space="preserve">4. Workshop on Holistic Analytical Methods for Systems Biology Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Thessaloniki, Greece. , 2016, Metabolomics Workshop 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598844v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics as a new key actor in systems biology for better understanding nutrition-health relationship</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Apport de la métabolomique à l’étude de la phase postprandiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Franck Giacomoni</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lesgards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Conference of the European Association of Systems Medicine (EASyM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Berlin, Germany. 223 p., 2016, First Conference of the European Association of Systems Medicine-conference programme</w:t>
+              <w:t xml:space="preserve">10èmes Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France. , 158. p, 2016, Livret des résumés 10JS RFMF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595134v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics as a new key actor in systems biology for better understanding nutrition-health relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunfei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Giacomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Santorini Conference "Systems Medicine, personalised health and therapy"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Thira-Santorini, Greece. , 2016</w:t>
+              <w:t xml:space="preserve">1. Conference of the European Association of Systems Medicine (EASyM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Berlin, Germany. 223 p., 2016, First Conference of the European Association of Systems Medicine-conference programme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740744v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature selection methods for early predictive biomarker discovery using untargeted metabolomic data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Metabolomics as a new key actor in systems biology for better understanding nutrition-health relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Blandine Comte</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunfei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Giacomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. annual conference of the Metabolomics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Dublin, United Kingdom. , 2016, 12th annual conference of the Metabolomics Society</w:t>
+              <w:t xml:space="preserve">8. Santorini Conference "Systems Medicine, personalised health and therapy"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Thira-Santorini, Greece. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581617v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics as part of an integrated approach for the identification of predictive markers of type 2 diabetes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Feature selection methods for early predictive biomarker discovery using untargeted metabolomic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhouha Grissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Workshop on Holistic Analytical Methods for Systems Biology Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Thessaloniki, Greece. , 2016, Metabolomics Workshop 2016</w:t>
+              <w:t xml:space="preserve">12. annual conference of the Metabolomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Dublin, United Kingdom. , 2016, 12th annual conference of the Metabolomics Society</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594609v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature selection methods for early predictive biomarker discovery using untargeted metabolomic data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Metabolomics as part of an integrated approach for the identification of predictive markers of type 2 diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhouha Grissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunfei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Workshop on Holistic Analytical Methods for Systems Biology Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Thessaloniki, Greece. , 2016, Metabolomics Workshop 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581591v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of metabolic signatures in the metabolic syndrome characterization: a nested case-control study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabomeeting 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Cambridge, United Kingdom. 2015, Metabomeeting 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10292,161 +10521,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Necrotizing Enterocolitis in the newborn: a metabolic disturbance revealed by fecal volatolomics useful for diagnosis eight days before first symptoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jérémy ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Troin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId299"/>
+      <w:footerReference w:type="default" r:id="rId303"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10514,51 +10743,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64DA42EE"/>
+    <w:nsid w:val="5D4081E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10745,51 +10974,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-brandolini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0131-8216" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434016v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bousquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kowalczuk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c00561" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04766734v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Tuyen Le" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gentil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robiou Du Pont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.276" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04186166v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Villain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chanson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwina Mainka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Kampschulte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107422" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013159v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13030373" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283772v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monnerie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103440" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pla" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2020.1851933" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642211v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/pasteur-03453736v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rompais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Selloum" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouton-Barbosa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-01095-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641629v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09603360211059284" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308942v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaudreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bougeard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1598-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827937v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxy049" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595569v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Grissa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00116" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421002v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2016.00030" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190472v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Pickering" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ducheix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-011-9218-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056781v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Veret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256359v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pickering" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamande B," TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducheix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662080v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Brink" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robins" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiina W&#228;h&#228;l&#228;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aedin Cassidy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661732v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bonjour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Boirie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Morel-Laporte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Braesco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508937429" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641821v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Rousset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Gu&#233;guen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Berti&#233;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507888775" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661475v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bannier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derost" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Arnaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awm113" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660044v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Berti&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20051653" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661012v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet Coudray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meunier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bayle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Andriollo-Sanchez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20061762" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667403v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas V&#233;drine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Mathey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne M.-J. Davicco" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejcn.1602415" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682413v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20041328" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641202v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazzer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boirie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Itier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meyer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(05)80466-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675492v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rambeau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tressol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683191v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejcn.1602298" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681279v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hininger-Favier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zaccaria" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejcn.1602296" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682778v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vermorel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Coudray" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wils" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sinaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-004-0477-z" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JVRNG7S8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682356v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Malpuech Brug&#232;re" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H.G. Verboket-van de Venne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Mensik" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Arnal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294410v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Malpuech-Brug&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelmine P H G Verboeket-van de Venne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald P Mensink" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Arnal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641172v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Tahiri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tressol" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Arnaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rj Bornet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouteloup-Demange" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/77.2.449" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675417v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudray" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellanger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermorel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114593v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rousset" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brandolini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. F." TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676721v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau-Mirand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Martin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640992v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mulligan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Moreau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Livingstone" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beaufr&#232;re" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000048923" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676102v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vernet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642205v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lhoutellier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641937v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672189v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Droit-Volet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416281v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gaumet-Meunier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Davicco" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebecque" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694827v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grolier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Levadoux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641928v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Picherit" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Remesy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641913v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Venant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martins-Conde" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beaufrere" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ritz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522979v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265568v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Jaillais" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le Gouellec" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J. -M. Roger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448412v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brosse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448403v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604551v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628662v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Gaudreau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604527v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485970v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151913v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillais" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693868v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774517v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790379v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154660v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bougeard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612481v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13167-017-0108-4" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739170v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfei Liu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;&#233;ra" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742272v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740434v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herquelot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738707v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000440895" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746795v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pickering" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2013.10.003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115388v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhoutellier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grandjean" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115052v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115390v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522215v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maigne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035118v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oneeb Nasir" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910363v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Latrille" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494585v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fossaert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293580v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722032v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735432v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Morais" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598844v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lesgards" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595134v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740744v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581617v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594609v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581591v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740234v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fernandes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019299v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=j&#233;r&#233;my ratel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Troin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kondjoyan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-brandolini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0131-8216" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598052v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brosse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Emery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-28010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434016v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bousquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kowalczuk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c00561" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04766734v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Tuyen Le" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gentil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robiou Du Pont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.276" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04186166v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Villain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chanson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwina Mainka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Kampschulte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107422" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013159v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13030373" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/pasteur-03453736v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rompais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Selloum" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouton-Barbosa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-01095-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283772v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monnerie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103440" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275295v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pla" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2020.1851933" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642211v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641629v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09603360211059284" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308942v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaudreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bougeard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1598-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827937v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxy049" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595569v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Grissa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00116" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421002v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2016.00030" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056781v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Veret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190472v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Pickering" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ducheix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-011-9218-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256359v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pickering" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamande B," TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducheix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662080v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Brink" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robins" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiina W&#228;h&#228;l&#228;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aedin Cassidy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661732v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bonjour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Boirie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Morel-Laporte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Braesco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508937429" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641821v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Rousset" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Gu&#233;guen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Berti&#233;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507888775" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661475v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bannier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derost" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Arnaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awm113" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660044v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Berti&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20051653" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661012v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet Coudray" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meunier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bayle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Andriollo-Sanchez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20061762" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667403v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas V&#233;drine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Mathey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne M.-J. Davicco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejcn.1602415" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681279v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hininger-Favier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zaccaria" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejcn.1602296" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683191v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rambeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejcn.1602298" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682413v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20041328" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641202v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazzer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boirie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Itier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meyer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(05)80466-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675492v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tressol" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682356v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Malpuech Brug&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H.G. Verboket-van de Venne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Mensik" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Arnal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294410v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Malpuech-Brug&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelmine P H G Verboeket-van de Venne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald P Mensink" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Arnal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682778v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vermorel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Coudray" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wils" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sinaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-004-0477-z" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JVRNG7S8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641172v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Tahiri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tressol" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Arnaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rj Bornet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouteloup-Demange" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/77.2.449" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675417v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudray" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellanger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermorel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114593v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rousset" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brandolini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. F." TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676721v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau-Mirand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Martin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676102v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vernet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642205v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lhoutellier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640992v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mulligan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Moreau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Livingstone" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beaufr&#232;re" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000048923" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641937v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672189v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Droit-Volet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694827v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grolier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Levadoux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416281v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gaumet-Meunier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Davicco" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebecque" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641913v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Venant" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martins-Conde" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beaufrere" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ritz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641928v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Picherit" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Remesy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448403v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265568v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Jaillais" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le Gouellec" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J. -M. Roger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448412v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522979v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604551v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628662v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Gaudreau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604527v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05619778v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485970v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151913v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillais" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693868v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774517v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790379v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154660v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bougeard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612481v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13167-017-0108-4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739170v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfei Liu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;&#233;ra" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742272v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738707v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000440895" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740434v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herquelot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746795v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pickering" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2013.10.003" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115390v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115388v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhoutellier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grandjean" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115052v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522215v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maigne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035118v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oneeb Nasir" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roger" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910363v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Latrille" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494585v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fossaert" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293580v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722032v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735432v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Morais" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581591v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598844v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lesgards" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595134v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740744v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581617v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594609v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740234v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fernandes" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019299v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=j&#233;r&#233;my ratel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Troin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kondjoyan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>