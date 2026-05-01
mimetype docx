--- v0 (2026-03-05)
+++ v1 (2026-05-01)
@@ -598,183 +598,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corniche Kennedy de Maylis de Kerangal : une pensée de midi ?</w:t>
+                <w:t xml:space="preserve">Les commémorations profanées dans Les Marchands de gloire de Pagnol-Nivoix et Au revoir là-haut de Pierre Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Babel : Civilisations et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 40, pp.379-391. </w:t>
+              <w:t xml:space="preserve">Etudes littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (1), pp.105-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/babel.8748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1065521ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796103v1</w:t>
+                <w:t xml:space="preserve">hal-04796090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les commémorations profanées dans Les Marchands de gloire de Pagnol-Nivoix et Au revoir là-haut de Pierre Lemaitre</w:t>
+                <w:t xml:space="preserve">Corniche Kennedy de Maylis de Kerangal : une pensée de midi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes littéraires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 49 (1), pp.105-124. </w:t>
+              <w:t xml:space="preserve">Babel : Civilisations et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40, pp.379-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1065521ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/babel.8748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796090v1</w:t>
+                <w:t xml:space="preserve">hal-04796103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Pagnol et l’écriture d’une Provence cosmopolite</w:t>
               </w:r>
@@ -2134,54 +2134,50 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle-Rachel Casta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À l’épreuve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -2843,51 +2839,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391038v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lebarbier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dubail" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brugier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795971v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.12920" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796017v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/nfs.2023.0371" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796436v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.214.0009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795951v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/demeter.888" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795987v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.9133" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796103v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.8748" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796090v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065521ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796113v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.6457" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796144v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsl.1159" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511810v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796464v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796194v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.9189" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796488v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796505v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796221v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.101487" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796587v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796596v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796248v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.6380" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796666v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523481v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391081v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054960v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Garcia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippos Katsanos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Beyron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle-Rachel Casta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796418v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;mence R&#233;gnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.6573" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796395v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08600-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895615v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Myoupo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.euredit-editions.com/f/index.php?sp=liv&amp;amp;livre_id=217" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04796353v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391038v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lebarbier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dubail" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brugier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795971v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.12920" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796017v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/nfs.2023.0371" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796436v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.214.0009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795951v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/demeter.888" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795987v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.9133" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796090v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065521ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796103v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.8748" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796113v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.6457" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796144v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsl.1159" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511810v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796464v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796194v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.9189" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796488v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796505v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796221v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.101487" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796587v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796596v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796248v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.6380" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796666v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523481v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391081v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054960v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Garcia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippos Katsanos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Beyron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle-Rachel Casta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796418v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;mence R&#233;gnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.6573" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796395v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08600-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895615v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Myoupo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.euredit-editions.com/f/index.php?sp=liv&amp;amp;livre_id=217" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04796353v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>