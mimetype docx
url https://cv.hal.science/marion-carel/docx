--- v0 (2026-04-11)
+++ v1 (2026-05-17)
@@ -91,902 +91,984 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’acte d’argumenter à l’évocation d’enchaînements argumentatifs : quelle place pour l’énonciation ?</w:t>
+                <w:t xml:space="preserve">L’action collective et sa trace : le serment du Jeu de Paume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Behe</w:t>
+                <w:t xml:space="preserve">Dinah Ribard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Denuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanidades e inovação</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (4), pp.33-47</w:t>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58, pp.143-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03715441v1</w:t>
+                <w:t xml:space="preserve">halshs-05589583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’acte d’argumenter à l’évocation d’enchaînements argumentatifs : quelle place pour l’énonciation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Behe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Denuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanidades &amp; Inovação</w:t>
+              <w:t xml:space="preserve">Humanidades e inovação</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (4), pp.33-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870794v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03715441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestes et actions avec les mots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l’acte d’argumenter à l’évocation d’enchaînements argumentatifs : quelle place pour l’énonciation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Behe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dinah Ribard</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Denuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Linguistique de l’écrit</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Humanidades &amp; Inovação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (4), pp.33-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03960024v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singing as a form of political action</w:t>
+                <w:t xml:space="preserve">Gestes et actions avec les mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinah Ribard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langage et Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ls.174.0035⟩</w:t>
+              <w:t xml:space="preserve"> Linguistique de l’écrit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, s3, pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19079/lde.2022.s3.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03840169v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03960024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Un mode d’action politique : l’énonciation chantée »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Singing as a form of political action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinah Ribard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Carel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 174 (3), pp.33-54</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, N° 174 (3), pp.33-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.174.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03568759v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03840169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L'acte de témoigner »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">« Un mode d’action politique : l’énonciation chantée »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinah Ribard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antares: Letras e Humanidades</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, « Estudos Semântico-Argumentativos e Enunciativos: olhares sobre o discurso », 11 (23), p. 3-23</w:t>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 174 (3), pp.33-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03135053v1</w:t>
+                <w:t xml:space="preserve">halshs-03568759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Périodes, argumentations et complexes argumentatifs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Frenay</w:t>
+                <w:t xml:space="preserve">« L'acte de témoigner »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinah Ribard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studii de lingvistică</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.133-150</w:t>
+              <w:t xml:space="preserve">Antares: Letras e Humanidades</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, « Estudos Semântico-Argumentativos e Enunciativos: olhares sobre o discurso », 11 (23), p. 3-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04003496v1</w:t>
+                <w:t xml:space="preserve">halshs-03135053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Périodes argumentatives et complexes discursifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Périodes, argumentations et complexes argumentatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Frenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studii de lingvistică</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), pp.133-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119344v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les argumentations énonciatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Périodes argumentatives et complexes discursifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Frenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Letrônica PUCRS </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (2), pp.125-143</w:t>
+              <w:t xml:space="preserve">Studii de lingvistică</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.133-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04003612v1</w:t>
+                <w:t xml:space="preserve">hal-04119344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les argumentations énonciatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Letrônica PUCRS </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (2), pp.125-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Signification et argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 42 (73), pp.2-20. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17058/signo.v42i73.8579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -996,137 +1078,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propositions pour faire converger les modèles de l’énonciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Filippi-Deswelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Galatanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">table ronde du 3e Journée d’étude du réseau Linguistique de l’énonciation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours, Dec 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03959214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1136,139 +1218,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cours de sémantique argumentative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Behe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Denuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Cesar Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pedro &amp; João Editores, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51795/9786558693079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1278,868 +1360,868 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête historique sur un poème de guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinah Ribard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence de Chalonge; Mirna Velcic-Canivez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Énonciations littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions Lambert-Lucas, pp.61-89, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Enquête historique sur un poème de guerre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinah Ribard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence de Chalonge; Mirna Vecic-Canivez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Énonciations littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions Lambert-Lucas, pp.61-69, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface : la sémantique argumentative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Behe, M. Carel, C. Denuc, J. C. Machado (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cours de Sémantique Argumentative 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro e João editores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-19, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03715504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’énonciation linguistique : fonctions textuelles, modes énonciatifs, et argumentations énonciatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Behe, M. Carel, C. Denuc, J. C. Machado (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cours de Sémantique Argumentative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro e João editores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.349-371, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03699774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les quasi-blocs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Behe, M. Carel, C. Denuc, J. C. Machado (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cours de Sémantique Argumentative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro e João editores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.125-134, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03715479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présupposition dans la TBS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Behe, M. Carel, C. Denuc, J. C. Machado (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cours de Sémantique Argumentative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro e João editores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.163-174, 2021, 978-65-5869-307-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03715463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dire digressif et digression dite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-L. Jeannelle et A. Lasserre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Se ré-orienter dans la pensée. Femmes, philosophie et arts, autour de Michèle Le Doeuff</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39-49, 2020, 9782753578845</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03699900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présupposition et organisation du sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amir Biglari; Marc Bonhomme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Présupposition entre théorisation et mise en discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.263-289, 2018, 978-2-406-06646-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Narrative Arguments to Arguments That Narrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Frenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narration as Argument</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, Springer International Publishing, pp.141-175, 2017, Argumentation Library, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-56883-6_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le trouvé, le reçu et le conçu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marta Tordesillas Collado. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sémantique et pragmatique générales contemporaines : les défis de la linguistique française au XXIème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Libros Pórtico, pp.114-134, 2017, 978-8479561628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2149,118 +2231,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammaire budgétaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Behe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2407,51 +2489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03715441v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Behe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Denuc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870794v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03960024v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinah Ribard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19079/lde.2022.s3.11" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03840169v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.174.0035" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03568759v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135053v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003496v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Frenay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119344v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003612v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003659v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17058/signo.v42i73.8579" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959214v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Filippi-Deswelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Galatanu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabatel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Machado" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51795/9786558693079" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456882v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491662v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03715504v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedroejoaoeditores.com.br/site/cours-de-semantique-argumentative/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03699774v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03715479v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03715463v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03699900v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/ean/9782753578845/se-reorienter-dans-la-pensee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003543v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003645v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56883-6_9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003563v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440066v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05589583v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinah Ribard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03715441v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Behe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Denuc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870794v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03960024v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19079/lde.2022.s3.11" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03840169v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.174.0035" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03568759v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135053v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003496v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Frenay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119344v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003612v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003659v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17058/signo.v42i73.8579" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959214v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Filippi-Deswelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Galatanu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabatel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935210v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Machado" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51795/9786558693079" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456882v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491662v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03715504v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedroejoaoeditores.com.br/site/cours-de-semantique-argumentative/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03699774v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03715479v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03715463v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03699900v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/ean/9782753578845/se-reorienter-dans-la-pensee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003543v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003645v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56883-6_9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003563v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440066v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>