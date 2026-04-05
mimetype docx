--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -337,51 +337,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450008v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary science funding is more than ever a planetary priority: Reflections from the Make Our Planet Great Again (MOPGA) program</w:t>
+                <w:t xml:space="preserve">Multidisciplinary science funding is more than ever a planetary priority: reflections from the Make Our Planet Great Again (MOPGA) program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Ervens</w:t>
@@ -471,291 +471,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbiased backward Monte Carlo method for addressing stiff chemical kinetics</w:t>
+                <w:t xml:space="preserve">Microfluidic reactor development for isothermal kinetic measurements of sugars hydrolysis and global kinetics determination by model-fitting approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahim Sahim</w:t>
+                <w:t xml:space="preserve">Saartjie Gouws</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brocus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cassayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 520, pp.165009. </w:t>
+              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (1), pp.48-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.165009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4RE00297K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165554v1</w:t>
+                <w:t xml:space="preserve">hal-04716795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic reactor development for isothermal kinetic measurements of sugars hydrolysis and global kinetics determination by model-fitting approach.</w:t>
+                <w:t xml:space="preserve">Unbiased backward Monte Carlo method for addressing stiff chemical kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saartjie Gouws</w:t>
+                <w:t xml:space="preserve">Abderrahim Sahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Brocus</w:t>
+                <w:t xml:space="preserve">Mouna El Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cassayre</w:t>
+                <w:t xml:space="preserve">Simon Eibner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yaniss Nyffenegger-pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (1), pp.48-69. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 520, pp.165009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4RE00297K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.165009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716795v1</w:t>
+                <w:t xml:space="preserve">hal-05165554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic modelling of biomass fast devolatilization using Py-MS: Model-free and model-based approaches</w:t>
               </w:r>
@@ -871,51 +871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaniss Nyffenegger-Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Eibner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -973,248 +973,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconsidering the potential of micropyrolyzer to investigate biomass fast pyrolysis without heat transfer limitations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lumped chemical kinetic modelling of raw and torrefied biomass under pressurized pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saartjie Gouws</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manel Nasfi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Salvador</w:t>
+                <w:t xml:space="preserve">John Reginald Bunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hein W.J.P. Neomagus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2022.105582⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 253, pp.115199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2021.115199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712702v1</w:t>
+                <w:t xml:space="preserve">hal-03529219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lumped chemical kinetic modelling of raw and torrefied biomass under pressurized pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saartjie Gouws</w:t>
+                <w:t xml:space="preserve">Reconsidering the potential of micropyrolyzer to investigate biomass fast pyrolysis without heat transfer limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Nasfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hein W.J.P. Neomagus</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 253, pp.115199. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 165, pp.105582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2021.115199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2022.105582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03529219v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-pyrolysis of torrefied biomass and coal: Effect of pressure on synergistic reactions</w:t>
               </w:r>
@@ -1343,64 +1343,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saartjie M. Gouws</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Reginald Bunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hein W.J.P. Neomagus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 135, pp.1-24/110189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1836,51 +1836,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and structural characterization of char development during lignocellulosic biomass pyrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lihle Mafu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hein W.J.P. Neomagus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Everson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2078,51 +2078,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and chemical modifications of typical South African biomasses during torrefaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lihle Mafu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hein W.J.P. Neomagus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Everson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2400,472 +2400,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inherent process variations between fast pyrolysis technologies: A case study on Eucalyptus grandis</w:t>
+                <w:t xml:space="preserve">Fast pyrolysis of lignin-coated radiata pine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan-Erns Joubert</w:t>
+                <w:t xml:space="preserve">Andrew Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunkyu Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Johannes Hansie Knoetze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 131, pp.389-395</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115, pp.203-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942855v1</w:t>
+                <w:t xml:space="preserve">hal-01942862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast pyrolysis of low and high ash paper waste sludge: Influence of reactor temperature and pellet size</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angelo Ridout</w:t>
+                <w:t xml:space="preserve">Inherent process variations between fast pyrolysis technologies: A case study on Eucalyptus grandis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Erns Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johann Görgens</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolaus Dahmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Hansie Knoetze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 111, pp.64-75</w:t>
+              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 131, pp.389-395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942881v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignocellulose pyrolysis with condensable volatiles quantification by thermogravimetric analysis—Thermal desorption/gas chromatography–mass spectrometry method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Collard</w:t>
+                <w:t xml:space="preserve">Fast pyrolysis of low and high ash paper waste sludge: Influence of reactor temperature and pellet size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Ridout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Görgens</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Knoetze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 116, pp.86-95</w:t>
+              <w:t xml:space="preserve">, 2015, 111, pp.64-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942872v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast pyrolysis of lignin-coated radiata pine</w:t>
+                <w:t xml:space="preserve">Lignocellulose pyrolysis with condensable volatiles quantification by thermogravimetric analysis—Thermal desorption/gas chromatography–mass spectrometry method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Moore</w:t>
+                <w:t xml:space="preserve">Frank Nsaful</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Görgens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunkyu Park</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marion Carrier</w:t>
+                <w:t xml:space="preserve">Johann Knoetze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 115, pp.203-213</w:t>
+              <w:t xml:space="preserve">, 2015, 116, pp.86-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942862v1</w:t>
+                <w:t xml:space="preserve">hal-01942872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vacuum pyrolysis of agricultural wastes and adsorptive criteria description of biochars governed by the presence of oxides</w:t>
               </w:r>
@@ -3080,51 +3080,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the lignocellulosic material on fast pyrolysis yields and product quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Erns Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Danje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3244,51 +3244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edson Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Knoetze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 106, pp.310-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3594,51 +3594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ümit Uras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Görgens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Knoetze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 96, pp.24-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3844,51 +3844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hein Wjp Neomagus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Görgens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Knoetze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26 (7), pp.4497-4506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3907,647 +3907,647 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of slow and vacuum pyrolysis of sugar cane bagasse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-isothermal kinetic analysis of the devolatilization of corn cobs and sugar cane bagasse in an inert atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akinwale Aboyade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 90 (1), pp.18-26</w:t>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 517 (1-2), pp.81-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942789v1</w:t>
+                <w:t xml:space="preserve">hal-01942794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of fern (Pteris vittata L.) biomass from a phytoremediation trial in sub- and supercritical water conditions</w:t>
+                <w:t xml:space="preserve">Comparison of slow and vacuum pyrolysis of sugar cane bagasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Gorgens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hansie Knoetze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 90 (1), pp.18-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553241v1</w:t>
+                <w:t xml:space="preserve">hal-01942789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermogravimetric analysis as a new method to determine the lignocellulosic composition of biomass</w:t>
+                <w:t xml:space="preserve">Conversion of fern (Pteris vittata L.) biomass from a phytoremediation trial in sub- and supercritical water conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loppinet-Serani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Ham-Pichavant</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Absalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Marias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aymonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 35 (1), pp.298-307. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2010.08.067⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 35 (2), pp.872-883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2010.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00679431v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacuum pyrolysis of intruder plant biomasses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermogravimetric analysis as a new method to determine the lignocellulosic composition of biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loppinet-Serani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Denux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Ham-Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (1), pp.298-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2010.08.067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942801v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-isothermal kinetic analysis of the devolatilization of corn cobs and sugar cane bagasse in an inert atmosphere</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hugo</w:t>
+                <w:t xml:space="preserve">Vacuum pyrolysis of intruder plant biomasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem de Jongh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. (hansie) Knoetze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 517 (1-2), pp.81-89</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 92 (1), pp.184-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942794v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of herbicide diuron and thermal degradation products under Catalytic Wet Air Oxidation conditions</w:t>
               </w:r>
@@ -5346,90 +5346,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Monte Carlo-based approach for addressing stiff chemical kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Sahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Eibner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaniss Nyffenegger-Péré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5497,51 +5497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Marias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JTMS 2024 : Journées "Théorie, Modélisation et Simulation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5674,77 +5674,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass fast pyrolysis: Chemistry and thermodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Nasfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ajam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cassayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5817,51 +5817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiyu Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yani Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6040,551 +6040,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of advanced oxidation processes (AOPs) for decontamination of water containing Diuron</w:t>
+                <w:t xml:space="preserve">Treatment of herbicides by Advanced Oxidation Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gonze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pétrier</w:t>
+                <w:t xml:space="preserve">C. Petrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First European Conference on Environmental Applications of Advanced Oxidation Processes, EAAOP-1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Chania, Greece. 7-9 septembre</w:t>
+              <w:t xml:space="preserve">4th European Meeting on Solar Chemistry and Photocatalysis: Environmental Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Las Palmas de Gran Canaria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018215v1</w:t>
+                <w:t xml:space="preserve">hal-00174715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxic effects of degradated Diuron by advanced oxidation processes (AOPs) on microalgae and rotifere</w:t>
+                <w:t xml:space="preserve">Comparison of advanced oxidation processes (AOPs) for decontamination of water containing Diuron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Ponticelli</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gonze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Bouchez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Besson</w:t>
+                <w:t xml:space="preserve">C. Pétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry and Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, Geneve, Switzerland</w:t>
+              <w:t xml:space="preserve">First European Conference on Environmental Applications of Advanced Oxidation Processes, EAAOP-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Chania, Greece. 7-9 septembre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757222v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxic effect of degradated Diuron by Advanced Oxidation Processes (AOPs) on microalgae and rotifere</w:t>
+                <w:t xml:space="preserve">Toxic effects of degradated Diuron by advanced oxidation processes (AOPs) on microalgae and rotifere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ponticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Analytical Chemistry and Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry and Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Geneve, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00013593v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of herbicides by Advanced Oxidation Processes</w:t>
+                <w:t xml:space="preserve">Toxic effect of degradated Diuron by Advanced Oxidation Processes (AOPs) on microalgae and rotifere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ponticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Meeting on Solar Chemistry and Photocatalysis: Environmental Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Las Palmas de Gran Canaria, Spain</w:t>
+              <w:t xml:space="preserve">Workshop Analytical Chemistry and Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00174715v1</w:t>
+                <w:t xml:space="preserve">hal-00013593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of agricultural wastewater containing herbicides by Advanced Oxidation Processes</w:t>
+                <w:t xml:space="preserve">Elimination de phytosanitaires par des procédés d'oxydation avancés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
@@ -6602,97 +6602,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gonze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAC-2005, Recent Advances in Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Rennes, France. 5-9 Septembre</w:t>
+              <w:t xml:space="preserve">Journée SFC Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Le Bourget du Lac, France. pp.16 juin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00017818v1</w:t>
+                <w:t xml:space="preserve">hal-00017799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elimination de phytosanitaires par des procédés d'oxydation avancés</w:t>
+                <w:t xml:space="preserve">Treatment of agricultural wastewater containing herbicides by Advanced Oxidation Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
@@ -6710,73 +6710,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gonze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SFC Rhône-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Le Bourget du Lac, France. pp.16 juin</w:t>
+              <w:t xml:space="preserve">RAC-2005, Recent Advances in Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Rennes, France. 5-9 Septembre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00017799v1</w:t>
+                <w:t xml:space="preserve">hal-00017818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6896,51 +6896,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of agricultural wastewater containing herbicides by advanced oxidation processes</w:t>
+                <w:t xml:space="preserve">Treatment of agricultural wastewater containing herbicides by Advanced Oxidation Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Besson</w:t>
@@ -6975,97 +6975,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Petrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. European Conference on Environmental Applications of Oxydation Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Chania, Greece. 1 p., 2006</w:t>
+              <w:t xml:space="preserve">Solar Chemistry and Photocatalysis Environmental Applications 4th european meeting' SPEA Las Palmas (Canaria), 8-10 november 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Las Palmas (Canaria), Spain. 1 p, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02818281v1</w:t>
+                <w:t xml:space="preserve">hal-02818341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of agricultural wastewater containing herbicides by Advanced Oxidation Processes</w:t>
+                <w:t xml:space="preserve">Treatment of agricultural wastewater containing herbicides by advanced oxidation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Besson</w:t>
@@ -7100,73 +7100,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Petrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Chemistry and Photocatalysis Environmental Applications 4th european meeting' SPEA Las Palmas (Canaria), 8-10 november 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Las Palmas (Canaria), Spain. 1 p, 2006</w:t>
+              <w:t xml:space="preserve">1. European Conference on Environmental Applications of Oxydation Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Chania, Greece. 1 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02818341v1</w:t>
+                <w:t xml:space="preserve">hal-02818281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7210,77 +7210,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaniss Nyffenegger-Péré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Eibner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Nasfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7401,51 +7401,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9239FB79"/>
+    <w:nsid w:val="1D52C9FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7632,51 +7632,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-carrier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4740-3416" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127502785" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-8362-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450008v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Mercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2025.100998" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548559v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Richards" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ervens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parmesan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christhel Andrade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000849" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05165554v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Sahim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Hafi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eibner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-pere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.165009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04716795v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saartjie Gouws" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brocus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4RE00297K" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04233051v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel NASFi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106128" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04001767v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-Pere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c06893" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03712702v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Nasfi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2022.105582" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03529219v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Reginald Bunt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein W.J.P. Neomagus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.115199" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03461257v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saartjie M Gouws" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Bunt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein W J P Neomagus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2021.105363" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02927962v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saartjie M. Gouws" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.110189" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02952179v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sirjean" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Amsbury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoselin Benitez-Alfonso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c02901" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01937284v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pinto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Romero" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Appelt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Segura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.10.022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942910v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Windt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ziegler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Saake" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942915v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihle Mafu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Everson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christien Strydom" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.07.017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942902v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Ridout" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Collard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann G&#246;rgens" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942898v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942893v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjana Gunasee" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gorgens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeela Mohee" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942887v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Auret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bridgwater" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Knoetze" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942855v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Erns Joubert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaus Dahmen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Stahl" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hansie Knoetze" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942881v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942872v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Nsaful" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Knoetze" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942862v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Moore" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunkyu Park" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942859v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;mit Uras-Postma" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes (hansie) Knoetze" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942816v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinwale Aboyade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Meyer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansie Knoetze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942852v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Danje" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hugo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942809v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942835v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942842v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;mit Uras" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailsa Hardie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942821v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700336v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loppinet-Serani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Absalon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2012.03.035" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MTV62X2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942828v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein Wjp Neomagus" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942789v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553241v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marias" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2010.11.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTMZ8KXF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679431v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Denux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lasnier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ham-Pichavant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2010.08.067" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMHM2H7C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942801v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem de Jongh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. (hansie) Knoetze" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942794v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431172v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonze" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2009.05.036" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C52FSG73-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431159v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chermette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp810146v" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936726v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Torres" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;trier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Combet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Pulgarin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2007.07.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VBGDH8N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509829v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perol" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Hermann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordes Claire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horikoshi Satoshi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2005.11.014" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450040v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04740013v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04740197v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rehman Khurram" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Escudero Sanz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gonz&#225;lez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04740091v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04740138v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885539v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03197332v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ajam" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2878" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016998v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiyu Xiao" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Zhang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/651/2/022001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808592v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Kechit" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loppinet-Serani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caille" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018215v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;trier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757222v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponticelli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vollat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013593v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponticelli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174715v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petrier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017818v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017799v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169271v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juma Haydary" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818281v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Besson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Guillard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gonze" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Petrier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818341v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05043801v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bb35f79c544fd21f63b390144e98d6a4370900cc;origin=https://gitlab.com/yanissnp/DAEM_MC;visit=swh:1:snp:c9e28e4403d2ddad90808befadadae6d94fde8f2;anchor=swh:1:rev:ba8d8225967935ba3f78dfff8fc3a91198c73a3f" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-carrier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4740-3416" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127502785" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-8362-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450008v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Mercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2025.100998" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548559v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Richards" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ervens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parmesan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christhel Andrade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000849" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04716795v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saartjie Gouws" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brocus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4RE00297K" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05165554v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Sahim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Hafi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eibner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-pere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.165009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04233051v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel NASFi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106128" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04001767v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-Pere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c06893" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03529219v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Reginald Bunt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein W.J.P. Neomagus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.115199" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03712702v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Nasfi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2022.105582" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03461257v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saartjie M Gouws" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Bunt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein W J P Neomagus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2021.105363" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02927962v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saartjie M. Gouws" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.110189" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02952179v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sirjean" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Amsbury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoselin Benitez-Alfonso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c02901" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01937284v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pinto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Romero" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Appelt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Segura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.10.022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942910v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Windt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ziegler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Saake" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942915v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihle Mafu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Everson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christien Strydom" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.07.017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942902v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Ridout" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Collard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann G&#246;rgens" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942898v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942893v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjana Gunasee" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gorgens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeela Mohee" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942887v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Auret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bridgwater" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Knoetze" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942862v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Moore" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunkyu Park" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942855v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Erns Joubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaus Dahmen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Stahl" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hansie Knoetze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942881v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942872v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Nsaful" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Knoetze" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942859v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;mit Uras-Postma" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes (hansie) Knoetze" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942816v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinwale Aboyade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Meyer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansie Knoetze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942852v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Danje" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hugo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942809v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942835v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942842v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;mit Uras" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailsa Hardie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942821v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700336v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loppinet-Serani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Absalon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2012.03.035" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MTV62X2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942828v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein Wjp Neomagus" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942794v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942789v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553241v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marias" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2010.11.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTMZ8KXF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Denux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lasnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ham-Pichavant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2010.08.067" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMHM2H7C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942801v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem de Jongh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. (hansie) Knoetze" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431172v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonze" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2009.05.036" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C52FSG73-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431159v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chermette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp810146v" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936726v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Torres" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;trier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Combet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Pulgarin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2007.07.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VBGDH8N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509829v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perol" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Hermann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordes Claire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horikoshi Satoshi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2005.11.014" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450040v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04740013v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04740197v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rehman Khurram" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Escudero Sanz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gonz&#225;lez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04740091v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04740138v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885539v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03197332v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ajam" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2878" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016998v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiyu Xiao" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Zhang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/651/2/022001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808592v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Kechit" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loppinet-Serani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caille" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174715v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petrier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018215v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;trier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757222v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponticelli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vollat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013593v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponticelli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017799v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017818v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169271v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juma Haydary" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818341v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Besson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Guillard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gonze" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Petrier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818281v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05043801v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bb35f79c544fd21f63b390144e98d6a4370900cc;origin=https://gitlab.com/yanissnp/DAEM_MC;visit=swh:1:snp:c9e28e4403d2ddad90808befadadae6d94fde8f2;anchor=swh:1:rev:ba8d8225967935ba3f78dfff8fc3a91198c73a3f" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>