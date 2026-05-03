--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -471,291 +471,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic reactor development for isothermal kinetic measurements of sugars hydrolysis and global kinetics determination by model-fitting approach.</w:t>
+                <w:t xml:space="preserve">Unbiased backward Monte Carlo method for addressing stiff chemical kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saartjie Gouws</w:t>
+                <w:t xml:space="preserve">Abderrahim Sahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Brocus</w:t>
+                <w:t xml:space="preserve">Mouna El Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cassayre</w:t>
+                <w:t xml:space="preserve">Simon Eibner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yaniss Nyffenegger-pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (1), pp.48-69. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 520, pp.165009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4RE00297K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.165009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716795v1</w:t>
+                <w:t xml:space="preserve">hal-05165554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbiased backward Monte Carlo method for addressing stiff chemical kinetics</w:t>
+                <w:t xml:space="preserve">Microfluidic reactor development for isothermal kinetic measurements of sugars hydrolysis and global kinetics determination by model-fitting approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahim Sahim</w:t>
+                <w:t xml:space="preserve">Saartjie Gouws</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brocus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cassayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 520, pp.165009. </w:t>
+              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (1), pp.48-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.165009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4RE00297K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165554v1</w:t>
+                <w:t xml:space="preserve">hal-04716795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic modelling of biomass fast devolatilization using Py-MS: Model-free and model-based approaches</w:t>
               </w:r>
@@ -871,51 +871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaniss Nyffenegger-Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Eibner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -973,248 +973,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lumped chemical kinetic modelling of raw and torrefied biomass under pressurized pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saartjie Gouws</w:t>
+                <w:t xml:space="preserve">Reconsidering the potential of micropyrolyzer to investigate biomass fast pyrolysis without heat transfer limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Nasfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hein W.J.P. Neomagus</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2021.115199⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 165, pp.105582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2022.105582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03529219v1</w:t>
+                <w:t xml:space="preserve">hal-03712702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconsidering the potential of micropyrolyzer to investigate biomass fast pyrolysis without heat transfer limitations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lumped chemical kinetic modelling of raw and torrefied biomass under pressurized pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saartjie Gouws</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Reginald Bunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manel Nasfi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Salvador</w:t>
+                <w:t xml:space="preserve">Hein W.J.P. Neomagus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 165, pp.105582. </w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 253, pp.115199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2022.105582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2021.115199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712702v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-pyrolysis of torrefied biomass and coal: Effect of pressure on synergistic reactions</w:t>
               </w:r>
@@ -1343,64 +1343,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saartjie M. Gouws</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Reginald Bunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hein W.J.P. Neomagus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 135, pp.1-24/110189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1836,51 +1836,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and structural characterization of char development during lignocellulosic biomass pyrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lihle Mafu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hein W.J.P. Neomagus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Everson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2078,51 +2078,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and chemical modifications of typical South African biomasses during torrefaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lihle Mafu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hein W.J.P. Neomagus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Everson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5346,90 +5346,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Monte Carlo-based approach for addressing stiff chemical kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Sahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Eibner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaniss Nyffenegger-Péré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5674,77 +5674,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass fast pyrolysis: Chemistry and thermodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Nasfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ajam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cassayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5817,51 +5817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiyu Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yani Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7210,77 +7210,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaniss Nyffenegger-Péré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Eibner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Nasfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7401,51 +7401,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D52C9FD"/>
+    <w:nsid w:val="476F73A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7632,51 +7632,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-carrier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4740-3416" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127502785" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-8362-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450008v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Mercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2025.100998" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548559v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Richards" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ervens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parmesan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christhel Andrade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000849" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04716795v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saartjie Gouws" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brocus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4RE00297K" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05165554v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Sahim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Hafi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eibner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-pere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.165009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04233051v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel NASFi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106128" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04001767v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-Pere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c06893" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03529219v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Reginald Bunt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein W.J.P. Neomagus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.115199" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03712702v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Nasfi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2022.105582" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03461257v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saartjie M Gouws" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Bunt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein W J P Neomagus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2021.105363" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02927962v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saartjie M. Gouws" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.110189" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02952179v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sirjean" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Amsbury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoselin Benitez-Alfonso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c02901" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01937284v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pinto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Romero" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Appelt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Segura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.10.022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942910v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Windt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ziegler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Saake" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942915v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihle Mafu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Everson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christien Strydom" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.07.017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942902v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Ridout" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Collard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann G&#246;rgens" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942898v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942893v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjana Gunasee" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gorgens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeela Mohee" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942887v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Auret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bridgwater" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Knoetze" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942862v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Moore" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunkyu Park" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942855v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Erns Joubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaus Dahmen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Stahl" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hansie Knoetze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942881v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942872v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Nsaful" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Knoetze" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942859v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;mit Uras-Postma" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes (hansie) Knoetze" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942816v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinwale Aboyade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Meyer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansie Knoetze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942852v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Danje" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hugo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942809v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942835v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942842v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;mit Uras" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailsa Hardie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942821v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700336v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loppinet-Serani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Absalon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2012.03.035" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MTV62X2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942828v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein Wjp Neomagus" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942794v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942789v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553241v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marias" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2010.11.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTMZ8KXF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Denux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lasnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ham-Pichavant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2010.08.067" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMHM2H7C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942801v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem de Jongh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. (hansie) Knoetze" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431172v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonze" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2009.05.036" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C52FSG73-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431159v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chermette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp810146v" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936726v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Torres" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;trier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Combet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Pulgarin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2007.07.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VBGDH8N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509829v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perol" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Hermann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordes Claire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horikoshi Satoshi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2005.11.014" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450040v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04740013v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04740197v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rehman Khurram" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Escudero Sanz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gonz&#225;lez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04740091v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04740138v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885539v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03197332v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ajam" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2878" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016998v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiyu Xiao" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Zhang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/651/2/022001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808592v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Kechit" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loppinet-Serani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caille" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174715v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petrier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018215v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;trier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757222v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponticelli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vollat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013593v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponticelli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017799v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017818v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169271v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juma Haydary" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818341v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Besson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Guillard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gonze" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Petrier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818281v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05043801v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bb35f79c544fd21f63b390144e98d6a4370900cc;origin=https://gitlab.com/yanissnp/DAEM_MC;visit=swh:1:snp:c9e28e4403d2ddad90808befadadae6d94fde8f2;anchor=swh:1:rev:ba8d8225967935ba3f78dfff8fc3a91198c73a3f" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-carrier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4740-3416" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127502785" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-8362-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450008v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Mercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2025.100998" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548559v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Richards" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ervens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parmesan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christhel Andrade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000849" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05165554v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Sahim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Hafi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eibner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-pere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.165009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04716795v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saartjie Gouws" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brocus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4RE00297K" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04233051v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel NASFi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106128" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04001767v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-Pere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c06893" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03712702v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Nasfi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2022.105582" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03529219v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Reginald Bunt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein W.J.P. Neomagus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.115199" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03461257v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saartjie M Gouws" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Bunt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein W J P Neomagus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2021.105363" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02927962v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saartjie M. Gouws" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.110189" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02952179v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sirjean" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Amsbury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoselin Benitez-Alfonso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c02901" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01937284v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pinto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Romero" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Appelt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Segura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.10.022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942910v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Windt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ziegler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Saake" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942915v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihle Mafu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Everson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christien Strydom" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.07.017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942902v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Ridout" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Collard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann G&#246;rgens" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942898v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942893v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjana Gunasee" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gorgens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeela Mohee" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942887v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Auret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bridgwater" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Knoetze" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942862v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Moore" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunkyu Park" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942855v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Erns Joubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaus Dahmen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Stahl" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hansie Knoetze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942881v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942872v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Nsaful" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Knoetze" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942859v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;mit Uras-Postma" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes (hansie) Knoetze" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942816v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinwale Aboyade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Meyer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansie Knoetze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942852v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Danje" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hugo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942809v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942835v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942842v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;mit Uras" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailsa Hardie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942821v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700336v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loppinet-Serani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Absalon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2012.03.035" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MTV62X2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942828v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein Wjp Neomagus" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942794v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942789v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553241v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marias" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2010.11.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTMZ8KXF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Denux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lasnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ham-Pichavant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2010.08.067" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMHM2H7C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942801v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem de Jongh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. (hansie) Knoetze" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431172v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonze" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2009.05.036" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C52FSG73-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431159v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chermette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp810146v" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936726v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Torres" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;trier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Combet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Pulgarin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2007.07.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VBGDH8N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509829v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perol" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Hermann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordes Claire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horikoshi Satoshi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2005.11.014" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450040v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04740013v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04740197v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rehman Khurram" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Escudero Sanz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gonz&#225;lez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04740091v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04740138v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885539v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03197332v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ajam" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2878" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016998v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiyu Xiao" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Zhang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/651/2/022001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808592v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Kechit" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loppinet-Serani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caille" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174715v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petrier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018215v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;trier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757222v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponticelli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vollat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013593v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponticelli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017799v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017818v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169271v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juma Haydary" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818341v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Besson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Guillard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gonze" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Petrier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818281v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05043801v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bb35f79c544fd21f63b390144e98d6a4370900cc;origin=https://gitlab.com/yanissnp/DAEM_MC;visit=swh:1:snp:c9e28e4403d2ddad90808befadadae6d94fde8f2;anchor=swh:1:rev:ba8d8225967935ba3f78dfff8fc3a91198c73a3f" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>