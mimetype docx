--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1,7346 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7295 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion Carrier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Marion CarrierCNRS Research Scientist</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marion-carrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4740-3416</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">127502785</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=IqC0MFcAAAAJ&hl=fr&authuser=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/I-8362-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Carrier, CNRS Research scientist, currently works at RAPSODEE, IMT Mines Albi. Marion does research by combining concepts and methods from different disciplines Analytical Chemistry, Chemical Kinetics and Chemical Thermodynamics.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary science funding is more than ever a planetary priority: reflections from the Make Our Planet Great Again (MOPGA) program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ervens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Parmesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christhel Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5 (3), pp.e0000849. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pclm.0000849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumped and distributed activation energy modelling of biomass pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 25, pp.100998. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceja.2025.100998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450008v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbiased backward Monte Carlo method for addressing stiff chemical kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Sahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna El Hafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Eibner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaniss Nyffenegger-pere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 520, pp.165009. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2025.165009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic reactor development for isothermal kinetic measurements of sugars hydrolysis and global kinetics determination by model-fitting approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saartjie Gouws</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brocus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐jacques Letourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), pp.48-69. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4RE00297K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic modelling of biomass fast devolatilization using Py-MS: Model-free and model-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel NASFi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 174, pp.106128. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2023.106128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monte Carlo-Based Strategy to Assess Complex Kinetics: Application of the Null-Reaction Method to DAEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaniss Nyffenegger-Pere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Eibner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna El-Hafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel NASFi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 127 (8), pp.1988-1997. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.2c06893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidering the potential of micropyrolyzer to investigate biomass fast pyrolysis without heat transfer limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Nasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 165, pp.105582. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2022.105582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumped chemical kinetic modelling of raw and torrefied biomass under pressurized pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saartjie Gouws</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Reginald Bunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hein W.J.P. Neomagus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 253, pp.115199. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2021.115199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-pyrolysis of torrefied biomass and coal: Effect of pressure on synergistic reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saartjie M Gouws</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R Bunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hein W J P Neomagus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 161, pp.105363. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2021.105363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-pyrolysis of coal and raw/torrefied biomass: A review on chemistry, kinetics and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saartjie M. Gouws</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Reginald Bunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hein W.J.P. Neomagus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 135, pp.1-24/110189. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2020.110189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast pyrolysis of hemicelluloses into short-chain acids: An investigation on concerted mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Sirjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Amsbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoselin Benitez-Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (11), pp.14232-14248. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c02901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast pyrolysis of tannins from pine bark as a renewable source of catechols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Appelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Segura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 136, p.69-76. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2018.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Insights into the Fast Pyrolysis of Extracted Cellulose, Hemicelluloses, and Lignin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Appelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodo Saake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (16), pp.3212-3224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and structural characterization of char development during lignocellulosic biomass pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihle Mafu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hein W.J.P. Neomagus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Everson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christien Strydom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 243, pp.941-948. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2017.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy conversion assessment of vacuum, slow and fast pyrolysis processes for low and high ash paper waste sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Ridout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Görgens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111, pp.103-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and chemical modifications of typical South African biomasses during torrefaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihle Mafu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hein W.J.P. Neomagus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Everson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christien Strydom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 202, pp.192-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrolysis and combustion of municipal solid wastes: Evaluation of synergistic effects using TGA-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjana Gunasee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Gorgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeela Mohee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121, pp.50-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Apparent Activation Energy as a Reactivity Criterion for Biomass Pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bridgwater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Knoetze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (10), pp.7834-7841</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inherent process variations between fast pyrolysis technologies: A case study on Eucalyptus grandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Erns Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolaus Dahmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Hansie Knoetze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 131, pp.389-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast pyrolysis of low and high ash paper waste sludge: Influence of reactor temperature and pellet size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Ridout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Görgens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 111, pp.64-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignocellulose pyrolysis with condensable volatiles quantification by thermogravimetric analysis—Thermal desorption/gas chromatography–mass spectrometry method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Nsaful</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Görgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Knoetze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 116, pp.86-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast pyrolysis of lignin-coated radiata pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunkyu Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.203-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vacuum pyrolysis of agricultural wastes and adsorptive criteria description of biochars governed by the presence of oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ümit Uras-Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes (hansie) Knoetze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.123-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow and pressurized co-pyrolysis of coal and agricultural residues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinwale Aboyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansie Knoetze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Görgens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65, pp.198-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the lignocellulosic material on fast pyrolysis yields and product quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Erns Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Danje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Görgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 150, pp.129-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermogravimetric study of the pyrolysis characteristics and kinetics of coal blends with corn and sugarcane residues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinwale Aboyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Görgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Knoetze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 106, pp.310-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model fitting kinetic analysis and characterisation of the devolatilization of coal blends with corn and sugarcane residues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinwale Aboyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Knoetze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Görgens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 530, pp.95-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical characterization of biochars from vacuum pyrolysis of South African agricultural wastes for application as soil amendments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ümit Uras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ailsa Hardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Knoetze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 98, pp.207-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of char from vacuum pyrolysis of South-African sugar cane bagasse and its characterization as activated carbon and biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ailsa Hardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ümit Uras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Görgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Knoetze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 96, pp.24-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation pathways of holocellulose, lignin and a-cellulose from Pteris vittata fronds in sub- and super critical conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loppinet-Serani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Absalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aymonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43, pp.65-71. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2012.03.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Chemical Pretreatment on the Internal Structure and Reactivity of Pyrolysis Chars Produced from Sugar Cane Bagasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hein Wjp Neomagus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Görgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Knoetze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (7), pp.4497-4506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of slow and vacuum pyrolysis of sugar cane bagasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Gorgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansie Knoetze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 90 (1), pp.18-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of fern (Pteris vittata L.) biomass from a phytoremediation trial in sub- and supercritical water conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loppinet-Serani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Absalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aymonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35 (2), pp.872-883. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2010.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermogravimetric analysis as a new method to determine the lignocellulosic composition of biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loppinet-Serani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ham-Pichavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35 (1), pp.298-307. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2010.08.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vacuum pyrolysis of intruder plant biomasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem de Jongh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. (hansie) Knoetze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 92 (1), pp.184-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-isothermal kinetic analysis of the devolatilization of corn cobs and sugar cane bagasse in an inert atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinwale Aboyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 517 (1-2), pp.81-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of herbicide diuron and thermal degradation products under Catalytic Wet Air Oxidation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gonze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 91 (1-2), pp.275-283. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2009.05.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic Degradation of Diuron: Experimental Analyses and Simulation of HO degrees Radical Attacks by Density Functional Theory Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chermette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (22), pp.6365-6374. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp810146v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic cavitation applied to the treatment of bisphenol A. Effect of sonochemical parameters and analysis of BPA by-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Combet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Pulgarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (4), pp.605 - 611. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2007.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and reactional pathway of Imazapyr photocatalytic degradation Influence of pH and metallic ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Perol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordes Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horikoshi Satoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 65 (1-2), pp.11-20. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2005.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual kinetic strategy to enhance the performance of biomass fast pyrolysis modelling practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReSource: The CNRS-Africa initiative Conference on Biowaste Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au coeur de la bioraffinerie thermochimique : les enjeux de la modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECat 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GECat 2024, May 2024, Hendaye (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal treatment of fiber-free multilayer packaging solid residue: synergism and effects on volatiles yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Rehman Khurram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María González Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WasteEng2024 - 10th International Conference on Engineering for Waste and Biomass Valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Monte Carlo-based approach for addressing stiff chemical kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Sahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna El-Hafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Eibner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaniss Nyffenegger-Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRE 28 - 28th International Symposium for Chemical Reaction Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Turku/Åbo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting chemical reaction kinetics of biomass fast pyrolysis to fluidized-bed reactor model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTMS 2024 : Journées "Théorie, Modélisation et Simulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isoconversional and distributed activation energy models for the kinetic study of biomass fast devolatilization based on Mass Spectrometry data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel NASFi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pyroliq II - 2023 : Pyrolysis and Liquefaction of Biomass and Wastes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Schloss Hernstein, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass fast pyrolysis: Chemistry and thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Nasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ajam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU21 - EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Germany. 2 p., </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-2878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Evaluation of the Intermediate Liquid Compounds (ILC) from Biomass Fast Pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiyu Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐jacques Letourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yani Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GESD 2020 - 3rd International Conference on Green Energy and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Shenyang City, China. 7 p., </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/651/2/022001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016998v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenic phytoextraction by Pteris vittata L. in line with frond conversion by solvolysis for restoring healthy crop production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Kechit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loppinet-Serani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Annual Conference of the Cost Action FA 0905 “Mineral Improved Crop Production for Healthy Food and Feed”, Essential and Detrimental trace Elements entering the Food Chain via Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Jun 2013, Ås, Norway. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxic effects of degradated Diuron by advanced oxidation processes (AOPs) on microalgae and rotifere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponticelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry and Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxic effect of degradated Diuron by Advanced Oxidation Processes (AOPs) on microalgae and rotifere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ponticelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Analytical Chemistry and Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of advanced oxidation processes (AOPs) for decontamination of water containing Diuron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gonze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Conference on Environmental Applications of Advanced Oxidation Processes, EAAOP-1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Chania, Greece. 7-9 septembre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of herbicides by Advanced Oxidation Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gonze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Meeting on Solar Chemistry and Photocatalysis: Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Las Palmas de Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of agricultural wastewater containing herbicides by Advanced Oxidation Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gonze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAC-2005, Recent Advances in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rennes, France. 5-9 Septembre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination de phytosanitaires par des procédés d'oxydation avancés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gonze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SFC Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Le Bourget du Lac, France. pp.16 juin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemical conversion modelling of multilayer packaging waste using Aspen Plus®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Rehman Khurram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juma Haydary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st International Conference of the Slovak Society of Chemical Engineering SSCHE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Jasná, Demänovská Dolina, Slovakia. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of agricultural wastewater containing herbicides by advanced oxidation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantale Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Gonze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Petrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Conference on Environmental Applications of Oxydation Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Chania, Greece. 1 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of agricultural wastewater containing herbicides by Advanced Oxidation Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantale Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Gonze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Petrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Chemistry and Photocatalysis Environmental Applications 4th european meeting' SPEA Las Palmas (Canaria), 8-10 november 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Las Palmas (Canaria), Spain. 1 p, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAEM_MC: Distributed Activation Energy Model by Monte Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaniss Nyffenegger-Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Eibner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna El-Hafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Nasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:bb35f79c544fd21f63b390144e98d6a4370900cc;origin=https://gitlab.com/yanissnp/DAEM_MC;visit=swh:1:snp:c9e28e4403d2ddad90808befadadae6d94fde8f2;anchor=swh:1:rev:ba8d8225967935ba3f78dfff8fc3a91198c73a3f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId213"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7401,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="476F73A9"/>
+    <w:nsid w:val="237788A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7632,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-carrier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4740-3416" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127502785" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-8362-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450008v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Mercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2025.100998" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548559v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Richards" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ervens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parmesan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christhel Andrade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000849" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05165554v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Sahim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Hafi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eibner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-pere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.165009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04716795v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saartjie Gouws" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brocus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4RE00297K" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04233051v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel NASFi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106128" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04001767v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-Pere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c06893" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03712702v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Nasfi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2022.105582" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03529219v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Reginald Bunt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein W.J.P. Neomagus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.115199" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03461257v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saartjie M Gouws" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Bunt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein W J P Neomagus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2021.105363" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02927962v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saartjie M. Gouws" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.110189" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02952179v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sirjean" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Amsbury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoselin Benitez-Alfonso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c02901" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01937284v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pinto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Romero" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Appelt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Segura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.10.022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942910v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Windt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ziegler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Saake" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942915v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihle Mafu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Everson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christien Strydom" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.07.017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942902v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Ridout" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Collard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann G&#246;rgens" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942898v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942893v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjana Gunasee" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gorgens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeela Mohee" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942887v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Auret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bridgwater" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Knoetze" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942862v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Moore" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunkyu Park" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942855v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Erns Joubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaus Dahmen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Stahl" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hansie Knoetze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942881v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942872v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Nsaful" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Knoetze" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942859v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;mit Uras-Postma" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes (hansie) Knoetze" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942816v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinwale Aboyade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Meyer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansie Knoetze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942852v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Danje" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hugo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942809v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942835v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942842v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;mit Uras" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailsa Hardie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942821v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700336v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loppinet-Serani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Absalon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2012.03.035" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MTV62X2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942828v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein Wjp Neomagus" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942794v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942789v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553241v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marias" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2010.11.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTMZ8KXF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Denux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lasnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ham-Pichavant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2010.08.067" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMHM2H7C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942801v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem de Jongh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. (hansie) Knoetze" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431172v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonze" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2009.05.036" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C52FSG73-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431159v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chermette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp810146v" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936726v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Torres" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;trier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Combet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Pulgarin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2007.07.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VBGDH8N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509829v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perol" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Hermann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordes Claire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horikoshi Satoshi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2005.11.014" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450040v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04740013v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04740197v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rehman Khurram" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Escudero Sanz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gonz&#225;lez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04740091v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04740138v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885539v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03197332v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ajam" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2878" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016998v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiyu Xiao" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Zhang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/651/2/022001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808592v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Kechit" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loppinet-Serani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caille" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174715v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petrier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018215v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;trier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757222v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponticelli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vollat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013593v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponticelli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017799v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017818v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169271v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juma Haydary" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818341v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Besson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Guillard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gonze" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Petrier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818281v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05043801v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bb35f79c544fd21f63b390144e98d6a4370900cc;origin=https://gitlab.com/yanissnp/DAEM_MC;visit=swh:1:snp:c9e28e4403d2ddad90808befadadae6d94fde8f2;anchor=swh:1:rev:ba8d8225967935ba3f78dfff8fc3a91198c73a3f" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-carrier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4740-3416" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127502785" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=IqC0MFcAAAAJ&amp;hl=fr&amp;authuser=1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-8362-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548559v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Richards" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ervens" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parmesan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christhel Andrade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000849" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450008v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Mercier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2025.100998" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05165554v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Sahim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Hafi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eibner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-pere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.165009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04716795v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saartjie Gouws" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brocus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4RE00297K" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04233051v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel NASFi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106128" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04001767v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-Pere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c06893" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03712702v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Nasfi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2022.105582" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03529219v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Reginald Bunt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein W.J.P. Neomagus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.115199" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03461257v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saartjie M Gouws" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Bunt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein W J P Neomagus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2021.105363" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02927962v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saartjie M. Gouws" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.110189" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02952179v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sirjean" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Amsbury" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoselin Benitez-Alfonso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c02901" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01937284v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pinto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Romero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Appelt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Segura" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.10.022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942910v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Windt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ziegler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Saake" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942915v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihle Mafu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Everson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christien Strydom" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.07.017" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942902v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Ridout" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Collard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann G&#246;rgens" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942898v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942893v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjana Gunasee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gorgens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeela Mohee" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942887v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Auret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bridgwater" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Knoetze" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942855v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Erns Joubert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaus Dahmen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Stahl" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hansie Knoetze" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942881v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942872v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Nsaful" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Knoetze" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942862v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Moore" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunkyu Park" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942859v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;mit Uras-Postma" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes (hansie) Knoetze" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942816v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinwale Aboyade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Meyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansie Knoetze" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942852v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Danje" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hugo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942809v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942835v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942842v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;mit Uras" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailsa Hardie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942821v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700336v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loppinet-Serani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Absalon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2012.03.035" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MTV62X2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942828v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein Wjp Neomagus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942789v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553241v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marias" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2010.11.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTMZ8KXF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Denux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lasnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ham-Pichavant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2010.08.067" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMHM2H7C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942801v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem de Jongh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. (hansie) Knoetze" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942794v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431172v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonze" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2009.05.036" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C52FSG73-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431159v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chermette" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp810146v" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936726v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Torres" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;trier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Combet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Pulgarin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2007.07.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VBGDH8N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509829v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perol" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Hermann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordes Claire" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horikoshi Satoshi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2005.11.014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450040v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04740013v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04740197v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rehman Khurram" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Escudero Sanz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gonz&#225;lez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04740091v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04740138v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885539v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03197332v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ajam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2878" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016998v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiyu Xiao" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Zhang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/651/2/022001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808592v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Kechit" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loppinet-Serani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caille" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757222v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponticelli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vollat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013593v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponticelli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018215v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;trier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174715v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petrier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017818v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017799v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169271v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juma Haydary" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818281v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Besson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Guillard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gonze" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Petrier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818341v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05043801v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bb35f79c544fd21f63b390144e98d6a4370900cc;origin=https://gitlab.com/yanissnp/DAEM_MC;visit=swh:1:snp:c9e28e4403d2ddad90808befadadae6d94fde8f2;anchor=swh:1:rev:ba8d8225967935ba3f78dfff8fc3a91198c73a3f" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>