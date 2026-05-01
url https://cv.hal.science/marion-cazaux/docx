--- v0 (2026-03-23)
+++ v1 (2026-05-01)
@@ -370,877 +370,877 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les canons au prisme du queer</w:t>
+                <w:t xml:space="preserve">De l'écoféminisme à l'écoqueer : comment les artistes répondent à la crise climatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mhkzo Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Petit Dit Duhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Caudroit-Fastrez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Petit Dit Duhal</w:t>
+                <w:t xml:space="preserve">Mylène Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En finir avec le canon ? Formation, continuité, rupture des références en histoire de l’art et archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Deuxième congrès des jeunes chercheurs et chercheuses en histoire de l’art et archéologie, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Festival d'histoire de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065933v1</w:t>
+                <w:t xml:space="preserve">hal-04121992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'écoféminisme à l'écoqueer : comment les artistes répondent à la crise climatique ?</w:t>
+                <w:t xml:space="preserve">Les canons au prisme du queer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mhkzo Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Caudroit-Fastrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Petit Dit Duhal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mylène Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival d'histoire de l'art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Fontainebleau, France</w:t>
+              <w:t xml:space="preserve">En finir avec le canon ? Formation, continuité, rupture des références en histoire de l’art et archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deuxième congrès des jeunes chercheurs et chercheuses en histoire de l’art et archéologie, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121992v1</w:t>
+                <w:t xml:space="preserve">hal-04065933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figure drag : vers une explosion du genre</w:t>
+                <w:t xml:space="preserve">Pratiques queers en art contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mhkzo Cazaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "La parure : entre identité et transgression ; De l’individu à la communauté : Intégrer et transgresser les codes de l’Antiquité à nos jours”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Pau, France</w:t>
+              <w:t xml:space="preserve">Regards croisés sur… Limites et frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ED SSH Université de Pau et des pays de l'Adour, Nov 2022, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649617v1</w:t>
+                <w:t xml:space="preserve">hal-04065938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques queers en art contemporain</w:t>
+                <w:t xml:space="preserve">Entre glamour et déchet : construction d’une drag-queen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mhkzo Cazaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur… Limites et frontières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ED SSH Université de Pau et des pays de l'Adour, Nov 2022, Pau, France</w:t>
+              <w:t xml:space="preserve">Déchets et rebuts dans l’art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065938v1</w:t>
+                <w:t xml:space="preserve">hal-04065899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre glamour et déchet : construction d’une drag-queen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engagement collectif : ARQ, études de genre et histoire de l’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Petit Dit Duhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mhkzo Cazaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Déchets et rebuts dans l’art contemporain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Engagements : enjeux méthodologiques, esthétiques et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Doctorale APESA (arts plastiques, esthétique et science de l’art), May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065899v1</w:t>
+                <w:t xml:space="preserve">hal-04348454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engagement collectif : ARQ, études de genre et histoire de l’art</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collectif ARQ et histoire de l’art : féminismes, genres et sexualités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mhkzo Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Petit Dit Duhal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Mhkzo Cazaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engagements : enjeux méthodologiques, esthétiques et pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Doctorale APESA (arts plastiques, esthétique et science de l’art), May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Genre(s) et Militantisme(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'études doctorales sur le genre, Feb 2022, Lille, France. pp.163-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04348454v1</w:t>
+                <w:t xml:space="preserve">hal-04065904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collectif ARQ et histoire de l’art : féminismes, genres et sexualités</w:t>
+                <w:t xml:space="preserve">Figure drag : vers une explosion du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mhkzo Cazaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Petit Dit Duhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre(s) et Militantisme(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d'études doctorales sur le genre, Feb 2022, Lille, France. pp.163-169</w:t>
+              <w:t xml:space="preserve">Journée d'étude "La parure : entre identité et transgression ; De l’individu à la communauté : Intégrer et transgresser les codes de l’Antiquité à nos jours”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065904v1</w:t>
+                <w:t xml:space="preserve">hal-03649617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-représentations et pratiques performatives queers de 1980 à aujourd’hui</w:t>
+                <w:t xml:space="preserve">Penser le queer en histoire de l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mhkzo Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Petit Dit Duhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée doctorale du laboratoire ALTER 7504</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, laboratoire ALTER 7504, Sep 2021, Pau, France</w:t>
+              <w:t xml:space="preserve">Histoire de l’art archéologie et société(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Premier congrès des jeunes chercheurs et chercheuses en histoire de l’art et archéologie, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065966v1</w:t>
+                <w:t xml:space="preserve">hal-04065945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser le queer en histoire de l’art</w:t>
+                <w:t xml:space="preserve">Vers une écriture communautaire de notre histoire de l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mhkzo Cazaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Petit Dit Duhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire de l’art archéologie et société(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Premier congrès des jeunes chercheurs et chercheuses en histoire de l’art et archéologie, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Luttes communes, stratégies divergentes : quelles relectures critiques en art ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Louis Boulet, Fériel Dridi, Célia Honoré, Raphaële Bertho, Nov 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065945v1</w:t>
+                <w:t xml:space="preserve">hal-04065953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une écriture communautaire de notre histoire de l’art</w:t>
+                <w:t xml:space="preserve">Pratiques drags : des performances qui ne disent pas leur nom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mhkzo Cazaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Luttes communes, stratégies divergentes : quelles relectures critiques en art ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Louis Boulet, Fériel Dridi, Célia Honoré, Raphaële Bertho, Nov 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">Art action et pratique de subjectivation : quelle esthétique pour l’art action ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mounira ben Mustapha Hachana, Mohamed Mohsen Zeral, Wissal el Euch, Wahid Lajmi, Rachida Akil, Sondes Hebiri, Karima Refai, Université de Tunis, Jun 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065953v1</w:t>
+                <w:t xml:space="preserve">hal-04065924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques drags : des performances qui ne disent pas leur nom</w:t>
+                <w:t xml:space="preserve">Corporalité et queerité : performance et performativité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mhkzo Cazaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art action et pratique de subjectivation : quelle esthétique pour l’art action ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mounira ben Mustapha Hachana, Mohamed Mohsen Zeral, Wissal el Euch, Wahid Lajmi, Rachida Akil, Sondes Hebiri, Karima Refai, Université de Tunis, Jun 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Le Corps : matrice de sens. Penser et interpréter la corporalité en art et en sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l’équipe de recherche EHIC (EA 1087) et les doctorant-e-s de l’école doctorale Humanités de l’Université de Limoges (ED 612), Francesco Calzolaio, Guiba Koné, Michelle Makinda, Urbain Ndoukou, Arielle Nzouwé et Nicolas Piedade, Jun 2021, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065924v1</w:t>
+                <w:t xml:space="preserve">hal-04065911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARQ : collectif de recherche pour une histoire de l’art féministe et queer</w:t>
               </w:r>
@@ -1302,165 +1302,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporalité et queerité : performance et performativité</w:t>
+                <w:t xml:space="preserve">Le drag : impulser de la matière dans le queer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mhkzo Cazaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Corps : matrice de sens. Penser et interpréter la corporalité en art et en sciences humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, l’équipe de recherche EHIC (EA 1087) et les doctorant-e-s de l’école doctorale Humanités de l’Université de Limoges (ED 612), Francesco Calzolaio, Guiba Koné, Michelle Makinda, Urbain Ndoukou, Arielle Nzouwé et Nicolas Piedade, Jun 2021, Limoges, France</w:t>
+              <w:t xml:space="preserve">Fabriquer les identités collectives : un chantier de l’art à l’époque contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l’association 1920, Juliette Degennes, Christina Heflin, Samy Lagrange, Mylène Palluel, May 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065911v1</w:t>
+                <w:t xml:space="preserve">hal-04065928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le drag : impulser de la matière dans le queer</w:t>
+                <w:t xml:space="preserve">Auto-représentations et pratiques performatives queers de 1980 à aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mhkzo Cazaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabriquer les identités collectives : un chantier de l’art à l’époque contemporain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, l’association 1920, Juliette Degennes, Christina Heflin, Samy Lagrange, Mylène Palluel, May 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">journée doctorale du laboratoire ALTER 7504</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire ALTER 7504, Sep 2021, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065928v1</w:t>
+                <w:t xml:space="preserve">hal-04065966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travestissement comme imposture du genre ?</w:t>
               </w:r>
@@ -1608,137 +1608,219 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Collectif Arts et représentations queers. Féminismes, genres, sexualités et Histoire de l’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Petit Dit Duhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mhkzo Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genres et militantismes. Pluralité des formes de mobilisations féministes et LGBTQ+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Double ponctuation, 2022, 978-2-490855-46-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Acquérir et exposer les artistes queer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mhkzo Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ennio Grazioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide pour un musée féministe. Quelle place pour le féminisme dans les musées français ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association musé.e.s, 2022, 978-2-9583431-0-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1748,432 +1830,432 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le drag : nouvelle cible de l’extrême-droite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mhkzo Cazaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Bonheur : une lesbienne au placard ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mhkzo Cazaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Queer : entre esthétique et politique</w:t>
+                <w:t xml:space="preserve">Percer l’abcès : influences et recherches dans la culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mhkzo Cazaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Belgherbi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/p1nj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/cz7n⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04065979v1</w:t>
+                <w:t xml:space="preserve">hal-03641914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jul à Pompidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mhkzo Cazaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percer l’abcès : influences et recherches dans la culture</w:t>
+                <w:t xml:space="preserve">Queer : entre esthétique et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mhkzo Cazaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/cz7n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/p1nj⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03641914v1</w:t>
+                <w:t xml:space="preserve">hal-04065979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihana Ospital : du kitsch à la photographie de mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mhkzo Cazaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2183,105 +2265,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beauty queens et pageant queens : la néolibéralisation du milieu drag queen ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mhkzo Cazaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2428,51 +2510,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04065879v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mhkzo Cazaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04065872v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit Dit Duhal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1370-2262.1464" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04065883v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15721-2.p.0131" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04065933v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Caudroit-Fastrez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121992v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ferrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03649617v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04065938v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04065899v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348454v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04065904v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04065966v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04065945v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04065953v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04065924v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04065959v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04065911v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04065928v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04065962v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03641465v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04065867v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennio Grazioli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04065970v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04065974v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04065979v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/cz7n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04065975v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03641914v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Belgherbi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/p1nj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03641986v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259622v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04065879v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mhkzo Cazaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04065872v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit Dit Duhal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1370-2262.1464" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04065883v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15721-2.p.0131" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121992v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ferrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04065933v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Caudroit-Fastrez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04065938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04065899v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348454v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04065904v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03649617v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04065945v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04065953v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04065924v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04065911v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04065959v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04065928v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04065966v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04065962v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03641465v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584535v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04065867v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennio Grazioli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04065970v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04065974v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03641914v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Belgherbi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/p1nj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04065975v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04065979v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/cz7n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03641986v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259622v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>