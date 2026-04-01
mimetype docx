--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -1753,247 +1753,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser les contraintes temporelles des salarié.es non qualifié.es par l’approche biographique : une question d’échelle ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’Atelier terrain rouennais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bidois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charpenel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique du temps. Horaires atypiques de travail, expériences et résistances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Equipe Worklife, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">JE Enseigner l’enquête collective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASES, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484209v1</w:t>
+                <w:t xml:space="preserve">hal-04489057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Atelier terrain rouennais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repenser les contraintes temporelles des salarié.es non qualifié.es par l’approche biographique : une question d’échelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charpenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bidois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Charpenel</w:t>
+                <w:t xml:space="preserve">Anne Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JE Enseigner l’enquête collective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASES, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Politique du temps. Horaires atypiques de travail, expériences et résistances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe Worklife, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489057v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les petits profits du travail en horaires décalés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charpenel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2025,51 +2025,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articuler temps parental et situation d’emploi. Vers une saturation de la charge mentale et du travail parental des parents monoparentaux de condition populaire</w:t>
+                <w:t xml:space="preserve">Les familles monoparentales &amp;quot;populaires&amp;quot;: un public &amp;quot;captif&amp;quot; de la prise en charge des professionnels psycho-pédagogiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charpenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Garcia</w:t>
@@ -2087,97 +2087,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Piesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pothet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française de Sociologie : Classer/déclasser/reclasser</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Sociologie « Classer, déclasser, reclasser »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02298430v1</w:t>
+                <w:t xml:space="preserve">halshs-02298450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les familles monoparentales &amp;quot;populaires&amp;quot;: un public &amp;quot;captif&amp;quot; de la prise en charge des professionnels psycho-pédagogiques ?</w:t>
+                <w:t xml:space="preserve">Articuler temps parental et situation d’emploi. Vers une saturation de la charge mentale et du travail parental des parents monoparentaux de condition populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charpenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Garcia</w:t>
@@ -2195,192 +2195,205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Piesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pothet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française de Sociologie « Classer, déclasser, reclasser »</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Sociologie : Classer/déclasser/reclasser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02298450v1</w:t>
+                <w:t xml:space="preserve">halshs-02298430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adversarial implementation? The promises and pitfalls of collective bargaining for reducing gender gay gaps in France</w:t>
+                <w:t xml:space="preserve">Redéfinition des normativités de l’enfance au sein des familles monoparentales populaires : Vers un glissement des frontières entre rôle parental et rôle de l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charpenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Pochic</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Piesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Pothet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECPG – European Conference of Politics and Gender</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Congrès « Penser les inégalités dans l'enfance »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03992198v1</w:t>
+                <w:t xml:space="preserve">hal-03246159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en charge des familles monoparentales dans les institutions médico-sociales : un traitement psychologique des difficultés scolaires</w:t>
+                <w:t xml:space="preserve">Redéfinitions des normativités de l'enfance au sein des familles monoparentales populaires. Vers un glissement des frontières entre rôle parental et rôle de l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charpenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Garcia</w:t>
@@ -2398,166 +2411,192 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Piesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pothet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Produire le prolétariat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Dauphine, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Penser les inégalités dans l'enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité de recherche de l'Association internationale des sociologues de langue française (AISLF), Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03243932v1</w:t>
+                <w:t xml:space="preserve">halshs-02378483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violence des normes et normalisation de la violence : ethnographie de conversations en ligne sur l’allaitement maternel</w:t>
+                <w:t xml:space="preserve">An adversarial implementation? The promises and pitfalls of collective bargaining for reducing gender gay gaps in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charpenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57e Congrès annuel de la Société québécoise de science politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">ECPG – European Conference of Politics and Gender</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02298454v1</w:t>
+                <w:t xml:space="preserve">hal-03992198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redéfinitions des normativités de l'enfance au sein des familles monoparentales populaires. Vers un glissement des frontières entre rôle parental et rôle de l'enfant</w:t>
+                <w:t xml:space="preserve">La prise en charge des familles monoparentales dans les institutions médico-sociales : un traitement psychologique des difficultés scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charpenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Garcia</w:t>
@@ -2575,181 +2614,142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Piesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pothet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser les inégalités dans l'enfance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité de recherche de l'Association internationale des sociologues de langue française (AISLF), Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Produire le prolétariat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Dauphine, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02378483v1</w:t>
+                <w:t xml:space="preserve">hal-03243932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redéfinition des normativités de l’enfance au sein des familles monoparentales populaires : Vers un glissement des frontières entre rôle parental et rôle de l’enfant</w:t>
+                <w:t xml:space="preserve">Violence des normes et normalisation de la violence : ethnographie de conversations en ligne sur l’allaitement maternel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charpenel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jessica Pothet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès « Penser les inégalités dans l'enfance »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">57e Congrès annuel de la Société québécoise de science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03246159v1</w:t>
+                <w:t xml:space="preserve">halshs-02298454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Equal Employment Policy Outputs: Collective Bargaining on Equality at the Firm Level</w:t>
               </w:r>
@@ -2849,51 +2849,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bidois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charpenel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2928,51 +2928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les solidarités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bidois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3522,212 +3522,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission</w:t>
+                <w:t xml:space="preserve">Francine Comte&amp;quot; ; &amp;quot; Monique Dental&amp;quot; ; &amp;quot;Catherine Deudon&amp;quot; ; &amp;quot;Mémoire &amp;quot; ; &amp;quot;MLF &amp;quot; ; &amp;quot;Françoise Picq&amp;quot; ; &amp;quot;Transmission&amp;quot; ; &amp;quot;Arlette Zilberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charpenel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Bard Christine (dir.); Chaperon Sylvie (collaboratrice). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Bard; Sylvie Chaperon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des féministes : France, XVIIIe-XXIe siècle</w:t>
+              <w:t xml:space="preserve">Dictionnaire des féministes. France - XVIIIe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de France</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.1438-1442, 2017, 978-2-13-078720-4</w:t>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2-13-078720-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02545087v1</w:t>
+                <w:t xml:space="preserve">hal-02452306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Comte&amp;quot; ; &amp;quot; Monique Dental&amp;quot; ; &amp;quot;Catherine Deudon&amp;quot; ; &amp;quot;Mémoire &amp;quot; ; &amp;quot;MLF &amp;quot; ; &amp;quot;Françoise Picq&amp;quot; ; &amp;quot;Transmission&amp;quot; ; &amp;quot;Arlette Zilberg</w:t>
+                <w:t xml:space="preserve">Transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charpenel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Christine Bard; Sylvie Chaperon. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bard Christine (dir.); Chaperon Sylvie (collaboratrice). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des féministes. France - XVIIIe-XXIe siècle</w:t>
+              <w:t xml:space="preserve">Dictionnaire des féministes : France, XVIIIe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUF</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 978-2-13-078720-4</w:t>
+                <w:t xml:space="preserve">Presses universitaires de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1438-1442, 2017, 978-2-13-078720-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02452306v1</w:t>
+                <w:t xml:space="preserve">halshs-02545087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Question : 'Liquider l’héritage</w:t>
               </w:r>
@@ -4594,51 +4594,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D5E4CB38"/>
+    <w:nsid w:val="A586D61B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4825,51 +4825,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970071v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charpenel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacquemart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Masclet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.725.0805" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086538v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Demonteil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reguina Hatzipetrou-Andronikou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.13809" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674243v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rabier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03161754v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.711.0119" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356835v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.211.0001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03376441v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Piesen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pothet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psf.138.0005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493250v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brochard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pochic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-020-00110-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079902v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.223.0012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079907v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Demilly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.037.0143" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079913v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079915v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.037.0015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079918v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.085.0085" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452316v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452326v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Schwartz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484209v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lambert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489057v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bidois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484245v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298430v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298450v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992198v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03243932v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298454v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378483v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03246159v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992066v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527648v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937400v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bazin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082531v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boivineau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grailles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lasserre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9085/les-feministes-et-leurs-archives" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882263v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080053v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867023v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44108-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970011v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545087v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_f%C3%A9ministes_France_-_XVIIIe-XXIe_si%C3%A8cle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452306v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572320v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lavabre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079927v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Capdevielle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00852342v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079878v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibia Pavard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bereni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114396v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Arnaud Chappe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114433v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02079855v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014IEPP0034" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970071v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charpenel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacquemart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Masclet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.725.0805" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086538v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Demonteil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reguina Hatzipetrou-Andronikou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.13809" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674243v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rabier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03161754v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.711.0119" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356835v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.211.0001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03376441v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Piesen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pothet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psf.138.0005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493250v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brochard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pochic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-020-00110-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079902v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.223.0012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079907v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Demilly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.037.0143" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079913v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079915v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.037.0015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079918v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.085.0085" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452316v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452326v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Schwartz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489057v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bidois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484209v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lambert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484245v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298450v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298430v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03246159v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378483v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992198v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03243932v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298454v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992066v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527648v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937400v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bazin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082531v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boivineau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grailles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lasserre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9085/les-feministes-et-leurs-archives" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882263v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080053v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867023v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44108-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970011v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452306v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_f%C3%A9ministes_France_-_XVIIIe-XXIe_si%C3%A8cle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545087v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572320v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lavabre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079927v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Capdevielle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00852342v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079878v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibia Pavard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bereni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114396v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Arnaud Chappe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114433v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02079855v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014IEPP0034" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>