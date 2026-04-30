--- v1 (2026-04-01)
+++ v2 (2026-04-30)
@@ -479,473 +479,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paradoxes des politiques d’égalité en entreprise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ascensions et plafonnements. Les modèles genrés des carrières des cadres du ministère de la Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Jacquemart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charpenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Demonteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reguina Hatzipetrou-Andronikou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Rabier</w:t>
+                <w:t xml:space="preserve">Catherine Marry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Culture études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cule.211.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674243v1</w:t>
+                <w:t xml:space="preserve">hal-03356835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique bibliographique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les effets de la « parentalité solo » sur l’exercice des rôles parentaux et les frontières de l’enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charpenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camille Masclet</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Piesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Pothet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N°138, pp.5 - 25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psf.138.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfsp.711.0119⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03161754v1</w:t>
+                <w:t xml:space="preserve">halshs-03376441v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascensions et plafonnements. Les modèles genrés des carrières des cadres du ministère de la Culture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les paradoxes des politiques d’égalité en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charpenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Marry</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rabier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture études</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les relais de l'action publique, 10 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356835v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets de la « parentalité solo » sur l’exercice des rôles parentaux et les frontières de l’enfance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronique bibliographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bargel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charpenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jessica Pothet</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Jacquemart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, N°138, pp.5 - 25. </w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (1), pp.119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/psf.138.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.711.0119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03376441v2</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pay equity through collective bargaining: when voluntary state feminism meets selective business practice</w:t>
               </w:r>
@@ -1306,200 +1306,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02079907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRÉSENTATION, Chronique bibliographique sur le genre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les groupes de parole ou la triple concrétisation de l’utopie féministe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charpenel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Jacquemart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (1), pp.15-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/es.037.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02079913v1</w:t>
+                <w:t xml:space="preserve">halshs-02079915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les groupes de parole ou la triple concrétisation de l’utopie féministe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PRÉSENTATION, Chronique bibliographique sur le genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bargel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charpenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Jacquemart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/es.037.0015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02079915v1</w:t>
+                <w:t xml:space="preserve">halshs-02079913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'événement crée la continuité : L'intégration de Sohane Benziane dans les mémoires féministes en France</w:t>
               </w:r>
@@ -2044,77 +2044,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les familles monoparentales &amp;quot;populaires&amp;quot;: un public &amp;quot;captif&amp;quot; de la prise en charge des professionnels psycho-pédagogiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charpenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Piesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pothet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Française de Sociologie « Classer, déclasser, reclasser »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2152,77 +2152,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articuler temps parental et situation d’emploi. Vers une saturation de la charge mentale et du travail parental des parents monoparentaux de condition populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charpenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Piesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pothet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Française de Sociologie : Classer/déclasser/reclasser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2260,77 +2260,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redéfinition des normativités de l’enfance au sein des familles monoparentales populaires : Vers un glissement des frontières entre rôle parental et rôle de l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charpenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Piesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pothet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès « Penser les inégalités dans l'enfance »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2368,77 +2368,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redéfinitions des normativités de l'enfance au sein des familles monoparentales populaires. Vers un glissement des frontières entre rôle parental et rôle de l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charpenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Piesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pothet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser les inégalités dans l'enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité de recherche de l'Association internationale des sociologues de langue française (AISLF), Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2571,77 +2571,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en charge des familles monoparentales dans les institutions médico-sociales : un traitement psychologique des difficultés scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charpenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Piesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pothet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Produire le prolétariat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Dauphine, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3195,51 +3195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Demonteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reguina Hatzipetrou-Andronikou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de Sciences Po, Ministère de la Culture, 432 p., 2022, Coéditions, 978-2-7246-3845-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3707,307 +3707,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02545087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Question : 'Liquider l’héritage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Question : liquider l'héritage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Lavabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charpenel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jacques Capdevielle; Henri Rey. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henri Rey et Jacques Capdevielle (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire de mai 1968</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Larousse, pp.15 - 22, 2008, 9782035837868</w:t>
+              <w:t xml:space="preserve">Dictionnaire de Mai 68</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larousse, pp.15-22, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03572320v1</w:t>
+                <w:t xml:space="preserve">halshs-00852342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquider l’héritage ?</w:t>
+                <w:t xml:space="preserve">Question : 'Liquider l’héritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charpenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Lavabre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Capdevielle; Henri Rey. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire de 1968</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Larousse, 2008</w:t>
+              <w:t xml:space="preserve">Dictionnaire de mai 1968</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Larousse, pp.15 - 22, 2008, 9782035837868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02079927v1</w:t>
+                <w:t xml:space="preserve">hal-03572320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Question : liquider l'héritage ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liquider l’héritage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charpenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Lavabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire de Mai 68</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Larousse, pp.15-22, 2008</w:t>
+              <w:t xml:space="preserve">Dictionnaire de 1968</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larousse, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00852342v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02079927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4159,51 +4159,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'égalité professionnelle est-elle négociable ? Volume 2. Document d'études DARES, n°232</w:t>
+                <w:t xml:space="preserve">L'égalité professionnelle est-elle négociable ? Volume 1. Document d'études DARES, n°231</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brochard</w:t>
@@ -4253,75 +4253,75 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DARES - Direction de l'Animation de la Recherche, des Etudes et des Statistiques. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114396v1</w:t>
+                <w:t xml:space="preserve">hal-02114433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'égalité professionnelle est-elle négociable ? Volume 1. Document d'études DARES, n°231</w:t>
+                <w:t xml:space="preserve">L'égalité professionnelle est-elle négociable ? Volume 2. Document d'études DARES, n°232</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brochard</w:t>
@@ -4371,51 +4371,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DARES - Direction de l'Animation de la Recherche, des Etudes et des Statistiques. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114433v1</w:t>
+                <w:t xml:space="preserve">hal-02114396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4594,51 +4594,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A586D61B"/>
+    <w:nsid w:val="0CFD4CAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4825,51 +4825,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970071v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charpenel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacquemart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Masclet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.725.0805" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086538v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Demonteil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reguina Hatzipetrou-Andronikou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.13809" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674243v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rabier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03161754v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.711.0119" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356835v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.211.0001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03376441v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Piesen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pothet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psf.138.0005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493250v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brochard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pochic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-020-00110-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079902v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.223.0012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079907v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Demilly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.037.0143" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079913v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079915v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.037.0015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079918v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.085.0085" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452316v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452326v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Schwartz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489057v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bidois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484209v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lambert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484245v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298450v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298430v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03246159v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378483v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992198v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03243932v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298454v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992066v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527648v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937400v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bazin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082531v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boivineau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grailles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lasserre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9085/les-feministes-et-leurs-archives" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882263v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080053v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867023v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44108-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970011v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452306v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_f%C3%A9ministes_France_-_XVIIIe-XXIe_si%C3%A8cle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545087v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572320v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lavabre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079927v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Capdevielle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00852342v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079878v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibia Pavard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bereni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114396v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Arnaud Chappe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114433v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02079855v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014IEPP0034" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970071v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charpenel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacquemart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Masclet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.725.0805" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086538v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Demonteil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reguina Hatzipetrou-Andronikou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.13809" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356835v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.211.0001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03376441v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garcia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Piesen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pothet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psf.138.0005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674243v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rabier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03161754v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.711.0119" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493250v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brochard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pochic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-020-00110-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079902v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.223.0012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079907v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Demilly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.037.0143" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079915v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.037.0015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079913v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079918v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.085.0085" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452316v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452326v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Schwartz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489057v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bidois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484209v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lambert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484245v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298450v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298430v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03246159v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378483v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992198v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03243932v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298454v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992066v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527648v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937400v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bazin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082531v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boivineau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grailles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lasserre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9085/les-feministes-et-leurs-archives" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882263v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080053v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867023v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44108-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970011v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452306v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_f%C3%A9ministes_France_-_XVIIIe-XXIe_si%C3%A8cle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545087v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00852342v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lavabre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572320v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079927v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Capdevielle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079878v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibia Pavard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bereni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114433v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Arnaud Chappe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114396v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02079855v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014IEPP0034" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>