--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -479,473 +479,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascensions et plafonnements. Les modèles genrés des carrières des cadres du ministère de la Culture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les paradoxes des politiques d’égalité en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charpenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Marry</w:t>
+                <w:t xml:space="preserve">Marion Rabier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture études</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les relais de l'action publique, 10 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356835v1</w:t>
+                <w:t xml:space="preserve">hal-03674243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets de la « parentalité solo » sur l’exercice des rôles parentaux et les frontières de l’enfance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronique bibliographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bargel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charpenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jessica Pothet</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Jacquemart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/psf.138.0005⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (1), pp.119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.711.0119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03376441v2</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paradoxes des politiques d’égalité en entreprise</w:t>
+                <w:t xml:space="preserve">Les effets de la « parentalité solo » sur l’exercice des rôles parentaux et les frontières de l’enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charpenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Rabier</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Piesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Pothet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N°138, pp.5 - 25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psf.138.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03674243v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03376441v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique bibliographique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Bargel</w:t>
+                <w:t xml:space="preserve">Ascensions et plafonnements. Les modèles genrés des carrières des cadres du ministère de la Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Jacquemart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charpenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camille Masclet</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Demonteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reguina Hatzipetrou-Andronikou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 71 (1), pp.119. </w:t>
+              <w:t xml:space="preserve">Culture études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (1), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfsp.711.0119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cule.211.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161754v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pay equity through collective bargaining: when voluntary state feminism meets selective business practice</w:t>
               </w:r>
@@ -1306,200 +1306,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02079907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les groupes de parole ou la triple concrétisation de l’utopie féministe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PRÉSENTATION, Chronique bibliographique sur le genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bargel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charpenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Jacquemart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02079915v1</w:t>
+                <w:t xml:space="preserve">halshs-02079913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRÉSENTATION, Chronique bibliographique sur le genre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les groupes de parole ou la triple concrétisation de l’utopie féministe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charpenel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Jacquemart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (1), pp.15-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/es.037.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02079913v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02079915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'événement crée la continuité : L'intégration de Sohane Benziane dans les mémoires féministes en France</w:t>
               </w:r>
@@ -2044,77 +2044,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les familles monoparentales &amp;quot;populaires&amp;quot;: un public &amp;quot;captif&amp;quot; de la prise en charge des professionnels psycho-pédagogiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charpenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Piesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pothet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Française de Sociologie « Classer, déclasser, reclasser »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2152,77 +2152,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articuler temps parental et situation d’emploi. Vers une saturation de la charge mentale et du travail parental des parents monoparentaux de condition populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charpenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Piesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pothet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Française de Sociologie : Classer/déclasser/reclasser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2260,77 +2260,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redéfinition des normativités de l’enfance au sein des familles monoparentales populaires : Vers un glissement des frontières entre rôle parental et rôle de l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charpenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Piesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pothet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès « Penser les inégalités dans l'enfance »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2368,77 +2368,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redéfinitions des normativités de l'enfance au sein des familles monoparentales populaires. Vers un glissement des frontières entre rôle parental et rôle de l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charpenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Piesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pothet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser les inégalités dans l'enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité de recherche de l'Association internationale des sociologues de langue française (AISLF), Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2571,77 +2571,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en charge des familles monoparentales dans les institutions médico-sociales : un traitement psychologique des difficultés scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charpenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Piesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pothet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Produire le prolétariat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Dauphine, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3195,51 +3195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Demonteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reguina Hatzipetrou-Andronikou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de Sciences Po, Ministère de la Culture, 432 p., 2022, Coéditions, 978-2-7246-3845-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3707,307 +3707,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02545087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Question : liquider l'héritage ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Question : 'Liquider l’héritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charpenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Lavabre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Henri Rey et Jacques Capdevielle (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Capdevielle; Henri Rey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire de Mai 68</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Larousse, pp.15-22, 2008</w:t>
+              <w:t xml:space="preserve">Dictionnaire de mai 1968</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Larousse, pp.15 - 22, 2008, 9782035837868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00852342v1</w:t>
+                <w:t xml:space="preserve">hal-03572320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Question : 'Liquider l’héritage</w:t>
+                <w:t xml:space="preserve">Liquider l’héritage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charpenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Lavabre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire de mai 1968</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Larousse, pp.15 - 22, 2008, 9782035837868</w:t>
+              <w:t xml:space="preserve">Dictionnaire de 1968</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larousse, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03572320v1</w:t>
+                <w:t xml:space="preserve">halshs-02079927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquider l’héritage ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Question : liquider l'héritage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Lavabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charpenel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henri Rey et Jacques Capdevielle (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire de 1968</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Larousse, 2008</w:t>
+              <w:t xml:space="preserve">Dictionnaire de Mai 68</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larousse, pp.15-22, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02079927v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00852342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4159,51 +4159,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'égalité professionnelle est-elle négociable ? Volume 1. Document d'études DARES, n°231</w:t>
+                <w:t xml:space="preserve">L'égalité professionnelle est-elle négociable ? Volume 2. Document d'études DARES, n°232</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brochard</w:t>
@@ -4253,75 +4253,75 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DARES - Direction de l'Animation de la Recherche, des Etudes et des Statistiques. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114433v1</w:t>
+                <w:t xml:space="preserve">hal-02114396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'égalité professionnelle est-elle négociable ? Volume 2. Document d'études DARES, n°232</w:t>
+                <w:t xml:space="preserve">L'égalité professionnelle est-elle négociable ? Volume 1. Document d'études DARES, n°231</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pochic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brochard</w:t>
@@ -4371,51 +4371,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DARES - Direction de l'Animation de la Recherche, des Etudes et des Statistiques. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114396v1</w:t>
+                <w:t xml:space="preserve">hal-02114433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4594,51 +4594,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CFD4CAA"/>
+    <w:nsid w:val="9B73D83C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4825,51 +4825,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970071v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charpenel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacquemart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Masclet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.725.0805" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086538v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Demonteil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reguina Hatzipetrou-Andronikou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.13809" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356835v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.211.0001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03376441v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garcia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Piesen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pothet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psf.138.0005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674243v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rabier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03161754v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.711.0119" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493250v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brochard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pochic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-020-00110-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079902v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.223.0012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079907v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Demilly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.037.0143" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079915v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.037.0015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079913v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079918v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.085.0085" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452316v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452326v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Schwartz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489057v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bidois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484209v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lambert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484245v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298450v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298430v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03246159v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378483v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992198v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03243932v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298454v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992066v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527648v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937400v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bazin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082531v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boivineau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grailles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lasserre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9085/les-feministes-et-leurs-archives" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882263v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080053v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867023v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44108-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970011v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452306v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_f%C3%A9ministes_France_-_XVIIIe-XXIe_si%C3%A8cle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545087v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00852342v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lavabre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572320v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079927v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Capdevielle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079878v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibia Pavard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bereni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114433v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Arnaud Chappe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114396v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02079855v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014IEPP0034" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970071v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charpenel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacquemart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Masclet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.725.0805" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086538v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Demonteil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reguina Hatzipetrou-Andronikou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.13809" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674243v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rabier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03161754v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.711.0119" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03376441v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garcia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Piesen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pothet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psf.138.0005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356835v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.211.0001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493250v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brochard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pochic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-020-00110-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079902v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.223.0012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079907v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Demilly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.037.0143" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079913v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079915v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.037.0015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079918v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.085.0085" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452316v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452326v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Schwartz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489057v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bidois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484209v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lambert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484245v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298450v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298430v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03246159v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378483v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992198v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03243932v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298454v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992066v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527648v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937400v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bazin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082531v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boivineau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grailles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lasserre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9085/les-feministes-et-leurs-archives" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882263v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080053v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867023v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44108-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970011v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452306v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_f%C3%A9ministes_France_-_XVIIIe-XXIe_si%C3%A8cle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545087v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572320v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lavabre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079927v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Capdevielle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00852342v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079878v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibia Pavard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bereni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114396v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Arnaud Chappe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114433v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02079855v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014IEPP0034" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>