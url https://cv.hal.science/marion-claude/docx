--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -837,51 +837,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1395,178 +1395,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nakhtmin, high priest of Min and Isis in Akhmim and overseer of works for Ay. His career, his tomb and Ay's memorial temple</w:t>
+                <w:t xml:space="preserve">Chronique des travaux en Égypte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Labrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitteilungen des Deutschen Archäologischen Instituts, Abteilung Kairo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 76/77, pp.63-82</w:t>
+              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04371380v1</w:t>
+                <w:t xml:space="preserve">hal-03820706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique des travaux en Égypte</w:t>
+                <w:t xml:space="preserve">Nakhtmin, high priest of Min and Isis in Akhmim and overseer of works for Ay. His career, his tomb and Ay's memorial temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Labrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Mitteilungen des Deutschen Archäologischen Instituts, Abteilung Kairo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76/77, pp.63-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820706v1</w:t>
+                <w:t xml:space="preserve">hal-04371380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kôm Ombo (2021) : Temple ptolémaïque d’Haroéris et de Sobek au nord d’Assouan</w:t>
               </w:r>
@@ -1676,405 +1676,275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kôm Ombo (2021). Temple ptolémaïque d’Haroéris et de Sobek au nord d’Assouan.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">El-Sayed , Rafed / Lakomy , Konstantin C. / Ehler , Elisabeth / Fluck , Cäcilia / Herzberg-Beiersdorf , Anne / Zorn , Olivia (Hg.): Achmīm – Ägyptens vergessene Stadt. Begleitband zur Sonderausstellung der Staatlichen Museen zu Berlin in der James-Simon-Galerie. Für das Mîn-Panos-Projekt und die Staatlichen Museen zu Berlin. Petersberg: Michael Imhof Verlag 2021. 400 S. m. Abb. 4°. Brosch. € 39,95. ISBN 978-3-7319-1067-1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/baefe.5650⟩</w:t>
+              <w:t xml:space="preserve">Orientalistische Literaturzeitung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 117 (2), pp.109-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/olzg-2022-0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03746024v1</w:t>
+                <w:t xml:space="preserve">hal-03716723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El-Sayed , Rafed / Lakomy , Konstantin C. / Ehler , Elisabeth / Fluck , Cäcilia / Herzberg-Beiersdorf , Anne / Zorn , Olivia (Hg.): Achmīm – Ägyptens vergessene Stadt. Begleitband zur Sonderausstellung der Staatlichen Museen zu Berlin in der James-Simon-Galerie. Für das Mîn-Panos-Projekt und die Staatlichen Museen zu Berlin. Petersberg: Michael Imhof Verlag 2021. 400 S. m. Abb. 4°. Brosch. € 39,95. ISBN 978-3-7319-1067-1.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La table d'offrande Louvre D 69</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orientalistische Literaturzeitung</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 118, pp.47-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bifao.6691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/olzg-2022-0038⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03716723v1</w:t>
+                <w:t xml:space="preserve">halshs-02128490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...67 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos de la relecture d'un anthroponyme à la lumière des inscriptions d'une chapelle d'Atoum récemment découverte à Akhmîm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'egyptologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02129837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2084,1064 +1954,1064 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the necropolis of Akhmîm and its inhabitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIth International Congress of Egyptologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olaf E. Kaper; Miriam Müller; Nico Staring; Koen Donker van Heel; Fania M. Kruijf; Noha Mahran; Andrés Martín García de la Cruz; Daniel Soliman; Carolien H. van Zoest, Aug 2023, Leyden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartes modernes, récits de voyageurs et questions sur le paysage dans la région d’Akhmîm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de micro-géographie : comment reconstituter un paysage rural dans l’Égypte gréco-romaine ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Giulia Nicatore, Oct 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des titres en diachronie : le cas du prêtre sematy à Akhmîm. Graphies, fonctions, historicité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unravelling the Tangle of Titles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sandrine Vuilleumier, Mar 2023, Bâle, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Prosopography of the Priests of Akhmim from the Late Period to the Roman Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIth International Congress of Egyptologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Le Caire, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the temple to the grave: exploring the lives of the priests of Akhmim and their families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Al servicio de los dioses: sacerdocio y devoción en el mundo antiguo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carmen Alarcón; Raúl Sánchez, Dec 2023, Seville (online), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutilating Min: Where did the phallus go – and why?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reading Reuse. Image recycling in Egypt and beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Axelle Brémont; Simon Connor; Vera Allen, Oct 2023, Le Caire, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genealogy and the dating of provincial art: a case study from Akhmim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">‘In the time of my father and my father’s father…’. Genealogy and Prosopography as Sources for Historical Chronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Roman Gundacker; Annik Wüthrich, May 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncommon Texts for Common People? A Study in Prosopography and Funerary Texts in Akhmîm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From One Shore to the Other. New Perspectives on Funerary and Religious Practices in Ptolemaic and Roman Thebes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sandrine Vuilleumier; Lauren Dogaer; Cyprian H.W. Fong, Sep 2022, Bâle, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Temple of Athribis in the Context of the Religious Organisation of the 9th Upper Egyptian Province</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Athribis (Atripe) in Context. The City and the Temple as a Religious and Cultural Centre from Ptolemaic to Early Medieval Times</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marcus Müller; Carolina Teotino, Jun 2022, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representations of priests and festival scenes in the temples of Edfu and Dendara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Text in context. La grammaire du temple</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lorenzo Medini, Oct 2021, Le Caire, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Prosopography of the Priests of Akhmim from the Late Period to the Roman Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Research in Egyptology 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sergio Alarcón Robledo; Marta Arranz Cárcamo; Patricia Mora Riudavets; Albert Planelles Orozco; Jónatan Ortiz García; Raúl Sánchez Casado, Jun 2019, Alcala de Henares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une prosopographie des prêtres d'Akhmîm à l'époque gréco-romaine : questions de méthodologie et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Journée Égypte gréco-romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ghislaine Widmer; Didier Devauchelle; René Preys; Michèle Broze, Apr 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Two Ptolemaic Stelae from Akhmîm Belonging to Brothers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Ptolemäische Sommerschule</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The high priest of Min and Isis in Akhmim and chief architect Nakhtmin: a new perspective on his career and tomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Egyptology Congress 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unique workshop or lasting tradition? On some rectangular outer coffins from Akhmim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Vatican Coffin Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mario Cappozzo; Alessia Amenta; Fabio Morresi; Ulderico Santamaria; René van Walsem, Jun 2017, Vatican, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3151,154 +3021,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostraca d'Athribis. Study and edition of the inscribed sherds from Hut-Repit / Atripe / Athribis in Upper Egypt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boud'Hors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Boud'Hors</w:t>
+                <w:t xml:space="preserve">Cécile Lantrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Aguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Congress of Papyrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05487863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3308,320 +3178,320 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akhmîm et la 9e province de Haute Égypte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harrassowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 41, 2024, Studien zur spätägyptischen Religion, 978-3-447-12070-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current Research in Egyptology 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bouhafs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Bouhafs</w:t>
+                <w:t xml:space="preserve">Linda Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Chapon</w:t>
+                <w:t xml:space="preserve">Margarita Danilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarita Danilova</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Louis Dautais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Access Archaeology - CENiM 36, 9781803275833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Dautais</w:t>
-[...18 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.32028/9781803275833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultes et textes sacrés dans l’Égypte tardive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham I. Fernández Pichel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraham I. Fernández Pichel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IFAO</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 46, 2023, Recherches d'Archéologie, de Philologie et d'Histoire, 9782724708585. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFAO</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.ifao.8490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3631,739 +3501,739 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unique workshop or lasting tradition? On some rectangular outer coffins from Akhmim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alessia Amenta, Agnese Iob. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Second Vatican Coffin Conference. 6-9 June 2017, volume I, Vatican, 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I, Edizioni Musei Vaticani, pp.129-136, 2025, 9788882715168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05117194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un boustrophédon d'un genre nouveau à Athribis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florian Löffler; Daniel von Recklinghausen; Alexa Rickert; Bettina Ventker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tempel, Tiere, Sternenhimmel. Studien zur altägyptischen Religion und Wissenschaft für Christian Leitz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I, Harrassowitz, pp.39-44, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05232944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The temple of Athribis in the context of the religious organisation of the 9th Upper Egyptian province</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marcus Müller; Carolina Teotino-Tattko. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Athribis (Atripe) im Kontext. Die Stadt und der Tempel als religiöses und kulturelles Zentrum von der ptolemäischen Zeit bis zum Hochmittelalter. Akten der internationalen Tagung, Tübingen 7.-9. Juni 2022. Athribis-Studien III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harrassowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Studien zur spätägyptischen Religion, 978-3-447-12259-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le culte des faucons sacrés dans la IXe province de Haute Égypte : pratiques rituelles et échanges cultu(r)els</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marion Claude; Abraham I. Fernández Pichel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultes et textes sacrés dans l’Égypte tardive. Diffusion, circulation et adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 46, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFAO</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Recherches d'Archéologie, de Philologie et d'Histoire, 9782724708585. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFAO</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.ifao.8505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Digital Edition of the Prosopography of the Priests of Akhmim from the Late Period to the Roman Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ola el Aguizy; Burt Kasparian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the XIIth International Congress of Egyptologists. 3rd-8th November 2019, Cairo, Egypt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, pp.1223-1228, 2023, Bibliothèque Générale 71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La stèle funéraire d’Harsiésis, fils de Téos, originaire d’Akhmîm (Karnak Gadaya R-102 + Caire CG 22128)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Habachy, Fr. Servajean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Wise Man from the Beloved Land. Recueil d’études dédiées au Professeur Aly Omar Abdalla par ses amis, collègues et étudiants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CENiM 34, pp.45-53, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04146445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a prosopography of the priests of Akhmim from the Late Period to the Roman Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marta Arranz Cárcamo; Raúl Sánchez Casado; Albert Planelles Orozco; Sergio Alarcón Robledo; Jónatan Ortiz García; Patricia Mora Riudavets. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Research in Egyptology 2019. Proceedings of the Twentieth Annual Symposium, University of Alcalá, 17–21 June 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeopress Access Archaeology</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9781789699074</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03509943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shemayt, Matyt et la fête de Min</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chr. Thiers (éd.), Documents de Théologie Thébaine Tardive 4, CÉNiM 27, Montpellier, 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03510109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Jpw à Panopolis. Regards grecs sur la toponymie et la topographie d’un territoire égyptien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ch. Cassier (éd.), Géographie et archéologie de la religion égyptienne. Espaces cultuels, pratiques locales, CENiM 17, Montpellier, 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4373,353 +4243,353 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le “flambeau sacré” ou le plaidoyer d’une Égyptienne pour l’éducation des femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fonds Alphonse Dain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alphonse Dain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation générale des archives du Centre Wladimir Golenischeff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fonds Wladimir Golenischeff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId92"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4787,51 +4657,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B7A5021"/>
+    <w:nsid w:val="F188F34C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4935,51 +4805,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C020AA53"/>
+    <w:nsid w:val="AEA9398E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5083,51 +4953,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0C9674D6"/>
+    <w:nsid w:val="B467F42C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5231,51 +5101,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F8E3934F"/>
+    <w:nsid w:val="149F98EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5379,51 +5249,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2E946010"/>
+    <w:nsid w:val="5167F298"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5527,51 +5397,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7310F56F"/>
+    <w:nsid w:val="872E6636"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5675,51 +5545,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="05167B56"/>
+    <w:nsid w:val="E7BC27C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5823,51 +5693,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="71AF7907"/>
+    <w:nsid w:val="A9648DF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5971,51 +5841,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="18C1B7FD"/>
+    <w:nsid w:val="383BC42F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6119,51 +5989,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="AC7D47CC"/>
+    <w:nsid w:val="789129A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6377,51 +6247,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-claude" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227829875" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488467v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Le Bomin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claude" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Connor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fwb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385071v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labrique" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Terrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huza&#239;fa Magdy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersande Eschenbrenner Diemer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.511.0163" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856816v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sx6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357147v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21608/iwnw.2023.330153" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698574v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.481.0337" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371380v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250378v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abdelhalim Ali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laroze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5650" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746024v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716723v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/olzg-2022-0038" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128490v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lippert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.6691" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JXKJPQ84-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129837v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372108v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372187v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372092v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372098v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372162v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372146v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372154v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372175v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372210v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372220v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372199v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372225v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boud'Hors" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lantrain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aguer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572819v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Akhm%C3m_et_la_9e_province_de_Haute_%C3%89gypte/title_7343.ahtml" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206811v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouhafs" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Chapon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Danilova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dautais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803275833" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091925v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham I. Fern&#225;ndez Pichel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ifao/8490" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifao.8490" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05117194v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232944v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735049v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Athribis_%28Atripe%29_im_Kontext/title_7521.ahtml" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092549v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/ifao/8505" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifao.8505" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371428v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04146445v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thiers" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509943v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/download/9781789699074" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510109v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956336v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372071v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372064v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372061v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372045v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372056v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-claude" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227829875" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488467v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Le Bomin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claude" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Connor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fwb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385071v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labrique" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Terrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huza&#239;fa Magdy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersande Eschenbrenner Diemer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.511.0163" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856816v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sx6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357147v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21608/iwnw.2023.330153" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698574v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.481.0337" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820706v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371380v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250378v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abdelhalim Ali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laroze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5650" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716723v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/olzg-2022-0038" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128490v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lippert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.6691" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JXKJPQ84-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129837v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372117v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372108v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372136v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372092v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372098v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372162v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372146v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372175v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372210v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372220v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372199v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372250v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487863v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boud'Hors" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lantrain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aguer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572819v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Akhm%C3m_et_la_9e_province_de_Haute_%C3%89gypte/title_7343.ahtml" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206811v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouhafs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Chapon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Danilova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dautais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803275833" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091925v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham I. Fern&#225;ndez Pichel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ifao/8490" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifao.8490" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05117194v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232944v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735049v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Athribis_%28Atripe%29_im_Kontext/title_7521.ahtml" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092549v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/ifao/8505" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifao.8505" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371428v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04146445v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thiers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509943v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/download/9781789699074" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510109v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956336v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372071v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372064v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372061v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372045v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372056v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>