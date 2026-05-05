--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -1395,178 +1395,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique des travaux en Égypte</w:t>
+                <w:t xml:space="preserve">Nakhtmin, high priest of Min and Isis in Akhmim and overseer of works for Ay. His career, his tomb and Ay's memorial temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Labrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Mitteilungen des Deutschen Archäologischen Instituts, Abteilung Kairo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76/77, pp.63-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820706v1</w:t>
+                <w:t xml:space="preserve">hal-04371380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nakhtmin, high priest of Min and Isis in Akhmim and overseer of works for Ay. His career, his tomb and Ay's memorial temple</w:t>
+                <w:t xml:space="preserve">Chronique des travaux en Égypte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Labrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitteilungen des Deutschen Archäologischen Instituts, Abteilung Kairo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 76/77, pp.63-82</w:t>
+              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04371380v1</w:t>
+                <w:t xml:space="preserve">hal-03820706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kôm Ombo (2021) : Temple ptolémaïque d’Haroéris et de Sobek au nord d’Assouan</w:t>
               </w:r>
@@ -4657,51 +4657,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F188F34C"/>
+    <w:nsid w:val="B5D78A38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4805,51 +4805,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AEA9398E"/>
+    <w:nsid w:val="DB1A5BF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4953,51 +4953,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B467F42C"/>
+    <w:nsid w:val="D701AF85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5101,51 +5101,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="149F98EC"/>
+    <w:nsid w:val="DA4C10E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5249,51 +5249,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5167F298"/>
+    <w:nsid w:val="4E0BCF1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5397,51 +5397,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="872E6636"/>
+    <w:nsid w:val="1DDFF183"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5545,51 +5545,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="E7BC27C3"/>
+    <w:nsid w:val="94B423D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5693,51 +5693,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="A9648DF7"/>
+    <w:nsid w:val="83058E4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5841,51 +5841,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="383BC42F"/>
+    <w:nsid w:val="335D5038"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5989,51 +5989,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="789129A5"/>
+    <w:nsid w:val="035C027A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6247,51 +6247,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-claude" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227829875" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488467v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Le Bomin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claude" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Connor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fwb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385071v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labrique" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Terrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huza&#239;fa Magdy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersande Eschenbrenner Diemer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.511.0163" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856816v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sx6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357147v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21608/iwnw.2023.330153" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698574v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.481.0337" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820706v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371380v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250378v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abdelhalim Ali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laroze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5650" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716723v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/olzg-2022-0038" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128490v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lippert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.6691" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JXKJPQ84-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129837v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372117v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372108v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372136v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372092v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372098v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372162v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372146v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372175v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372210v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372220v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372199v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372250v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487863v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boud'Hors" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lantrain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aguer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572819v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Akhm%C3m_et_la_9e_province_de_Haute_%C3%89gypte/title_7343.ahtml" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206811v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouhafs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Chapon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Danilova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dautais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803275833" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091925v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham I. Fern&#225;ndez Pichel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ifao/8490" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifao.8490" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05117194v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232944v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735049v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Athribis_%28Atripe%29_im_Kontext/title_7521.ahtml" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092549v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/ifao/8505" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifao.8505" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371428v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04146445v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thiers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509943v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/download/9781789699074" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510109v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956336v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372071v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372064v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372061v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372045v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372056v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-claude" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227829875" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488467v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Le Bomin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claude" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Connor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fwb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385071v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labrique" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Terrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huza&#239;fa Magdy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersande Eschenbrenner Diemer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.511.0163" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856816v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sx6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357147v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21608/iwnw.2023.330153" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698574v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.481.0337" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371380v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250378v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abdelhalim Ali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laroze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5650" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716723v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/olzg-2022-0038" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128490v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lippert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.6691" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JXKJPQ84-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129837v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372117v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372108v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372136v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372092v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372098v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372162v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372146v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372175v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372210v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372220v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372199v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372250v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487863v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boud'Hors" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lantrain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aguer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572819v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Akhm%C3m_et_la_9e_province_de_Haute_%C3%89gypte/title_7343.ahtml" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206811v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouhafs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Chapon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Danilova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dautais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803275833" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091925v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham I. Fern&#225;ndez Pichel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ifao/8490" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifao.8490" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05117194v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232944v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735049v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Athribis_%28Atripe%29_im_Kontext/title_7521.ahtml" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092549v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/ifao/8505" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifao.8505" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371428v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04146445v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thiers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509943v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/download/9781789699074" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510109v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956336v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372071v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372064v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372061v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372045v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372056v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>