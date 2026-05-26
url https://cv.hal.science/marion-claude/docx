--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -91,50 +91,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">227829875</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=pytLYZcAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
@@ -863,1088 +884,1088 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taposiris Magna et Plinthine (2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Le Bomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14fwb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique des travaux en Égypte. Chronique 2025.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Labrique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huzaïfa Magdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersande Eschenbrenner Diemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 51 (1), pp.163-173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dha.511.0163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kôm Ombo (2023). Temple ptolémaïque d’Haroéris et de Sobek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Labrique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11sx6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The šmʿy.t-priestesses of Isis in Akhmim during the New Kingdom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWNW Journal of the Faculty of Archaeology Ain Shams University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2, pp.401-414. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21608/iwnw.2023.330153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du bloc au temple : nouvelles perspectives sur une architrave monumentale du temple de Min d’Akhmîm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, CHRONIQUE DES TRAVAUX EN ÉGYPTE Chronique 2022, 48 (1), pp.345-364. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dha.481.0337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nakhtmin, high priest of Min and Isis in Akhmim and overseer of works for Ay. His career, his tomb and Ay's memorial temple</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Chronique des travaux en Égypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Labrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitteilungen des Deutschen Archäologischen Instituts, Abteilung Kairo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 76/77, pp.63-82</w:t>
+              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371380v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique des travaux en Égypte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Nakhtmin, high priest of Min and Isis in Akhmim and overseer of works for Ay. His career, his tomb and Ay's memorial temple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Labrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Mitteilungen des Deutschen Archäologischen Instituts, Abteilung Kairo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76/77, pp.63-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820706v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kôm Ombo (2021) : Temple ptolémaïque d’Haroéris et de Sobek au nord d’Assouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Labrique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Abdelhalim Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Laroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/baefe.5650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Sayed , Rafed / Lakomy , Konstantin C. / Ehler , Elisabeth / Fluck , Cäcilia / Herzberg-Beiersdorf , Anne / Zorn , Olivia (Hg.): Achmīm – Ägyptens vergessene Stadt. Begleitband zur Sonderausstellung der Staatlichen Museen zu Berlin in der James-Simon-Galerie. Für das Mîn-Panos-Projekt und die Staatlichen Museen zu Berlin. Petersberg: Michael Imhof Verlag 2021. 400 S. m. Abb. 4°. Brosch. € 39,95. ISBN 978-3-7319-1067-1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orientalistische Literaturzeitung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 117 (2), pp.109-112. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/olzg-2022-0038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La table d'offrande Louvre D 69</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 118, pp.47-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bifao.6691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02128490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos de la relecture d'un anthroponyme à la lumière des inscriptions d'une chapelle d'Atoum récemment découverte à Akhmîm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'egyptologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02129837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1954,1064 +1975,1064 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the necropolis of Akhmîm and its inhabitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIth International Congress of Egyptologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olaf E. Kaper; Miriam Müller; Nico Staring; Koen Donker van Heel; Fania M. Kruijf; Noha Mahran; Andrés Martín García de la Cruz; Daniel Soliman; Carolien H. van Zoest, Aug 2023, Leyden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartes modernes, récits de voyageurs et questions sur le paysage dans la région d’Akhmîm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de micro-géographie : comment reconstituter un paysage rural dans l’Égypte gréco-romaine ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Giulia Nicatore, Oct 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des titres en diachronie : le cas du prêtre sematy à Akhmîm. Graphies, fonctions, historicité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unravelling the Tangle of Titles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sandrine Vuilleumier, Mar 2023, Bâle, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Prosopography of the Priests of Akhmim from the Late Period to the Roman Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIth International Congress of Egyptologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Le Caire, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the temple to the grave: exploring the lives of the priests of Akhmim and their families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Al servicio de los dioses: sacerdocio y devoción en el mundo antiguo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carmen Alarcón; Raúl Sánchez, Dec 2023, Seville (online), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutilating Min: Where did the phallus go – and why?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reading Reuse. Image recycling in Egypt and beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Axelle Brémont; Simon Connor; Vera Allen, Oct 2023, Le Caire, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genealogy and the dating of provincial art: a case study from Akhmim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">‘In the time of my father and my father’s father…’. Genealogy and Prosopography as Sources for Historical Chronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Roman Gundacker; Annik Wüthrich, May 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncommon Texts for Common People? A Study in Prosopography and Funerary Texts in Akhmîm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From One Shore to the Other. New Perspectives on Funerary and Religious Practices in Ptolemaic and Roman Thebes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sandrine Vuilleumier; Lauren Dogaer; Cyprian H.W. Fong, Sep 2022, Bâle, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Temple of Athribis in the Context of the Religious Organisation of the 9th Upper Egyptian Province</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Athribis (Atripe) in Context. The City and the Temple as a Religious and Cultural Centre from Ptolemaic to Early Medieval Times</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marcus Müller; Carolina Teotino, Jun 2022, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representations of priests and festival scenes in the temples of Edfu and Dendara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Text in context. La grammaire du temple</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lorenzo Medini, Oct 2021, Le Caire, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Prosopography of the Priests of Akhmim from the Late Period to the Roman Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Research in Egyptology 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sergio Alarcón Robledo; Marta Arranz Cárcamo; Patricia Mora Riudavets; Albert Planelles Orozco; Jónatan Ortiz García; Raúl Sánchez Casado, Jun 2019, Alcala de Henares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une prosopographie des prêtres d'Akhmîm à l'époque gréco-romaine : questions de méthodologie et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Journée Égypte gréco-romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ghislaine Widmer; Didier Devauchelle; René Preys; Michèle Broze, Apr 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Two Ptolemaic Stelae from Akhmîm Belonging to Brothers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Ptolemäische Sommerschule</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The high priest of Min and Isis in Akhmim and chief architect Nakhtmin: a new perspective on his career and tomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Egyptology Congress 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unique workshop or lasting tradition? On some rectangular outer coffins from Akhmim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Vatican Coffin Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mario Cappozzo; Alessia Amenta; Fabio Morresi; Ulderico Santamaria; René van Walsem, Jun 2017, Vatican, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3021,154 +3042,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostraca d'Athribis. Study and edition of the inscribed sherds from Hut-Repit / Atripe / Athribis in Upper Egypt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boud'Hors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lantrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Aguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Congress of Papyrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05487863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3178,1062 +3199,1062 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akhmîm et la 9e province de Haute Égypte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrassowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 41, 2024, Studien zur spätägyptischen Religion, 978-3-447-12070-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Research in Egyptology 2022</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cultes et textes sacrés dans l’Égypte tardive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham I. Fernández Pichel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFAO</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 46, 2023, Recherches d'Archéologie, de Philologie et d'Histoire, 9782724708585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ifao.8490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Bouhafs</w:t>
-[...90 lines deleted...]
-                <w:t xml:space="preserve">hal-04206811v1</w:t>
+                <w:t xml:space="preserve">hal-04091925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultes et textes sacrés dans l’Égypte tardive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Current Research in Egyptology 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bouhafs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFAO</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 46, 2023, Recherches d'Archéologie, de Philologie et d'Histoire, 9782724708585. </w:t>
+                <w:t xml:space="preserve">Margarita Danilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.ifao.8490⟩</w:t>
+                <w:t xml:space="preserve">Louis Dautais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Access Archaeology - CENiM 36, 9781803275833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32028/9781803275833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04091925v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unique workshop or lasting tradition? On some rectangular outer coffins from Akhmim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alessia Amenta, Agnese Iob. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Second Vatican Coffin Conference. 6-9 June 2017, volume I, Vatican, 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I, Edizioni Musei Vaticani, pp.129-136, 2025, 9788882715168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05117194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un boustrophédon d'un genre nouveau à Athribis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florian Löffler; Daniel von Recklinghausen; Alexa Rickert; Bettina Ventker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tempel, Tiere, Sternenhimmel. Studien zur altägyptischen Religion und Wissenschaft für Christian Leitz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I, Harrassowitz, pp.39-44, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05232944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The temple of Athribis in the context of the religious organisation of the 9th Upper Egyptian province</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marcus Müller; Carolina Teotino-Tattko. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Athribis (Atripe) im Kontext. Die Stadt und der Tempel als religiöses und kulturelles Zentrum von der ptolemäischen Zeit bis zum Hochmittelalter. Akten der internationalen Tagung, Tübingen 7.-9. Juni 2022. Athribis-Studien III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrassowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Studien zur spätägyptischen Religion, 978-3-447-12259-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le culte des faucons sacrés dans la IXe province de Haute Égypte : pratiques rituelles et échanges cultu(r)els</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Towards a Digital Edition of the Prosopography of the Priests of Akhmim from the Late Period to the Roman Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marion Claude; Abraham I. Fernández Pichel. </w:t>
+              <w:t xml:space="preserve">Ola el Aguizy; Burt Kasparian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultes et textes sacrés dans l’Égypte tardive. Diffusion, circulation et adaptation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the XIIth International Congress of Egyptologists. 3rd-8th November 2019, Cairo, Egypt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, pp.1223-1228, 2023, Bibliothèque Générale 71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFAO</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04092549v1</w:t>
+                <w:t xml:space="preserve">hal-04371428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Digital Edition of the Prosopography of the Priests of Akhmim from the Late Period to the Roman Period</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La stèle funéraire d’Harsiésis, fils de Téos, originaire d’Akhmîm (Karnak Gadaya R-102 + Caire CG 22128)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Ola el Aguizy; Burt Kasparian. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Habachy, Fr. Servajean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the XIIth International Congress of Egyptologists. 3rd-8th November 2019, Cairo, Egypt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, pp.1223-1228, 2023, Bibliothèque Générale 71</w:t>
+              <w:t xml:space="preserve">A Wise Man from the Beloved Land. Recueil d’études dédiées au Professeur Aly Omar Abdalla par ses amis, collègues et étudiants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CENiM 34, pp.45-53, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371428v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04146445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La stèle funéraire d’Harsiésis, fils de Téos, originaire d’Akhmîm (Karnak Gadaya R-102 + Caire CG 22128)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le culte des faucons sacrés dans la IXe province de Haute Égypte : pratiques rituelles et échanges cultu(r)els</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">M. Habachy, Fr. Servajean. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marion Claude; Abraham I. Fernández Pichel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Wise Man from the Beloved Land. Recueil d’études dédiées au Professeur Aly Omar Abdalla par ses amis, collègues et étudiants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cultes et textes sacrés dans l’Égypte tardive. Diffusion, circulation et adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFAO</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Recherches d'Archéologie, de Philologie et d'Histoire, 9782724708585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ifao.8505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04146445v1</w:t>
+                <w:t xml:space="preserve">hal-04092549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a prosopography of the priests of Akhmim from the Late Period to the Roman Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marta Arranz Cárcamo; Raúl Sánchez Casado; Albert Planelles Orozco; Sergio Alarcón Robledo; Jónatan Ortiz García; Patricia Mora Riudavets. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Research in Egyptology 2019. Proceedings of the Twentieth Annual Symposium, University of Alcalá, 17–21 June 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeopress Access Archaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9781789699074</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03509943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shemayt, Matyt et la fête de Min</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chr. Thiers (éd.), Documents de Théologie Thébaine Tardive 4, CÉNiM 27, Montpellier, 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03510109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Jpw à Panopolis. Regards grecs sur la toponymie et la topographie d’un territoire égyptien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ch. Cassier (éd.), Géographie et archéologie de la religion égyptienne. Espaces cultuels, pratiques locales, CENiM 17, Montpellier, 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4243,353 +4264,353 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le “flambeau sacré” ou le plaidoyer d’une Égyptienne pour l’éducation des femmes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le fonds Alphonse Dain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372071v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fonds Alphonse Dain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Alphonse Dain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372064v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alphonse Dain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le “flambeau sacré” ou le plaidoyer d’une Égyptienne pour l’éducation des femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372061v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation générale des archives du Centre Wladimir Golenischeff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fonds Wladimir Golenischeff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId92"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4657,51 +4678,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5D78A38"/>
+    <w:nsid w:val="582AD0FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4805,51 +4826,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DB1A5BF0"/>
+    <w:nsid w:val="EB37EE4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4953,51 +4974,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D701AF85"/>
+    <w:nsid w:val="D4E18860"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5101,51 +5122,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="DA4C10E0"/>
+    <w:nsid w:val="E6702D81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5249,51 +5270,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4E0BCF1C"/>
+    <w:nsid w:val="42B40E0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5397,51 +5418,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1DDFF183"/>
+    <w:nsid w:val="52F653DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5545,51 +5566,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="94B423D9"/>
+    <w:nsid w:val="E2D537B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5693,51 +5714,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="83058E4D"/>
+    <w:nsid w:val="3ED58769"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5841,51 +5862,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="335D5038"/>
+    <w:nsid w:val="3CA7A4EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5989,51 +6010,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="035C027A"/>
+    <w:nsid w:val="820795CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6247,51 +6268,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-claude" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227829875" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488467v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Le Bomin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claude" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Connor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fwb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385071v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labrique" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Terrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huza&#239;fa Magdy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersande Eschenbrenner Diemer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.511.0163" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856816v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sx6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357147v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21608/iwnw.2023.330153" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698574v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.481.0337" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371380v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250378v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abdelhalim Ali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laroze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5650" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716723v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/olzg-2022-0038" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128490v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lippert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.6691" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JXKJPQ84-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129837v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372117v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372108v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372136v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372092v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372098v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372162v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372146v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372175v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372210v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372220v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372199v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372250v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487863v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boud'Hors" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lantrain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aguer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572819v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Akhm%C3m_et_la_9e_province_de_Haute_%C3%89gypte/title_7343.ahtml" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206811v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouhafs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Chapon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Danilova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dautais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803275833" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091925v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham I. Fern&#225;ndez Pichel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ifao/8490" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifao.8490" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05117194v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232944v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735049v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Athribis_%28Atripe%29_im_Kontext/title_7521.ahtml" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092549v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/ifao/8505" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifao.8505" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371428v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04146445v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thiers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509943v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/download/9781789699074" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510109v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956336v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372071v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372064v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372061v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372045v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372056v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-claude" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227829875" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=pytLYZcAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488467v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Le Bomin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claude" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Connor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fwb" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385071v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labrique" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Terrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huza&#239;fa Magdy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersande Eschenbrenner Diemer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.511.0163" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856816v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sx6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357147v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21608/iwnw.2023.330153" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698574v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.481.0337" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371380v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250378v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abdelhalim Ali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laroze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5650" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716723v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/olzg-2022-0038" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128490v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lippert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.6691" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JXKJPQ84-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129837v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372108v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372187v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372092v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372098v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372162v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372146v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372154v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372175v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372210v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372220v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372199v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372225v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boud'Hors" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lantrain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aguer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572819v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Akhm%C3m_et_la_9e_province_de_Haute_%C3%89gypte/title_7343.ahtml" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091925v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham I. Fern&#225;ndez Pichel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ifao/8490" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifao.8490" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206811v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouhafs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Chapon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Danilova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dautais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803275833" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05117194v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232944v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735049v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Athribis_%28Atripe%29_im_Kontext/title_7521.ahtml" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371428v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04146445v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thiers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092549v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/ifao/8505" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifao.8505" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509943v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/download/9781789699074" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510109v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956336v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372064v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372061v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372071v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372045v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372056v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>