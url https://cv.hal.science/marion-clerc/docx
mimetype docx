--- v0 (2026-03-05)
+++ v1 (2026-04-09)
@@ -642,449 +642,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intimité des sociologues</w:t>
+                <w:t xml:space="preserve">Pierre Blavier, Gilets jaunes, la révolte des budgets contraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Clerc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (14)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04271564v1</w:t>
+                <w:t xml:space="preserve">hal-04234487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Blavier, Gilets jaunes, la révolte des budgets contraints</w:t>
+                <w:t xml:space="preserve">L’intimité des sociologues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Clerc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (2), pp.130-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gen.131.0130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04234487v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler pour être payé ? Origines et formes de la rémunération du travail</w:t>
+                <w:t xml:space="preserve">Clément Rivière, Leurs enfants dans la ville. Enquête auprès de parents à Paris et à Milan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Clerc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorine Labrue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.54148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777986v1</w:t>
+                <w:t xml:space="preserve">hal-03773789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Rivière, Leurs enfants dans la ville. Enquête auprès de parents à Paris et à Milan</w:t>
+                <w:t xml:space="preserve">Travailler pour être payé ? Origines et formes de la rémunération du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorine Labrue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (27)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.54148⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03773789v1</w:t>
+                <w:t xml:space="preserve">hal-03777986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler pour être payé ? Origines et formes de la rémunération du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorine Labrue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n° 27 (2), pp.14-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1144,51 +1144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1246,117 +1246,117 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Péruisset-Fache, Les enfants sous la coupe de l’économie</w:t>
+                <w:t xml:space="preserve">“Denis Colombi, Où va l’argent des pauvres ?”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.47127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/lectures.41256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03773792v1</w:t>
+                <w:t xml:space="preserve">hal-03107022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1. Éthique et justice dans la transition écologique</w:t>
               </w:r>
@@ -1453,563 +1453,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Denis Colombi, Où va l’argent des pauvres ?”</w:t>
+                <w:t xml:space="preserve">Nicole Péruisset-Fache, Les enfants sous la coupe de l’économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107022v1</w:t>
+                <w:t xml:space="preserve">hal-03777994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Péruisset-Fache, Les enfants sous la coupe de l’économie</w:t>
+                <w:t xml:space="preserve">Hors compétition ? Dynamiques et conséquences des stratégies de différenciation des firmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Mien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 25 (2), pp.126-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rce.025.0126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777994v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hors compétition ? Dynamiques et conséquences des stratégies de différenciation des firmes</w:t>
+                <w:t xml:space="preserve">Le carbone à la carte ? Rationner plutôt que taxer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Mien</w:t>
+                <w:t xml:space="preserve">Etienne L'Estoile (de)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Szuba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, n° 25 (2), pp.126-132. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rce.025.0126⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 1 (26), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rce.026.0226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03754771v1</w:t>
+                <w:t xml:space="preserve">hal-03107333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le carbone à la carte ? Rationner plutôt que taxer</w:t>
+                <w:t xml:space="preserve">Nicole Péruisset-Fache, Les enfants sous la coupe de l’économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Clerc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Szuba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.47127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rce.026.0226⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03107333v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeur, monnaie et richesse dans La philosophie de l’argent de Georg Simmel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transmettre ou partager le patrimoine, des histoires de famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Gollac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Horvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, n° 24 (1), pp.101-109. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rce.024.0101⟩</w:t>
+              <w:t xml:space="preserve">, 2019, n°24 (1), pp.202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rce.024.0202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03754773v1</w:t>
+                <w:t xml:space="preserve">hal-03089524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmettre ou partager le patrimoine, des histoires de famille</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valeur, monnaie et richesse dans La philosophie de l’argent de Georg Simmel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, n°24 (1), pp.202. </w:t>
+              <w:t xml:space="preserve">, 2019, n° 24 (1), pp.101-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rce.024.0202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rce.024.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089524v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Henri Bergeron, Patrick Castel, Sophie Dubuisson-Quellier, Jeanne Lazarus, Étienne Nouguez, Olivier Pilmis, Le biais comportementaliste”</w:t>
               </w:r>
@@ -2350,372 +2350,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How children perceive economic inequality. Results from a drawings’ analysis with 7/8-year-olds</w:t>
+                <w:t xml:space="preserve">La signification sociale de l’argent de poche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socializing inequality. A workshop with Annette Lareau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Enfances, entre autonomie(s) et domination(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03903671v1</w:t>
+                <w:t xml:space="preserve">hal-03896104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La signification sociale de l’argent de poche</w:t>
+                <w:t xml:space="preserve">How children perceive economic inequality. Results from a drawings’ analysis with 7/8-year-olds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfances, entre autonomie(s) et domination(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Socializing inequality. A workshop with Annette Lareau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896104v1</w:t>
+                <w:t xml:space="preserve">hal-03903671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner l’argent à l’école : entre politisation d’un problème scolaire et scolarisation d’un problème public</w:t>
+                <w:t xml:space="preserve">Privilégié-es mais méritant-es ? L’éducation à l’argent des 7-8 ans au sein des classes supérieures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabrique politique de l'École, fabrique scolaire du politique : dynamiques et effets du gouvernement de l’institution scolaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896101v1</w:t>
+                <w:t xml:space="preserve">hal-03900968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inculquer l’éthique économique. Morale, moralisation et conflits autour d'un dispositif d'éducation des enfants à l'argent par les banques</w:t>
+                <w:t xml:space="preserve">Enseigner l’argent à l’école : entre politisation d’un problème scolaire et scolarisation d’un problème public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e congrès de l’Association internationale des sociologues de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">Fabrique politique de l'École, fabrique scolaire du politique : dynamiques et effets du gouvernement de l’institution scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03903669v1</w:t>
+                <w:t xml:space="preserve">hal-03896101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privilégié-es mais méritant-es ? L’éducation à l’argent des 7-8 ans au sein des classes supérieures</w:t>
+                <w:t xml:space="preserve">Inculquer l’éthique économique. Morale, moralisation et conflits autour d'un dispositif d'éducation des enfants à l'argent par les banques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">20e congrès de l’Association internationale des sociologues de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03900968v1</w:t>
+                <w:t xml:space="preserve">hal-03903669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partager l’intime. Retour réflexif sur une expérience d’enquête durant le confinement (avril –juin 2020)</w:t>
               </w:r>
@@ -3077,51 +3077,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777989v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Clerc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Doug&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Faivre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Meroueh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sadourny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659487v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.032.0111" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137722v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879483v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Baudot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Carrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.145.0199" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271564v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lebrun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guellier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.131.0130" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234487v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777986v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Labrue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773789v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.54148" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F648VT7V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754764v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.027.0014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754765v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.141.0107" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773792v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.47127" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-65BH7FQV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754767v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larr&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Federspiel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Salin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.026.0020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107022v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.41256" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1SCFBHPJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777994v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754771v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Mien" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.025.0126" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107333v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne L'Estoile (de)" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Szuba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.026.0226" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754773v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.024.0101" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089524v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gollac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Horvat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.024.0202" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107025v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.29593" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773797v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24784" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773794v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24111" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659495v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903671v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896104v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896101v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903669v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900968v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900970v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896094v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106153v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777989v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Clerc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Doug&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Faivre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Meroueh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sadourny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659487v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.032.0111" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137722v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879483v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Baudot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Carrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.145.0199" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234487v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271564v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lebrun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guellier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.131.0130" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773789v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.54148" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F648VT7V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777986v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Labrue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754764v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.027.0014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754765v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.141.0107" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107022v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.41256" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1SCFBHPJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754767v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larr&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Federspiel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Salin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.026.0020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777994v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754771v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Mien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.025.0126" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107333v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne L'Estoile (de)" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Szuba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.026.0226" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773792v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.47127" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-65BH7FQV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089524v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gollac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Horvat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.024.0202" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754773v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.024.0101" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107025v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.29593" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773797v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24784" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773794v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24111" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659495v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896104v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903671v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900968v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896101v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903669v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900970v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896094v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106153v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>