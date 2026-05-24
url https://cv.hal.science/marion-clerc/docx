--- v1 (2026-04-09)
+++ v2 (2026-05-24)
@@ -642,234 +642,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Blavier, Gilets jaunes, la révolte des budgets contraints</w:t>
+                <w:t xml:space="preserve">L’intimité des sociologues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Clerc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (2), pp.130-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gen.131.0130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234487v1</w:t>
+                <w:t xml:space="preserve">hal-04271564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intimité des sociologues</w:t>
+                <w:t xml:space="preserve">Pierre Blavier, Gilets jaunes, la révolte des budgets contraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Clerc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (14)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gen.131.0130⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04271564v1</w:t>
+                <w:t xml:space="preserve">hal-04234487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rivière, Leurs enfants dans la ville. Enquête auprès de parents à Paris et à Milan</w:t>
               </w:r>
@@ -1144,51 +1144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2488,96 +2488,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privilégié-es mais méritant-es ? L’éducation à l’argent des 7-8 ans au sein des classes supérieures</w:t>
+                <w:t xml:space="preserve">Inculquer l’éthique économique. Morale, moralisation et conflits autour d'un dispositif d'éducation des enfants à l'argent par les banques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">20e congrès de l’Association internationale des sociologues de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03900968v1</w:t>
+                <w:t xml:space="preserve">hal-03903669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner l’argent à l’école : entre politisation d’un problème scolaire et scolarisation d’un problème public</w:t>
               </w:r>
@@ -2626,96 +2626,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inculquer l’éthique économique. Morale, moralisation et conflits autour d'un dispositif d'éducation des enfants à l'argent par les banques</w:t>
+                <w:t xml:space="preserve">Privilégié-es mais méritant-es ? L’éducation à l’argent des 7-8 ans au sein des classes supérieures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e congrès de l’Association internationale des sociologues de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03903669v1</w:t>
+                <w:t xml:space="preserve">hal-03900968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partager l’intime. Retour réflexif sur une expérience d’enquête durant le confinement (avril –juin 2020)</w:t>
               </w:r>
@@ -3077,51 +3077,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777989v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Clerc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Doug&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Faivre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Meroueh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sadourny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659487v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.032.0111" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137722v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879483v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Baudot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Carrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.145.0199" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234487v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271564v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lebrun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guellier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.131.0130" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773789v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.54148" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F648VT7V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777986v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Labrue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754764v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.027.0014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754765v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.141.0107" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107022v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.41256" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1SCFBHPJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754767v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larr&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Federspiel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Salin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.026.0020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777994v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754771v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Mien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.025.0126" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107333v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne L'Estoile (de)" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Szuba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.026.0226" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773792v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.47127" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-65BH7FQV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089524v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gollac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Horvat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.024.0202" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754773v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.024.0101" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107025v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.29593" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773797v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24784" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773794v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24111" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659495v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896104v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903671v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900968v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896101v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903669v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900970v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896094v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106153v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777989v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Clerc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Doug&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Faivre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Meroueh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sadourny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659487v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.032.0111" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137722v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879483v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Baudot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Carrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.145.0199" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271564v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lebrun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guellier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.131.0130" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234487v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773789v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.54148" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F648VT7V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777986v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Labrue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754764v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.027.0014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754765v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.141.0107" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107022v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.41256" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1SCFBHPJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754767v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larr&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Federspiel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Salin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.026.0020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777994v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754771v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Mien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.025.0126" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107333v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne L'Estoile (de)" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Szuba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.026.0226" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773792v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.47127" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-65BH7FQV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089524v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gollac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Horvat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.024.0202" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754773v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.024.0101" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107025v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.29593" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773797v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24784" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773794v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24111" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659495v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896104v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903671v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903669v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896101v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900968v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900970v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896094v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106153v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>