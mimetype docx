--- v0 (2026-03-15)
+++ v1 (2026-05-17)
@@ -172,51 +172,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Mémeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hazif-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">LEH Édition, 758 p., 2025, (Collection Thèses), 978-2-38612-098-5</w:t>
+              <w:t xml:space="preserve">LEH Édition, 758 p., 2025, Collection Thèses, 978-2-38612-098-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -290,64 +290,64 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quentin Le Pluard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le transhumanisme et le Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, t. 34, </w:t>
+              <w:t xml:space="preserve">, 34, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Éditions Hospitalières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.XI-XXXII, 2025, (Collection Thèses), 978-2-38612-098-5</w:t>
+              <w:t xml:space="preserve">, p. 11 à 32, 2025, Collection Thèses, 978-2-38612-098-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -791,510 +791,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03191702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact de la déclaration de délaissement unilatéral sur le parent non délaissant</w:t>
+                <w:t xml:space="preserve">Adoption plénière et attribution de nationalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02474357v1</w:t>
+                <w:t xml:space="preserve">hal-02474429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoption plénière et attribution de nationalité</w:t>
+                <w:t xml:space="preserve">Parenté d'intention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02474429v1</w:t>
+                <w:t xml:space="preserve">hal-02474376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parenté d'intention</w:t>
+                <w:t xml:space="preserve">Hospitalisation sans consentement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02474376v1</w:t>
+                <w:t xml:space="preserve">hal-02474430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospitalisation sans consentement</w:t>
+                <w:t xml:space="preserve">Substitution du bénéficiaire d'un contrat d'assurance-vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02474430v1</w:t>
+                <w:t xml:space="preserve">hal-02474369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substitution du bénéficiaire d'un contrat d'assurance-vie</w:t>
+                <w:t xml:space="preserve">Hospitalisation sans consentement : appréciation de l'indépendance objective du médecin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02474369v1</w:t>
+                <w:t xml:space="preserve">hal-02474351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospitalisation sans consentement : appréciation de l'indépendance objective du médecin</w:t>
+                <w:t xml:space="preserve">Loi de réforme pour la justice et droit de la famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Dalloz avocats : exercer et entreprendre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 06 et 07, pp.336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02474351v1</w:t>
+                <w:t xml:space="preserve">halshs-02452758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loi de réforme pour la justice et droit de la famille</w:t>
+                <w:t xml:space="preserve">L'impact de la déclaration de délaissement unilatéral sur le parent non délaissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz avocats : exercer et entreprendre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 06 et 07, pp.336</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02452758v1</w:t>
+                <w:t xml:space="preserve">hal-02474357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi de réforme pour la justice et le droit des personnes</w:t>
               </w:r>
@@ -1550,303 +1550,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nul besoin d’indivision pour désigner un mandataire successoral</w:t>
+                <w:t xml:space="preserve">Pension alimentaire du conjoint survivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02474345v1</w:t>
+                <w:t xml:space="preserve">hal-02474432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pension alimentaire du conjoint survivant</w:t>
+                <w:t xml:space="preserve">Nul besoin d’indivision pour désigner un mandataire successoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02474432v1</w:t>
+                <w:t xml:space="preserve">hal-02474345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit viager au logement</w:t>
+                <w:t xml:space="preserve">L’apport en capital n’est pas une forme de contribution aux charges du mariage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02474431v1</w:t>
+                <w:t xml:space="preserve">hal-02474346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport en capital n’est pas une forme de contribution aux charges du mariage</w:t>
+                <w:t xml:space="preserve">Droit viager au logement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02474346v1</w:t>
+                <w:t xml:space="preserve">hal-02474431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi de réforme pour la justice et droit des personnes</w:t>
               </w:r>
@@ -2208,51 +2208,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346331v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Pluard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raoul-Cormeil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cottet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard M&#233;meteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hazif-Thomas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326856v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/viewer/1999" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474439v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474438v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474436v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474440v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474441v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191702v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474357v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474429v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474376v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474430v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474369v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474351v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452758v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474365v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474337v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474359v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474345v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474432v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474431v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474346v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452759v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474434v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213802v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346331v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Pluard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raoul-Cormeil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cottet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard M&#233;meteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hazif-Thomas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326856v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/viewer/1999" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474439v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474438v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474436v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474440v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474441v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191702v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474429v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474376v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474430v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474369v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452758v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474357v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474365v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474337v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474359v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474432v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474345v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474346v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474431v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452759v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474434v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213802v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>