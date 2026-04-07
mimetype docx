--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -455,919 +455,919 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound segmentation analysis via distinct and completed anatomical borders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced Intratendinous Sliding in Achilles Tendinopathy During Active Plantarflexion Regardless of Horizontal Foot Position</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Crouzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stijn Bogaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Gonzalez Duque</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lennart Scheys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Vanwanseele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11548-024-03170-7⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.14679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772928v1</w:t>
+                <w:t xml:space="preserve">hal-04764055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of muscle length on the modulation of H reflex and inhibitory mechanisms of Ia afferent discharges during passive muscle lengthening</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Jubeau</w:t>
+                <w:t xml:space="preserve">Estimation of the Achilles tendon twist in vivo by individual triceps surae muscle stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Crouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cattagni</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Vanwanseele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/jn.00142.2024⟩</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joa.14138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690419v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizontal foot orientation affects the distribution of neural drive between gastrocnemii during plantarflexion, without changing neural excitability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Crouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cattagni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/japplphysiol.00536.2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Intratendinous Sliding in Achilles Tendinopathy During Active Plantarflexion Regardless of Horizontal Foot Position</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Lecompte</w:t>
+                <w:t xml:space="preserve">Achilles tendon compliance influences tendon loading more than Achilles tendon twist in Achilles tendinopathy: a musculoskeletal modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ine Mylle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Funaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Crouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stijn Bogaerts</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lennart Scheys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Vanwanseele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.14679⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2024.1399611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764055v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the Achilles tendon twist in vivo by individual triceps surae muscle stimulation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ultrasound segmentation analysis via distinct and completed anatomical borders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Gonzalez Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Marquardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yordanka Velikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/joa.14138⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (7), pp.1419-1427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11548-024-03170-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763933v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achilles tendon compliance influences tendon loading more than Achilles tendon twist in Achilles tendinopathy: a musculoskeletal modeling approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessia Funaro</w:t>
+                <w:t xml:space="preserve">Effect of muscle length on the modulation of H reflex and inhibitory mechanisms of Ia afferent discharges during passive muscle lengthening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Colard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Crouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Vanwanseele</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duclay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cattagni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, </w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2024.1399611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/jn.00142.2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764054v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromechanical Properties of the Vastus Medialis and Vastus Lateralis in Adolescents With Patellofemoral Pain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimates of persistent inward currents in lower limb muscles are not different between inactive, resistance-trained and endurance-trained young males</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Goreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Jannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dernoncourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Crouzier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kay Crossley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedic Journal of Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, </w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/23259671231155894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/jn.00278.2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04188693v1</w:t>
+                <w:t xml:space="preserve">hal-04357040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triceps surae muscle forces during dynamic exercises in patients with Achilles tendinopathy: A cross‐sectional study</w:t>
               </w:r>
@@ -1477,961 +1477,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimates of persistent inward currents in lower limb muscles are not different between inactive, resistance-trained and endurance-trained young males</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuromechanical Properties of the Vastus Medialis and Vastus Lateralis in Adolescents With Patellofemoral Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Crouzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Goreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Hug</w:t>
+                <w:t xml:space="preserve">Frances T Sheehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Jannou</w:t>
+                <w:t xml:space="preserve">Natalie J Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Dernoncourt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Crouzier</w:t>
+                <w:t xml:space="preserve">Kay Crossley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Orthopaedic Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/jn.00278.2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/23259671231155894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04357040v1</w:t>
+                <w:t xml:space="preserve">hal-04188693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic quadriceps and patellae segmentation of MRI with cascaded U 2 ‐Net and SASSNet deep learning model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">External rotation of the foot position during plantarflexion increases non-uniform motions of the Achilles tendon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Crouzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruida Cheng</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Hug</w:t>
+                <w:t xml:space="preserve">Félix Dandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kylie Tucker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Juneau</w:t>
+                <w:t xml:space="preserve">Aurélie Sarcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stijn Bogaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennart Scheys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mp.15335⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 141, pp.111232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2022.111232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538435v1</w:t>
+                <w:t xml:space="preserve">hal-04612336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achille, plus qu’un simple tendon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subject-Specific 3D Models to Investigate the Influence of Rehabilitation Exercises and the Twisted Structure on Achilles Tendon Strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Funaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vickie Shim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Crouzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ine Mylle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Vanwanseele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (251), pp.11-17. </w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.914137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2022.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2022.914137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764059v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subject-Specific 3D Models to Investigate the Influence of Rehabilitation Exercises and the Twisted Structure on Achilles Tendon Strains</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Achille, plus qu’un simple tendon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Crouzier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Vanwanseele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2022.914137⟩</w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (251), pp.11-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2022.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612412v1</w:t>
+                <w:t xml:space="preserve">hal-04764059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External rotation of the foot position during plantarflexion increases non-uniform motions of the Achilles tendon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic quadriceps and patellae segmentation of MRI with cascaded U 2 ‐Net and SASSNet deep learning model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruida Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Crouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Dandois</w:t>
+                <w:t xml:space="preserve">Kylie Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Sarcher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lennart Scheys</w:t>
+                <w:t xml:space="preserve">Paul Juneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 141, pp.111232. </w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (1), pp.443-460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2022.111232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mp.15335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612336v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gel Pad Designed to Measure Muscle Volume Using Freehand 3‐Dimensional Ultrasonography</w:t>
+                <w:t xml:space="preserve">IFSS-Net: Interactive Few-Shot Siamese Network for Faster Muscle Segmentation and Propagation in Volumetric Ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Thomare</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Dawood Al Chanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Gonzalez Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Crouzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Ellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ultrasound in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jum.15490⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2021.3058303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298657v1</w:t>
+                <w:t xml:space="preserve">hal-03197457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFSS-Net: Interactive Few-Shot Siamese Network for Faster Muscle Segmentation and Propagation in Volumetric Ultrasound</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Gel Pad Designed to Measure Muscle Volume Using Freehand 3‐Dimensional Ultrasonography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thomare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Mcnair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Crouzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dawood Al Chanti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+                <w:t xml:space="preserve">Richard Ellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Journal of Ultrasound in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (6), pp.1245-1250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMI.2021.3058303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jum.15490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197457v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force-sharing within the Triceps Surae: An Achilles Heel in Achilles Tendinopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Crouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kylie Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2508,90 +2508,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do individual differences in the distribution of activation between synergist muscles reflect individual strategies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Crouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kylie Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 237 (3), pp.625-635. </w:t>
@@ -2642,90 +2642,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuromechanical coupling within the human triceps surae and its consequence on individual force sharing strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Crouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kylie Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 221 (Pt 21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2925,103 +2925,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-limb Muscles segmentation in 3D Freehand Ultrasound using Non-Learning Methods and Label Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Gonzalez Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawood Al Chanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Crouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Symposium on Medical Information Processing and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Lima, Peru. pp.4, </w:t>
@@ -3059,103 +3059,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal Consistency and Negative Label Transfer for 3D freehand US Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Gonzalez Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawood Al Chanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Crouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 23rd International Conference on Medical Image Computing and Computer Assisted Intervention,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Lima, Peru. </w:t>
@@ -3465,51 +3465,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05550656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lecompte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crouzier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Bogaerts" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Vanwanseele" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003942" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232569v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine Mylle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Funaro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003606" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364697v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003717" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04772928v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gonzalez Duque" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Marquardt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yordanka Velikova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-024-03170-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690419v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Colard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duclay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattagni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00142.2024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395854v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Avrillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00536.2023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764055v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Scheys" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14679" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04763933v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.14138" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764054v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2024.1399611" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188693v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances T Sheehan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie J Collins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Crossley" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23259671231155894" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612417v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Hollville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14444" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jannou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dernoncourt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00278.2023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538435v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruida Cheng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Tucker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Juneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15335" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764059v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.09.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612412v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vickie Shim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.914137" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612336v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Dandois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sarcher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.111232" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03298657v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thomare" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mcnair" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ellis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jum.15490" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197457v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawood Al Chanti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2021.3058303" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325152v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Deschamps" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Fayet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002229" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563348v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-018-5445-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409623v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.187260" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04763935v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Beukelaer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gasparutto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bonnefoy-Mazure" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sizonenko" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2024.07.065" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084627v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2575991" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734902v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59710-8_69" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04612403v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05550656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lecompte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crouzier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Bogaerts" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Vanwanseele" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003942" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232569v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine Mylle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Funaro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003606" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364697v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003717" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764055v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Scheys" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14679" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04763933v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.14138" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395854v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Avrillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattagni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00536.2023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764054v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2024.1399611" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04772928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gonzalez Duque" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Marquardt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yordanka Velikova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-024-03170-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690419v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Colard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duclay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00142.2024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357040v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goreau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jannou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dernoncourt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00278.2023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612417v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Hollville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14444" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188693v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances T Sheehan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie J Collins" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Crossley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23259671231155894" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Dandois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sarcher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.111232" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612412v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vickie Shim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.914137" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764059v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.09.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538435v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruida Cheng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Tucker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Juneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15335" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197457v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawood Al Chanti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2021.3058303" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03298657v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thomare" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mcnair" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ellis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jum.15490" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325152v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Deschamps" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Fayet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002229" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563348v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-018-5445-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409623v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.187260" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04763935v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Beukelaer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gasparutto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bonnefoy-Mazure" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sizonenko" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2024.07.065" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084627v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2575991" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734902v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59710-8_69" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04612403v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>