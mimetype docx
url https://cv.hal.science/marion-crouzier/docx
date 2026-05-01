--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -1611,204 +1611,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External rotation of the foot position during plantarflexion increases non-uniform motions of the Achilles tendon</w:t>
+                <w:t xml:space="preserve">Achille, plus qu’un simple tendon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Crouzier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2022.111232⟩</w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (251), pp.11-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2022.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612336v1</w:t>
+                <w:t xml:space="preserve">hal-04764059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subject-Specific 3D Models to Investigate the Influence of Rehabilitation Exercises and the Twisted Structure on Achilles Tendon Strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Funaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vickie Shim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Crouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1826,154 +1770,210 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Vanwanseele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.914137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fbioe.2022.914137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achille, plus qu’un simple tendon</w:t>
+                <w:t xml:space="preserve">External rotation of the foot position during plantarflexion increases non-uniform motions of the Achilles tendon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Crouzier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Dandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Sarcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stijn Bogaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennart Scheys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (251), pp.11-17. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 141, pp.111232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2022.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2022.111232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764059v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic quadriceps and patellae segmentation of MRI with cascaded U 2 ‐Net and SASSNet deep learning model</w:t>
               </w:r>
@@ -3465,51 +3465,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05550656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lecompte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crouzier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Bogaerts" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Vanwanseele" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003942" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232569v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine Mylle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Funaro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003606" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364697v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003717" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764055v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Scheys" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14679" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04763933v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.14138" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395854v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Avrillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattagni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00536.2023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764054v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2024.1399611" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04772928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gonzalez Duque" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Marquardt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yordanka Velikova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-024-03170-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690419v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Colard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duclay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00142.2024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357040v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goreau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jannou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dernoncourt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00278.2023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612417v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Hollville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14444" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188693v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances T Sheehan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie J Collins" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Crossley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23259671231155894" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Dandois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sarcher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.111232" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612412v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vickie Shim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.914137" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764059v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.09.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538435v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruida Cheng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Tucker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Juneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15335" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197457v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawood Al Chanti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2021.3058303" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03298657v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thomare" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mcnair" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ellis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jum.15490" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325152v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Deschamps" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Fayet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002229" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563348v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-018-5445-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409623v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.187260" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04763935v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Beukelaer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gasparutto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bonnefoy-Mazure" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sizonenko" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2024.07.065" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084627v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2575991" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734902v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59710-8_69" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04612403v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05550656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lecompte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crouzier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Bogaerts" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Vanwanseele" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003942" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232569v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine Mylle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Funaro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003606" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364697v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003717" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764055v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Scheys" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14679" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04763933v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.14138" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395854v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Avrillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattagni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00536.2023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764054v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2024.1399611" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04772928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gonzalez Duque" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Marquardt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yordanka Velikova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-024-03170-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690419v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Colard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duclay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00142.2024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357040v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goreau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jannou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dernoncourt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00278.2023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612417v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Hollville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14444" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188693v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances T Sheehan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie J Collins" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Crossley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23259671231155894" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764059v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.09.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612412v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vickie Shim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.914137" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612336v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Dandois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sarcher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.111232" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538435v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruida Cheng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Tucker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Juneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15335" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197457v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawood Al Chanti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2021.3058303" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03298657v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thomare" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mcnair" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ellis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jum.15490" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325152v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Deschamps" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Fayet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002229" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563348v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-018-5445-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409623v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.187260" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04763935v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Beukelaer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gasparutto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bonnefoy-Mazure" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sizonenko" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2024.07.065" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084627v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2575991" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734902v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59710-8_69" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04612403v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>