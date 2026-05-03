--- v0 (2026-03-06)
+++ v1 (2026-05-03)
@@ -623,295 +623,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular approaches to uncover phage-lactic acid bacteria interactions in a model community simulating fermented beverages</w:t>
+                <w:t xml:space="preserve">Phages Shape Microbial Dynamics and Metabolism of a Model Community Mimicking Cider, a Fermented Beverage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ledormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Bernay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Goux</w:t>
+                <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Sesboüé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Rué</w:t>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 107, pp.104069. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (10), pp.2283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2022.104069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v14102283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03696589v1</w:t>
+                <w:t xml:space="preserve">hal-03896375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phages Shape Microbial Dynamics and Metabolism of a Model Community Mimicking Cider, a Fermented Beverage</w:t>
+                <w:t xml:space="preserve">Molecular approaches to uncover phage-lactic acid bacteria interactions in a model community simulating fermented beverages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ledormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Sesboüé</w:t>
+                <w:t xml:space="preserve">Benoit Bernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+                <w:t xml:space="preserve">Oliver Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (10), pp.2283. </w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 107, pp.104069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v14102283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2022.104069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896375v1</w:t>
+                <w:t xml:space="preserve">hal-03696589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerococcus sp., a promising genus as a source of anti-Salmonella bioprotective agents for the dairy industry revealed by a miniaturised screening method</w:t>
               </w:r>
@@ -1044,51 +1044,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phage community involvement in fermented beverages: an open door to technological advances?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ledormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1129,334 +1129,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phages for biocontrol in foods: What opportunities for Salmonella sp. control along the dairy food chain?</w:t>
+                <w:t xml:space="preserve">Multiplex PCR for rapid identification of major lactic acid bacteria genera in cider and other fermented foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Lelievre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Desmasures</w:t>
+                <w:t xml:space="preserve">Fabien J. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Guellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2018.10.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 291, pp.17-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2018.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086928v1</w:t>
+                <w:t xml:space="preserve">hal-01977627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplex PCR for rapid identification of major lactic acid bacteria genera in cider and other fermented foods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Victoria Chuat</w:t>
+                <w:t xml:space="preserve">Phages for biocontrol in foods: What opportunities for Salmonella sp. control along the dairy food chain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 291, pp.17-24. </w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 78, pp.89-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2018.11.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2018.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977627v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oenococcus sicerae sp. nov., isolated from French cider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chagnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1527,697 +1527,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virulence Gene Sequencing Highlights Similarities and Differences in Sequences in Listeria monocytogenes Serotype 1/2a and 4b Strains of Clinical and Food Origin From 3 Different Geographic Locations</w:t>
+                <w:t xml:space="preserve">Viromes of one year old infants reveal the impact of birth mode on microbiome diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia V Poimenidou</w:t>
+                <w:t xml:space="preserve">Angela Mccann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feargal J Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen R Stockdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panagiotis N Skandamis</w:t>
+                <w:t xml:space="preserve">Tony Blake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.1103. </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.e4694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.4694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163853v1</w:t>
+                <w:t xml:space="preserve">hal-02163867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viromes of one year old infants reveal the impact of birth mode on microbiome diversity</w:t>
+                <w:t xml:space="preserve">Reproducible protocols for metagenomic analysis of human faecal phageomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Mccann</w:t>
+                <w:t xml:space="preserve">Andrey N Shkoporov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feargal J Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feargal J Ryan</w:t>
+                <w:t xml:space="preserve">Lorraine A Draper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amanda Forde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stephen R Stockdale</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tony Blake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.4694⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-018-0446-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163867v1</w:t>
+                <w:t xml:space="preserve">hal-02163668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducible protocols for metagenomic analysis of human faecal phageomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virulence Gene Sequencing Highlights Similarities and Differences in Sequences in Listeria monocytogenes Serotype 1/2a and 4b Strains of Clinical and Food Origin From 3 Different Geographic Locations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia V Poimenidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey N Shkoporov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Feargal J Ryan</w:t>
+                <w:t xml:space="preserve">Konstantinos Papadimitriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorraine A Draper</w:t>
+                <w:t xml:space="preserve">Edward A Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Forde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephen R Stockdale</w:t>
+                <w:t xml:space="preserve">Panagiotis N Skandamis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6, pp.68. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40168-018-0446-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163668v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A long and abundant non-coding RNA in Lactobacillus salivarius</w:t>
+                <w:t xml:space="preserve">Microorganisms in Fermented Apple Beverages: Current Knowledge and Future Directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien J Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pat Casey</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Guellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mgen.0.000126⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (3), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms5030039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02166877v1</w:t>
+                <w:t xml:space="preserve">hal-02089085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microorganisms in Fermented Apple Beverages: Current Knowledge and Future Directions</w:t>
+                <w:t xml:space="preserve">A long and abundant non-coding RNA in Lactobacillus salivarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien J Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Laplace</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Lynch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pat Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (3), pp.39. </w:t>
+              <w:t xml:space="preserve">Microbial Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms5030039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/mgen.0.000126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089085v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three New Escherichia coli Phages from the Human Gut Show Promising Potential for Phage Therapy</w:t>
               </w:r>
@@ -2331,776 +2331,776 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental sampling for Listeria monocytogenes control in food processing facilities reveals three contamination scenarios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolation of a Novel Phage with Activity against Streptococcus mutans Biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryem Muhterem-Uyar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Kapetanakou</w:t>
+                <w:t xml:space="preserve">Eric de Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horst H. Neve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Strain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2014.10.042⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (9), pp.e0138651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0138651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02167694v1</w:t>
+                <w:t xml:space="preserve">hal-02166895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of a Novel Phage with Activity against Streptococcus mutans Biofilms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Farm to Fork Quantitative Risk Assessment of Listeria monocytogenes Contamination in Raw and Pasteurized Milk Cheese in Ireland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uma Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enda Cummins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (6), pp.1140-1153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/risa.12332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0138651⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02166895v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farm to Fork Quantitative Risk Assessment of Listeria monocytogenes Contamination in Raw and Pasteurized Milk Cheese in Ireland</w:t>
+                <w:t xml:space="preserve">Environmental sampling for Listeria monocytogenes control in food processing facilities reveals three contamination scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uma Tiwari</w:t>
+                <w:t xml:space="preserve">Meryem Muhterem-Uyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enda Cummins</w:t>
+                <w:t xml:space="preserve">Andrei Sorin Bolocan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Valero</w:t>
+                <w:t xml:space="preserve">Marta Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des Walsh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+                <w:t xml:space="preserve">Anastasia Kapetanakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risk Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35 (6), pp.1140-1153. </w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp.94-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/risa.12332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2014.10.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02167696v1</w:t>
+                <w:t xml:space="preserve">hal-02167694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of foodborne pathogens and their control in primary and secondary food production chains</w:t>
+                <w:t xml:space="preserve">Microbes versus microbes: control of pathogens in the food chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Halberg Larsen</w:t>
+                <w:t xml:space="preserve">Kieran Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanne Ingmer</w:t>
+                <w:t xml:space="preserve">Juergen Zentek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solveig Langsrud</w:t>
+                <w:t xml:space="preserve">Anneluise Mader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mindaugas Malakauskas</w:t>
+                <w:t xml:space="preserve">Geert Bruggeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 44, pp.92-109. </w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94 (15), pp.3079-3089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2014.03.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.6735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363476v1</w:t>
+                <w:t xml:space="preserve">hal-02363456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbes versus microbes: control of pathogens in the food chain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kieran Jordan</w:t>
+                <w:t xml:space="preserve">Persistence of foodborne pathogens and their control in primary and secondary food production chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Halberg Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anneluise Mader</w:t>
+                <w:t xml:space="preserve">Hanne Ingmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geert Bruggeman</w:t>
+                <w:t xml:space="preserve">Solveig Langsrud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mindaugas Malakauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jsfa.6735⟩</w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44, pp.92-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2014.03.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02363456v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of growth of Listeria monocytogenes in naturally contaminated Cheddar cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kieran Jordan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 81 (1), pp.46-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3159,77 +3159,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of polymerase chain reaction methods and plating for analysis of enriched cultures of Listeria monocytogenes when using the ISO11290-1 method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Sorin Bolocan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Kapetanakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomáš Kuchta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3421,51 +3421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process environment sampling can help to reduce the occurrence of Listeria monocytogenes in food processing facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kieran Jordan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Irish Journal of Agricultural and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3484,563 +3484,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: A Temporal -omic Study of Propionibacterium freudenreichii CIRM-BIA1 T Adaptation Strategies in Conditions Mimicking Cheese Ripening in the Cold</w:t>
+                <w:t xml:space="preserve">Accumulation of intracellular glycogen and trehalose by [i]Propionibacterium Freudenreichii[/i] under conditions mimicking cheese ripening in the cold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victoria Chuat</w:t>
+                <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (17), pp.6357-6364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00561-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363413v1</w:t>
+                <w:t xml:space="preserve">hal-01191223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of intracellular glycogen and trehalose by [i]Propionibacterium Freudenreichii[/i] under conditions mimicking cheese ripening in the cold</w:t>
+                <w:t xml:space="preserve">Accumulation of Intracellular Glycogen and Trehalose by Propionibacterium freudenreichii under Conditions Mimicking Cheese Ripening in the Cold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 78 (17), pp.6357-6364. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.00561-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191223v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Temporal -omic study of propionibacterium freudenreichii CIRM-BIA1T adaptation strategies in conditions mimicking cheese ripening in the cold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (1), pp.e29083 (1-15). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0029083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of Intracellular Glycogen and Trehalose by Propionibacterium freudenreichii under Conditions Mimicking Cheese Ripening in the Cold</w:t>
+                <w:t xml:space="preserve">Correction: A Temporal -omic Study of Propionibacterium freudenreichii CIRM-BIA1 T Adaptation Strategies in Conditions Mimicking Cheese Ripening in the Cold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00561-12⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363390v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Backslopping Practice on the Microbial Diversity of the Lactococcus Population in a Model Cheesemaking</w:t>
               </w:r>
@@ -4186,51 +4186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4389,64 +4389,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into physiology and metabolism of Propionibacterium freudenreichii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4548,51 +4548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5318,51 +5318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mégevand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5519,168 +5519,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche et caractérisation de nouveaux bactériophages infectant les bactéries d’affinage des fromages : Présentation du projet SURPHAGES</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La microbiologie des laits crus, aller au delà du sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cretenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Journée de la Fédération de Recherche Régionale "Sécurité sanitaire, Bien être &amp; Aliments durables" SéSAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">5ème journée scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération de Recherche Sécurité Sanitaire, Bien-être et Aliments Durables (SéSAD), Nov 2024, CAEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794921v1</w:t>
+                <w:t xml:space="preserve">hal-04878473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du cidre et des phages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ledormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5722,510 +5705,527 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Normandes de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La microbiologie des laits crus, aller au delà du sanitaire</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recherche et caractérisation de nouveaux bactériophages infectant les bactéries d’affinage des fromages : Présentation du projet SURPHAGES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chuzeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Goux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Hennard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème journée scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération de Recherche Sécurité Sanitaire, Bien-être et Aliments Durables (SéSAD), Nov 2024, CAEN, France</w:t>
+              <w:t xml:space="preserve">5e Journée de la Fédération de Recherche Régionale "Sécurité sanitaire, Bien être &amp; Aliments durables" SéSAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04878473v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota diversity of the phyllosphere of pastures plants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Goux</w:t>
+                <w:t xml:space="preserve">Impact of phages on the dynamics and metabolism of a model microbial community inspired from a fermented beverage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ledormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Sesboüé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Sesboüé</w:t>
+                <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th General Meeting of the European Grassland Federation (EGF 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">27th FoodMicro congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769913v1</w:t>
+                <w:t xml:space="preserve">hal-04695783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of phages on the dynamics and metabolism of a model microbial community inspired from a fermented beverage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche multi-échelles des services rendus par une filière laitière sous signe de qualité : contribution de nouveaux indicateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cretenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th FoodMicro congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Athens, Greece</w:t>
+              <w:t xml:space="preserve">3ème journée scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération de Recherche Sécurité Sanitaire, Bien-être et Aliments Durables (SéSAD), Oct 2022, CAEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695783v1</w:t>
+                <w:t xml:space="preserve">hal-04878477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multi-échelles des services rendus par une filière laitière sous signe de qualité : contribution de nouveaux indicateurs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbiota diversity of the phyllosphere of pastures plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Morvan-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chagnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Goux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Sesboüé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème journée scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération de Recherche Sécurité Sanitaire, Bien-être et Aliments Durables (SéSAD), Oct 2022, CAEN, France</w:t>
+              <w:t xml:space="preserve">29th General Meeting of the European Grassland Federation (EGF 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04878477v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transcriptomic response of a Liquorilactobacillus mali strain from French cider to a lytic phage infection</w:t>
               </w:r>
@@ -6319,90 +6319,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salmonella phage diversity in French dairy farms and their potential as biocontrol agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6440,64 +6440,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cidre français : source de nouvelles espèces d’oenocoques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien J. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chagnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6578,90 +6578,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-Salmonella bacteriophages for insuring the safety of soft cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Cheese Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6949,77 +6949,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilocus sequence typing of Propionibacterium freudenreichii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarna Tanskanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7055,277 +7055,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the diversity of two specis of the genus Propionibacterium : Mass spectrometry versus triple -locus sequence analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lineages with broad dairy biotope ranges and phenotypic variability in Propionibacterium freudenreichii revealed by multilocus sequence typing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Motreff</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarna Tanskanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12 International Conference on Culture Collections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Florianópolis, Santa Catarina, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454351v1</w:t>
+                <w:t xml:space="preserve">hal-01454350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lineages with broad dairy biotope ranges and phenotypic variability in Propionibacterium freudenreichii revealed by multilocus sequence typing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the diversity of two specis of the genus Propionibacterium : Mass spectrometry versus triple -locus sequence analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Valence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jarna Tanskanen</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Motreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12 International Conference on Culture Collections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Florianópolis, Santa Catarina, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454350v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7462,458 +7462,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viruses in your cider? Uncovering new phages in fermentation</w:t>
+                <w:t xml:space="preserve">New players in fermentation: Isolation of unknown phages infecting acetic acid bacteria in Cider.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mégevand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phages in Nancy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">Microbes 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346722v1</w:t>
+                <w:t xml:space="preserve">hal-05162201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New players in fermentation: Isolation of unknown phages infecting acetic acid bacteria in Cider.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marina Cretenet</w:t>
+                <w:t xml:space="preserve">Silent players in ripening: Can phages affect cheese quality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Hennard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareth Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IDF WDS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05162201v1</w:t>
+                <w:t xml:space="preserve">hal-05162136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silent players in ripening: Can phages affect cheese quality?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Margareth Renault</w:t>
+                <w:t xml:space="preserve">Viruses in your cider? Uncovering new phages in fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mégevand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF WDS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">Phages in Nancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162136v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abundance and diversity of phage populations in different cheese varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Le Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareth Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7981,90 +7981,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When bacteriophages enter the cheese ripening process: An overview of the PHAGOFROM project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Bertry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leneveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareth Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
@@ -8087,307 +8087,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05162180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing a collection of ripening bacteriophages isolated from cheese: insights from the surphages project.</w:t>
+                <w:t xml:space="preserve">SURPHAGES: TOWARDS THE CONSTRUCTION OF A LARGE COLLECTION OF DAIRY PHAGES INFECTING NON-ACIDIFYING BACTERIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sarah Chuzeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Margareth Renault</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Angélique Hennard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugo Le Lan</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème colloque du réseau Phages.fr - Phages in Sète</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Sète, France</w:t>
+              <w:t xml:space="preserve">IDF WDS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04773319v1</w:t>
+                <w:t xml:space="preserve">hal-04773299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SURPHAGES: TOWARDS THE CONSTRUCTION OF A LARGE COLLECTION OF DAIRY PHAGES INFECTING NON-ACIDIFYING BACTERIA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Establishing a collection of ripening bacteriophages isolated from cheese: insights from the surphages project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Chuzeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareth Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Hennard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Le Lan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF WDS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">9ème colloque du réseau Phages.fr - Phages in Sète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04773299v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of phage communities in Normandy ciders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8445,333 +8445,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie d’adaptation et de survie de Propionibacterium freudenreichii dans des conditions simulant celle du fromage à basse température</w:t>
+                <w:t xml:space="preserve">Adaptation and survival strategies of Propionibacterium freudenreichii under conditions mimicking cheese ripening in the cold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tanskanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journéés des Microbiologistes de l'INRA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, L'Isle sur la Sorgue, France. , 2012</w:t>
+              <w:t xml:space="preserve">6.IDF Cheese Ripening &amp; Technology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Madison, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191287v1</w:t>
+                <w:t xml:space="preserve">hal-01191245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation and survival strategies of Propionibacterium freudenreichii under conditions mimicking cheese ripening in the cold</w:t>
+                <w:t xml:space="preserve">Stratégie d’adaptation et de survie de Propionibacterium freudenreichii dans des conditions simulant celle du fromage à basse température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tanskanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.IDF Cheese Ripening &amp; Technology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Madison, France. , 2012</w:t>
+              <w:t xml:space="preserve">Journéés des Microbiologistes de l'INRA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, L'Isle sur la Sorgue, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191245v1</w:t>
+                <w:t xml:space="preserve">hal-01191287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold adaptation of the cheese ripening bacterium Protectionniste freudenreichii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8820,515 +8820,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First multilocus sequence typing scheme to study Propionibacterium freudenreichii population structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the diversity of two species of the genus Propionibacterium : Mass Spectrometry versus Triple-Locus Sequence Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Valence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Motreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Oviedo, Spain. , International Journal of Food Microbiology, 149 issue1 2011, 2010, International Journal of Food Microbiology</w:t>
+              <w:t xml:space="preserve">European Culture Collection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey. , 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454488v1</w:t>
+                <w:t xml:space="preserve">hal-01454402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Multilocus Sequence Typing scheme to study Propionibacterium freudenreichii population structure</w:t>
+                <w:t xml:space="preserve">First multilocus sequence typing scheme to study Propionibacterium freudenreichii population structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarna Tanskanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Colloque du Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nancy, France. , 2010</w:t>
+              <w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Oviédo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, September 2011), 2010, International Journal of Food Microbiology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454341v1</w:t>
+                <w:t xml:space="preserve">hal-01454345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the diversity of two species of the genus Propionibacterium : Mass Spectrometry versus Triple-Locus Sequence Analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First multilocus sequence typing scheme to study Propionibacterium freudenreichii population structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarna Tanskanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Culture Collection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey. , 2010</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Oviedo, Spain. , International Journal of Food Microbiology, 149 issue1 2011, 2010, International Journal of Food Microbiology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454402v1</w:t>
+                <w:t xml:space="preserve">hal-01454488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First multilocus sequence typing scheme to study Propionibacterium freudenreichii population structure</w:t>
+                <w:t xml:space="preserve">First Multilocus Sequence Typing scheme to study Propionibacterium freudenreichii population structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarna Tanskanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Oviédo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, September 2011), 2010, International Journal of Food Microbiology</w:t>
+              <w:t xml:space="preserve">17. Colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nancy, France. , 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454345v1</w:t>
+                <w:t xml:space="preserve">hal-01454341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du repiquage sur la diversité des lactosérums levains</w:t>
               </w:r>
@@ -9393,160 +9393,300 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. CLB, Toulouse, 27, 28, 29 mai 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Toulouse, France. 1 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La microbiologie des laits crus, aller au-delà du sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cretenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27èmes Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France. 27, pp.216-220, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulse Field Gel Electrophoresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kieran Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-2599-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9556,78 +9696,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phyllospheric bacteria alter sugar content and sucrose transporter expression in rye-grass.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric F. Meuriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Noiraud-Romy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9659,744 +9799,744 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phyllospheric bacteria alter sugar content and sucrose transporter expression in rye-grass.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Listeria monocytogenes in Milk Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kieran Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Hunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes in Food and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed-Field Gel Electrophoresis for [i]Leuconostoc mesenteroides[/i] and [i]L. pseudomesenteroides[/i]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PFGE as a Tool to Track Listeria monocytogenes in Food Processing Facilities: Case Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieran Jordan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pulse Field Gel Electrophoresis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods in molecular biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.29-34, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-2599-5_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spinger Protocols, Humana Press</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-01209810v1</w:t>
+                <w:t xml:space="preserve">hal-02363505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed Field Gel Electrophoresis for Dairy [i]Propionibacteria[/i]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Pulsed-Field Gel Electrophoresis for Leuconostoc mesenteroides and L. pseudomesenteroides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chuat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosangela de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pulse Field Gel Electrophoresis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-2599-5_21⟩</w:t>
+              <w:t xml:space="preserve">Methods in molecular biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.241-251, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-2599-5_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209809v1</w:t>
+                <w:t xml:space="preserve">hal-02363498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PFGE as a Tool to Track Listeria monocytogenes in Food Processing Facilities: Case Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pulsed Field Gel Electrophoresis for Dairy Propionibacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosangela de Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kieran Jordan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in molecular biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.29-34, 2015, </w:t>
+              <w:t xml:space="preserve">, pp.265-275, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-2599-5_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-2599-5_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363505v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed-Field Gel Electrophoresis for Leuconostoc mesenteroides and L. pseudomesenteroides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Pulsed Field Gel Electrophoresis for Dairy [i]Propionibacteria[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosangela de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in molecular biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-2599-5_19⟩</w:t>
+              <w:t xml:space="preserve">Pulse Field Gel Electrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1301 chapitre 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Protocol, Humana Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 278 p., 2015, Methods in Molecular Biology, 978-1-4939-2599-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-2599-5_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363498v1</w:t>
+                <w:t xml:space="preserve">hal-01209809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed Field Gel Electrophoresis for Dairy Propionibacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Pulsed-Field Gel Electrophoresis for [i]Leuconostoc mesenteroides[/i] and [i]L. pseudomesenteroides[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chuat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosangela de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in molecular biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-2599-5_21⟩</w:t>
+              <w:t xml:space="preserve">Pulse Field Gel Electrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1301 Chapitre 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spinger Protocols, Humana Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 298 p., 2015, Methods in Molecular Biology, 978-1-4939-2599-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-2599-5_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363512v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed-Field Gel Electrophoresis (PFGE) Analysis of Listeria monocytogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kieran Jordan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in molecular biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.63-72, 2014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-0703-8_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10406,265 +10546,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autochthonous faecal virome transplantation (FVT) reshapes the murine microbiome after antibiotic perturbation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine A. Draper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feargal J Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pat G. Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Mccann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral Dark Matter in the Gut Virome of Elderly Humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen R Stockdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feargal J Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Mccann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10674,147 +10814,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide méthodologique pour la réalisation d'une expérience de métabarcoding ADN à partir d'échantillons de lait ou de fromages à destination des experts et laboratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Polturat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cresciense Lecaudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; CERAQ. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10824,105 +10964,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie des phages des matrices d’intérêt alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Caen Normandie, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04163490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId270"/>
+      <w:footerReference w:type="default" r:id="rId271"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11069,51 +11209,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05471113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01289-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Desmousseaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ledormand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tribot-Laspiere Paul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hazon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fleury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04440902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Ritz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Draper" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomaz Bastiaanssen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Turkington" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Peterson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-023-01564-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693766v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desmasures" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10061203" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696589v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Ru&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104069" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896375v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Desmasures" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14102283" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03204430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Besnard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voisin-Anastasie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Gr&#233;au" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2020.104949" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02954869v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2020.1790497" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086928v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lelievre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.10.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977627v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien J. Cousin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Guellec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laplace" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2018.11.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166854v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cousin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chagnot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2018.12.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02163853v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia V Poimenidou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Papadimitriou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A Fox" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis N Skandamis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01103" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02163867v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Mccann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feargal J Ryan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R Stockdale" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Blake" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4694" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02163668v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey N Shkoporov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine A Draper" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Forde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0446-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166877v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien J Cousin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Lynch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bourin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Casey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000126" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089085v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms5030039" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166887v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Strain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst H. Neve" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles M. A. P. Franz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156773" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167694v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Muhterem-Uyar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sorin Bolocan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Hernandez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Kapetanakou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.10.042" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BHMRZW7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166895v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Haas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138651" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167696v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Tiwari" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enda Cummins" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Valero" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Des Walsh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12332" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFW7ZD60-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363476v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Halberg Larsen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Ingmer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Langsrud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindaugas Malakauskas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.03.039" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363456v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Jordan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Zentek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneluise Mader" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Bruggeman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.6735" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8230B320ABF8B5D5A8D5ADB1D52E086C24C6F77/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167703v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029913000678" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-LNVX0GZS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167699v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Kuchta" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.12.018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WC4P2CK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363466v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hill" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paul Paul Ross" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2014.02.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX98JFBZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363384v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363413v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191223v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00561-12" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189567v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029083" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363390v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363428v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Demarigny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tonleu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rigobello" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2011.26087" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454161v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarna Tanskanen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.11.037" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174313v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454137v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.04.026" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1Z9KZQD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363419v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363434v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hennequin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2008.10.019" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFK89JZL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363442v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Prestoz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1082013208100533" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/74A1285A4AFE6534F945DADFBD6D10AAD548926D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363447v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/ijds.2008.117.130" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05117167v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levasseur" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cretenet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04931871v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M&#233;gevand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05354054v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deschamps" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04875939v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04794921v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Lan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chuzeville" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Hennard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04795398v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04878473v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769913v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04695783v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ledauphin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04878477v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340635v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466028v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467988v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466055v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466104v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Meuriot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466117v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parquet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454326v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454351v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouvet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Motreff" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454350v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05285509v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Marie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louka van Dyk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05346722v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05162201v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05162136v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Renault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05346698v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05162180v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bertry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leneveu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773319v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773299v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paillet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466042v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191287v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tanskanen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191245v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454331v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454488v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454341v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454402v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454345v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817297v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guyot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Bouton" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363536v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2599-5" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249685v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Noiraud-Romy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363492v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hunt" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209810v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9781493925988" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2599-5_19" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209809v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosangela de Freitas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2599-5_21" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363505v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2599-5_3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363498v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363512v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363518v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0703-8_5" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02163893v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine A. Draper" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat G. Casey" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02163687v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ross" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817672v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Polturat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Achilleos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cresciense Lecaud&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04163490v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05471113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01289-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Desmousseaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ledormand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tribot-Laspiere Paul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hazon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fleury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04440902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Ritz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Draper" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomaz Bastiaanssen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Turkington" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Peterson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-023-01564-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693766v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desmasures" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10061203" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896375v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Desmasures" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14102283" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696589v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Ru&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104069" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03204430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Besnard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voisin-Anastasie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Gr&#233;au" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2020.104949" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02954869v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2020.1790497" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977627v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien J. Cousin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Guellec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laplace" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2018.11.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086928v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lelievre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.10.009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166854v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cousin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chagnot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2018.12.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02163867v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Mccann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feargal J Ryan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R Stockdale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Blake" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4694" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02163668v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey N Shkoporov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine A Draper" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Forde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0446-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02163853v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia V Poimenidou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Papadimitriou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A Fox" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis N Skandamis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01103" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089085v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien J Cousin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms5030039" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166877v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Lynch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bourin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Casey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000126" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166887v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Strain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst H. Neve" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles M. A. P. Franz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156773" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166895v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Haas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138651" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167696v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Tiwari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enda Cummins" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Valero" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Des Walsh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12332" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFW7ZD60-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167694v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Muhterem-Uyar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sorin Bolocan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Hernandez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Kapetanakou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.10.042" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BHMRZW7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363456v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Jordan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Zentek" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneluise Mader" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Bruggeman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.6735" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8230B320ABF8B5D5A8D5ADB1D52E086C24C6F77/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363476v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Halberg Larsen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Ingmer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Langsrud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindaugas Malakauskas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.03.039" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167703v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029913000678" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-LNVX0GZS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167699v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Kuchta" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.12.018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WC4P2CK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363466v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hill" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paul Paul Ross" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2014.02.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX98JFBZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363384v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191223v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00561-12" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363390v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189567v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029083" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363413v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363428v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Demarigny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tonleu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rigobello" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2011.26087" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454161v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarna Tanskanen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.11.037" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174313v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454137v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.04.026" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1Z9KZQD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363419v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363434v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hennequin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2008.10.019" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFK89JZL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363442v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Prestoz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1082013208100533" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/74A1285A4AFE6534F945DADFBD6D10AAD548926D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363447v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/ijds.2008.117.130" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05117167v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levasseur" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cretenet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04931871v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M&#233;gevand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05354054v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deschamps" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04875939v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04878473v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04795398v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04794921v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Lan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chuzeville" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Hennard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04695783v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ledauphin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04878477v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769913v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340635v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466028v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467988v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466055v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466104v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Meuriot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466117v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parquet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454326v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454350v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454351v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouvet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Motreff" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05285509v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Marie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louka van Dyk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05162201v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05162136v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Renault" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05346722v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05346698v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05162180v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bertry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leneveu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773299v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paillet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773319v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466042v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191245v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tanskanen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191287v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454331v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454402v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454345v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454488v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454341v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817297v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guyot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Bouton" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558252v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363536v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2599-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249685v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Noiraud-Romy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363492v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hunt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363505v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2599-5_3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363498v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2599-5_19" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363512v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosangela de Freitas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2599-5_21" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209809v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9781493925988" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209810v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363518v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0703-8_5" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02163893v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine A. Draper" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat G. Casey" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02163687v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ross" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817672v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Polturat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Achilleos" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cresciense Lecaud&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04163490v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>