--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -66,4980 +66,5114 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant species, metabolites, and environmental factors shape the phyllosphere microbiota of grazed grasslands</w:t>
+                <w:t xml:space="preserve">Temperate phages in microbial communities of fermented beverages: Focus on cider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mégevand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Crétenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Bacteriophage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1, pp.100004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aem.01289-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phage.2026.100004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471113v1</w:t>
+                <w:t xml:space="preserve">hal-05629206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de la contamination des carcasses par l’application d’un gel sur le cuir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant species, metabolites, and environmental factors shape the phyllosphere microbiota of grazed grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Desmousseaux</w:t>
+                <w:t xml:space="preserve">Annette Morvan-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ledormand</w:t>
+                <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribot-Laspiere Paul</w:t>
+                <w:t xml:space="preserve">Nicolas Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Hazon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Fleury</w:t>
+                <w:t xml:space="preserve">André Sesboüé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes &amp; Produits Carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.01289-25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769867v1</w:t>
+                <w:t xml:space="preserve">hal-05471113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gut virome is associated with stress-induced changes in behaviour and immune responses in mice</w:t>
+                <w:t xml:space="preserve">Réduction de la contamination des carcasses par l’application d’un gel sur le cuir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathaniel Ritz</w:t>
+                <w:t xml:space="preserve">Chloé Desmousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorraine Draper</w:t>
+                <w:t xml:space="preserve">Pierre Ledormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomaz Bastiaanssen</w:t>
+                <w:t xml:space="preserve">Tribot-Laspiere Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Turkington</w:t>
+                <w:t xml:space="preserve">Mathilde Hazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Peterson</w:t>
+                <w:t xml:space="preserve">Mickaël Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Viandes &amp; Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, VPC-2024-40-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440902v1</w:t>
+                <w:t xml:space="preserve">hal-04769867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Phageome and Prophages in French Cider, a Fermented Beverage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ledormand</w:t>
+                <w:t xml:space="preserve">The gut virome is associated with stress-induced changes in behaviour and immune responses in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaniel Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Desmasures</w:t>
+                <w:t xml:space="preserve">Lorraine Draper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Midoux</w:t>
+                <w:t xml:space="preserve">Thomaz Bastiaanssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rué</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christopher Turkington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Peterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10061203⟩</w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (2), pp.359-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41564-023-01564-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693766v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phages Shape Microbial Dynamics and Metabolism of a Model Community Mimicking Cider, a Fermented Beverage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Investigation of the Phageome and Prophages in French Cider, a Fermented Beverage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ledormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Sesboüé</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v14102283⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (6), pp.1203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10061203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896375v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular approaches to uncover phage-lactic acid bacteria interactions in a model community simulating fermented beverages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ledormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ledormand</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 107, pp.104069. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fm.2022.104069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerococcus sp., a promising genus as a source of anti-Salmonella bioprotective agents for the dairy industry revealed by a miniaturised screening method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Desmasures</w:t>
+                <w:t xml:space="preserve">Phages Shape Microbial Dynamics and Metabolism of a Model Community Mimicking Cider, a Fermented Beverage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ledormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Voisin-Anastasie</w:t>
+                <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Sesboüé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lillian Gréau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Lelièvre</w:t>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2020.104949⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (10), pp.2283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v14102283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204430v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phage community involvement in fermented beverages: an open door to technological advances?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aerococcus sp., a promising genus as a source of anti-Salmonella bioprotective agents for the dairy industry revealed by a miniaturised screening method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Voisin-Anastasie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lillian Gréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10408398.2020.1790497⟩</w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 116, pp.104949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2020.104949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954869v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplex PCR for rapid identification of major lactic acid bacteria genera in cider and other fermented foods</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Phage community involvement in fermented beverages: an open door to technological advances?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ledormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2018.11.004⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2020.1790497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977627v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phages for biocontrol in foods: What opportunities for Salmonella sp. control along the dairy food chain?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 78, pp.89-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fm.2018.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oenococcus sicerae sp. nov., isolated from French cider</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiplex PCR for rapid identification of major lactic acid bacteria genera in cider and other fermented foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien J. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Cousin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Chagnot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Victoria Chuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 42 (3), pp.302-308. </w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 291, pp.17-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.syapm.2018.12.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2018.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166854v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viromes of one year old infants reveal the impact of birth mode on microbiome diversity</w:t>
+                <w:t xml:space="preserve">Oenococcus sicerae sp. nov., isolated from French cider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Mccann</w:t>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feargal J Ryan</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Caroline Chagnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Goux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tony Blake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.4694⟩</w:t>
+              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (3), pp.302-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.syapm.2018.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163867v1</w:t>
+                <w:t xml:space="preserve">hal-02166854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducible protocols for metagenomic analysis of human faecal phageomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viromes of one year old infants reveal the impact of birth mode on microbiome diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Mccann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feargal J Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey N Shkoporov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Feargal J Ryan</w:t>
+                <w:t xml:space="preserve">Stephen R Stockdale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorraine A Draper</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephen R Stockdale</w:t>
+                <w:t xml:space="preserve">Tony Blake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-018-0446-z⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.e4694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.4694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163668v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virulence Gene Sequencing Highlights Similarities and Differences in Sequences in Listeria monocytogenes Serotype 1/2a and 4b Strains of Clinical and Food Origin From 3 Different Geographic Locations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reproducible protocols for metagenomic analysis of human faecal phageomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey N Shkoporov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feargal J Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia V Poimenidou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+                <w:t xml:space="preserve">Lorraine A Draper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Papadimitriou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis N Skandamis</w:t>
+                <w:t xml:space="preserve">Amanda Forde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen R Stockdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01103⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-018-0446-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163853v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microorganisms in Fermented Apple Beverages: Current Knowledge and Future Directions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virulence Gene Sequencing Highlights Similarities and Differences in Sequences in Listeria monocytogenes Serotype 1/2a and 4b Strains of Clinical and Food Origin From 3 Different Geographic Locations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia V Poimenidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Papadimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien J Cousin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Laplace</w:t>
+                <w:t xml:space="preserve">Edward A Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis N Skandamis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms5030039⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089085v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A long and abundant non-coding RNA in Lactobacillus salivarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien J Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pat Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/mgen.0.000126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three New Escherichia coli Phages from the Human Gut Show Promising Potential for Phage Therapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Microorganisms in Fermented Apple Beverages: Current Knowledge and Future Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien J Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Guellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabien J Cousin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0156773⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (3), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms5030039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166887v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of a Novel Phage with Activity against Streptococcus mutans Biofilms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Three New Escherichia coli Phages from the Human Gut Show Promising Potential for Phage Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Strain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric de Haas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Horst H. Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cousin</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles M. A. P. Franz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien J Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10 (9), pp.e0138651. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0138651⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 11 (6), pp.e0156773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0156773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166895v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farm to Fork Quantitative Risk Assessment of Listeria monocytogenes Contamination in Raw and Pasteurized Milk Cheese in Ireland</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Uma Tiwari</w:t>
+                <w:t xml:space="preserve">Isolation of a Novel Phage with Activity against Streptococcus mutans Biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enda Cummins</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+                <w:t xml:space="preserve">Eric de Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horst H. Neve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Strain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risk Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/risa.12332⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (9), pp.e0138651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0138651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02167696v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental sampling for Listeria monocytogenes control in food processing facilities reveals three contamination scenarios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Farm to Fork Quantitative Risk Assessment of Listeria monocytogenes Contamination in Raw and Pasteurized Milk Cheese in Ireland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uma Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enda Cummins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryem Muhterem-Uyar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Des Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Kapetanakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2014.10.042⟩</w:t>
+              <w:t xml:space="preserve">Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (6), pp.1140-1153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/risa.12332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167694v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbes versus microbes: control of pathogens in the food chain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental sampling for Listeria monocytogenes control in food processing facilities reveals three contamination scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Muhterem-Uyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Sorin Bolocan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kieran Jordan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Geert Bruggeman</w:t>
+                <w:t xml:space="preserve">Anastasia Kapetanakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jsfa.6735⟩</w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp.94-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2014.10.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363456v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistence of foodborne pathogens and their control in primary and secondary food production chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Halberg Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanne Ingmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Langsrud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mindaugas Malakauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 44, pp.92-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodcont.2014.03.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of growth of Listeria monocytogenes in naturally contaminated Cheddar cheese</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Microbes versus microbes: control of pathogens in the food chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieran Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juergen Zentek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anneluise Mader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Bruggeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022029913000678⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94 (15), pp.3079-3089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.6735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167703v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of polymerase chain reaction methods and plating for analysis of enriched cultures of Listeria monocytogenes when using the ISO11290-1 method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Absence of growth of Listeria monocytogenes in naturally contaminated Cheddar cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieran Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 98, pp.8-14. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 81 (1), pp.46-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2013.12.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0022029913000678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167699v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting gut bacteriophages for human health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Comparison of polymerase chain reaction methods and plating for analysis of enriched cultures of Listeria monocytogenes when using the ISO11290-1 method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Sorin Bolocan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Kapetanakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Hill</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tomáš Kuchta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 98, pp.8-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2013.12.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2014.02.010⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363466v1</w:t>
+                <w:t xml:space="preserve">hal-02167699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process environment sampling can help to reduce the occurrence of Listeria monocytogenes in food processing facilities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Exploiting gut bacteriophages for human health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kieran Jordan</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Paul Paul Ross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Irish Journal of Agricultural and Food Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (7), pp.399-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2014.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363384v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of intracellular glycogen and trehalose by [i]Propionibacterium Freudenreichii[/i] under conditions mimicking cheese ripening in the cold</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Process environment sampling can help to reduce the occurrence of Listeria monocytogenes in food processing facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieran Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Irish Journal of Agricultural and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191223v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of Intracellular Glycogen and Trehalose by Propionibacterium freudenreichii under Conditions Mimicking Cheese Ripening in the Cold</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Accumulation of intracellular glycogen and trehalose by [i]Propionibacterium Freudenreichii[/i] under conditions mimicking cheese ripening in the cold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 78 (17), pp.6357-6364. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.00561-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363390v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Temporal -omic study of propionibacterium freudenreichii CIRM-BIA1T adaptation strategies in conditions mimicking cheese ripening in the cold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (1), pp.e29083 (1-15). </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: A Temporal -omic Study of Propionibacterium freudenreichii CIRM-BIA1 T Adaptation Strategies in Conditions Mimicking Cheese Ripening in the Cold</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Accumulation of Intracellular Glycogen and Trehalose by Propionibacterium freudenreichii under Conditions Mimicking Cheese Ripening in the Cold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (17), pp.6357-6364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00561-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363413v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Backslopping Practice on the Microbial Diversity of the Lactococcus Population in a Model Cheesemaking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Correction: A Temporal -omic Study of Propionibacterium freudenreichii CIRM-BIA1 T Adaptation Strategies in Conditions Mimicking Cheese Ripening in the Cold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Beuvier</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Nutrition Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/fns.2011.26087⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363428v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilocus sequence typing of Propionibacterium freudenreichii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Influence of the Backslopping Practice on the Microbial Diversity of the Lactococcus Population in a Model Cheesemaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Demarigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tonleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nicolas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
+                <w:t xml:space="preserve">Véronique Rigobello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Valence</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jarna Tanskanen</w:t>
+                <w:t xml:space="preserve">Eric Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.11.037⟩</w:t>
+              <w:t xml:space="preserve">Food and Nutrition Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 02 (06), pp.618-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/fns.2011.26087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454161v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche laitière: Deux chercheuses ont reçu la bourse FIL France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Multilocus sequence typing of Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Burgain</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Valence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarna Tanskanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Laitière Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 145 (1), pp.113-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.11.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174313v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into physiology and metabolism of Propionibacterium freudenreichii</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Recherche laitière: Deux chercheuses ont reçu la bourse FIL France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Laitière Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 715, pp.34-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2011.04.026⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01454137v1</w:t>
+                <w:t xml:space="preserve">hal-01174313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilocus sequence typing of Propionibacterium freudenreichii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">New insights into physiology and metabolism of Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jarna Tanskanen</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 145 (1), pp.113-120. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.11.037⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 149 (1), pp.19-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2011.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363419v1</w:t>
+                <w:t xml:space="preserve">hal-01454137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of backslopping on the acidifications curves of “Tomme” type cheeses made during 10 successive days</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Multilocus sequence typing of Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Valence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarna Tanskanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 145 (1), pp.113-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.11.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2008.10.019⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02363434v1</w:t>
+                <w:t xml:space="preserve">hal-02363419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of Lactococcus lactis subsp. lactis biovar. diacetylactis in a Four Lactococcus Strain Starter during Successive Milk Cultures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Influence of backslopping on the acidifications curves of “Tomme” type cheeses made during 10 successive days</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Prestoz</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Céline Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Demarigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Science and Technology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 14 (6), pp.469-477. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 92 (1), pp.50-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1082013208100533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2008.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363442v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Behavior of Lactococcus lactis subsp. lactis biovar. diacetylactis in a Four Lactococcus Strain Starter during Successive Milk Cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Prestoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rigobello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Demarigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Science and Technology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (6), pp.469-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1082013208100533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evolution of the Raw Cow Milk Microflora, Especially Lactococci,Enterococci, Leuconostocs and Lactobacilli over a Successive 12 Day Milking Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Prestoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rigobello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Demarigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (3), pp.117-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3923/ijds.2008.117.130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5049,2277 +5183,2277 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels indices pour mesurer les services rendus par les bactéries lactiques dans les laits crus AOP de Normandie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmasures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weblactic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Microbiologie, Mar 2025, Wébinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the unknown: are phages present in cider?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cretenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ledormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Dalmasso</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mégevand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmasures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Forum on Fermented Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the unknown players of fermentation: phages infecting acetic acid bacteria in cider.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mégevand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Journée de la Fédération de Recherche Sécurité Sanitaire, Bien Être &amp; Aliments Durables (SéSAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La microbiologie des laits crus, aller au-delà du sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La microbiologie des laits crus, aller au delà du sanitaire</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recherche et caractérisation de nouveaux bactériophages infectant les bactéries d’affinage des fromages : Présentation du projet SURPHAGES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chuzeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Goux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Hennard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème journée scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération de Recherche Sécurité Sanitaire, Bien-être et Aliments Durables (SéSAD), Nov 2024, CAEN, France</w:t>
+              <w:t xml:space="preserve">5e Journée de la Fédération de Recherche Régionale "Sécurité sanitaire, Bien être &amp; Aliments durables" SéSAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04878473v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du cidre et des phages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ledormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Normandes de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche et caractérisation de nouveaux bactériophages infectant les bactéries d’affinage des fromages : Présentation du projet SURPHAGES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Chuzeville</w:t>
+                <w:t xml:space="preserve">La microbiologie des laits crus, aller au delà du sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Goux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cretenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Journée de la Fédération de Recherche Régionale "Sécurité sanitaire, Bien être &amp; Aliments durables" SéSAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">5ème journée scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération de Recherche Sécurité Sanitaire, Bien-être et Aliments Durables (SéSAD), Nov 2024, CAEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794921v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of phages on the dynamics and metabolism of a model microbial community inspired from a fermented beverage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ledormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Sesboüé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th FoodMicro congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multi-échelles des services rendus par une filière laitière sous signe de qualité : contribution de nouveaux indicateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème journée scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération de Recherche Sécurité Sanitaire, Bien-être et Aliments Durables (SéSAD), Oct 2022, CAEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota diversity of the phyllosphere of pastures plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Morvan-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chagnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Sesboüé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th General Meeting of the European Grassland Federation (EGF 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transcriptomic response of a Liquorilactobacillus mali strain from French cider to a lytic phage infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ledormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weblactic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Web, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03340635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salmonella phage diversity in French dairy farms and their potential as biocontrol agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès national de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cidre français : source de nouvelles espèces d’oenocoques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien J. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chagnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-Salmonella bacteriophages for insuring the safety of soft cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Cheese Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota diversity of pastures: from grass to milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Morvan-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chagnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric F. Meuriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème congrès national de la Société Française de Microbiologie (SFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylloplane microbiome diversity in fructan- and non-fructan accumulating grassland species and its relationship with carbohydrate metabolism of the host plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Morvan-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric F. Meuriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Fructan Symposium (8thIFS-OAX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Oaxaca, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilocus sequence typing of Propionibacterium freudenreichii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarna Tanskanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Congress of European Microbiologists FEMS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lineages with broad dairy biotope ranges and phenotypic variability in Propionibacterium freudenreichii revealed by multilocus sequence typing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarna Tanskanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12 International Conference on Culture Collections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Florianópolis, Santa Catarina, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the diversity of two specis of the genus Propionibacterium : Mass spectrometry versus triple -locus sequence analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Motreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12 International Conference on Culture Collections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Florianópolis, Santa Catarina, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7329,2108 +7463,2108 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of microbial communities to provide modern microbial indicators for harnessing raw milk quality for PDO cheesemaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louka van Dyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Congrès national de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New players in fermentation: Isolation of unknown phages infecting acetic acid bacteria in Cider.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Viruses in your cider? Uncovering new phages in fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mégevand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Phages in Nancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162201v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silent players in ripening: Can phages affect cheese quality?</w:t>
+                <w:t xml:space="preserve">New players in fermentation: Isolation of unknown phages infecting acetic acid bacteria in Cider.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Dalmasso</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Margareth Renault</w:t>
+                <w:t xml:space="preserve">Alexandre Mégevand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF WDS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">Microbes 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162136v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viruses in your cider? Uncovering new phages in fermentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marina Cretenet</w:t>
+                <w:t xml:space="preserve">Silent players in ripening: Can phages affect cheese quality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Hennard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareth Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phages in Nancy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">IDF WDS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346722v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abundance and diversity of phage populations in different cheese varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Le Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareth Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phages in Nancy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When bacteriophages enter the cheese ripening process: An overview of the PHAGOFROM project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Bertry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leneveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareth Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05162180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SURPHAGES: TOWARDS THE CONSTRUCTION OF A LARGE COLLECTION OF DAIRY PHAGES INFECTING NON-ACIDIFYING BACTERIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chuzeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Chuzeville</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hugo Le Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Hennard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF WDS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishing a collection of ripening bacteriophages isolated from cheese: insights from the surphages project.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chuzeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareth Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+                <w:t xml:space="preserve">Angélique Hennard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Le Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème colloque du réseau Phages.fr - Phages in Sète</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of phage communities in Normandy ciders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès national de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation and survival strategies of Propionibacterium freudenreichii under conditions mimicking cheese ripening in the cold</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Stratégie d’adaptation et de survie de Propionibacterium freudenreichii dans des conditions simulant celle du fromage à basse température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tanskanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.IDF Cheese Ripening &amp; Technology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Madison, France. , 2012</w:t>
+              <w:t xml:space="preserve">Journéés des Microbiologistes de l'INRA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, L'Isle sur la Sorgue, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191245v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie d’adaptation et de survie de Propionibacterium freudenreichii dans des conditions simulant celle du fromage à basse température</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Adaptation and survival strategies of Propionibacterium freudenreichii under conditions mimicking cheese ripening in the cold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tanskanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journéés des Microbiologistes de l'INRA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, L'Isle sur la Sorgue, France. , 2012</w:t>
+              <w:t xml:space="preserve">6.IDF Cheese Ripening &amp; Technology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Madison, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191287v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold adaptation of the cheese ripening bacterium Protectionniste freudenreichii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8 Cheese Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Cork, Ireland. 91 (6), 124 p., 2011, Dairy Science and Technology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the diversity of two species of the genus Propionibacterium : Mass Spectrometry versus Triple-Locus Sequence Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Motreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Culture Collection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey. , 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First multilocus sequence typing scheme to study Propionibacterium freudenreichii population structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarna Tanskanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Oviédo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, September 2011), 2010, International Journal of Food Microbiology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First multilocus sequence typing scheme to study Propionibacterium freudenreichii population structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarna Tanskanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Oviedo, Spain. , International Journal of Food Microbiology, 149 issue1 2011, 2010, International Journal of Food Microbiology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Multilocus Sequence Typing scheme to study Propionibacterium freudenreichii population structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarna Tanskanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nancy, France. , 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du repiquage sur la diversité des lactosérums levains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Demarigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. CLB, Toulouse, 27, 28, 29 mai 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Toulouse, France. 1 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9440,137 +9574,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La microbiologie des laits crus, aller au-delà du sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27èmes Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Paris, France. 27, pp.216-220, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9580,113 +9714,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulse Field Gel Electrophoresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kieran Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-2599-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9696,847 +9830,847 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phyllospheric bacteria alter sugar content and sucrose transporter expression in rye-grass.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric F. Meuriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Noiraud-Romy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Morvan-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phyllospheric bacteria alter sugar content and sucrose transporter expression in rye-grass.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Listeria monocytogenes in Milk Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kieran Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Hunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes in Food and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PFGE as a Tool to Track Listeria monocytogenes in Food Processing Facilities: Case Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kieran Jordan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in molecular biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.29-34, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-2599-5_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed-Field Gel Electrophoresis for Leuconostoc mesenteroides and L. pseudomesenteroides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in molecular biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.241-251, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-2599-5_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed Field Gel Electrophoresis for Dairy Propionibacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosangela de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in molecular biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.265-275, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-2599-5_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed Field Gel Electrophoresis for Dairy [i]Propionibacteria[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosangela de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pulse Field Gel Electrophoresis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1301 chapitre 21, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Protocol, Humana Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 278 p., 2015, Methods in Molecular Biology, 978-1-4939-2599-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-2599-5_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed-Field Gel Electrophoresis for [i]Leuconostoc mesenteroides[/i] and [i]L. pseudomesenteroides[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pulse Field Gel Electrophoresis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1301 Chapitre 19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spinger Protocols, Humana Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 298 p., 2015, Methods in Molecular Biology, 978-1-4939-2599-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-2599-5_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed-Field Gel Electrophoresis (PFGE) Analysis of Listeria monocytogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kieran Jordan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in molecular biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.63-72, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-0703-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10546,265 +10680,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autochthonous faecal virome transplantation (FVT) reshapes the murine microbiome after antibiotic perturbation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine A. Draper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feargal J Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pat G. Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Mccann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral Dark Matter in the Gut Virome of Elderly Humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen R Stockdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feargal J Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Mccann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10814,147 +10948,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide méthodologique pour la réalisation d'une expérience de métabarcoding ADN à partir d'échantillons de lait ou de fromages à destination des experts et laboratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Polturat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cresciense Lecaudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; CERAQ. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10964,105 +11098,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie des phages des matrices d’intérêt alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Caen Normandie, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04163490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId271"/>
+      <w:footerReference w:type="default" r:id="rId274"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11209,51 +11343,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05471113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01289-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Desmousseaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ledormand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tribot-Laspiere Paul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hazon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fleury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04440902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Ritz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Draper" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomaz Bastiaanssen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Turkington" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Peterson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-023-01564-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693766v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desmasures" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10061203" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896375v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Desmasures" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14102283" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696589v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Ru&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104069" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03204430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Besnard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voisin-Anastasie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Gr&#233;au" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2020.104949" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02954869v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2020.1790497" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977627v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien J. Cousin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Guellec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laplace" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2018.11.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086928v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lelievre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.10.009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166854v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cousin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chagnot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2018.12.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02163867v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Mccann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feargal J Ryan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R Stockdale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Blake" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4694" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02163668v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey N Shkoporov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine A Draper" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Forde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0446-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02163853v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia V Poimenidou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Papadimitriou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A Fox" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis N Skandamis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01103" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089085v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien J Cousin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms5030039" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166877v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Lynch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bourin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Casey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000126" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166887v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Strain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst H. Neve" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles M. A. P. Franz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156773" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166895v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Haas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138651" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167696v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Tiwari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enda Cummins" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Valero" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Des Walsh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12332" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFW7ZD60-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167694v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Muhterem-Uyar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sorin Bolocan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Hernandez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Kapetanakou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.10.042" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BHMRZW7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363456v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Jordan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Zentek" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneluise Mader" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Bruggeman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.6735" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8230B320ABF8B5D5A8D5ADB1D52E086C24C6F77/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363476v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Halberg Larsen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Ingmer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Langsrud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindaugas Malakauskas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.03.039" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167703v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029913000678" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-LNVX0GZS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167699v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Kuchta" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.12.018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WC4P2CK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363466v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hill" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paul Paul Ross" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2014.02.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX98JFBZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363384v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191223v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00561-12" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363390v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189567v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029083" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363413v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363428v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Demarigny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tonleu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rigobello" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2011.26087" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454161v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarna Tanskanen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.11.037" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174313v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454137v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.04.026" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1Z9KZQD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363419v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363434v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hennequin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2008.10.019" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFK89JZL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363442v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Prestoz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1082013208100533" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/74A1285A4AFE6534F945DADFBD6D10AAD548926D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363447v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/ijds.2008.117.130" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05117167v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levasseur" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cretenet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04931871v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M&#233;gevand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05354054v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deschamps" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04875939v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04878473v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04795398v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04794921v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Lan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chuzeville" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Hennard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04695783v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ledauphin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04878477v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769913v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340635v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466028v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467988v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466055v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466104v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Meuriot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466117v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parquet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454326v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454350v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454351v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouvet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Motreff" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05285509v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Marie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louka van Dyk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05162201v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05162136v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Renault" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05346722v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05346698v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05162180v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bertry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leneveu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773299v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paillet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773319v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466042v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191245v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tanskanen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191287v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454331v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454402v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454345v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454488v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454341v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817297v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guyot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Bouton" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558252v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363536v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2599-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249685v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Noiraud-Romy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363492v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hunt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363505v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2599-5_3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363498v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2599-5_19" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363512v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosangela de Freitas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2599-5_21" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209809v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9781493925988" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209810v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363518v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0703-8_5" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02163893v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine A. Draper" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat G. Casey" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02163687v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ross" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817672v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Polturat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Achilleos" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cresciense Lecaud&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04163490v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05629206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M&#233;gevand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laplace" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desmasures" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cr&#233;tenet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phage.2026.100004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05471113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01289-25" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769867v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Desmousseaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ledormand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tribot-Laspiere Paul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hazon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fleury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04440902v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Ritz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Draper" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomaz Bastiaanssen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Turkington" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Peterson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-023-01564-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693766v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10061203" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696589v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Ru&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104069" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896375v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Desmasures" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14102283" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03204430v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Besnard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voisin-Anastasie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Gr&#233;au" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2020.104949" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02954869v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2020.1790497" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086928v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lelievre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.10.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977627v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien J. Cousin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Guellec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2018.11.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166854v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cousin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chagnot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2018.12.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02163867v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Mccann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feargal J Ryan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R Stockdale" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Blake" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4694" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02163668v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey N Shkoporov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine A Draper" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Forde" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0446-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02163853v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia V Poimenidou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Papadimitriou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A Fox" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis N Skandamis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01103" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166877v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien J Cousin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Lynch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bourin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Casey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000126" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089085v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms5030039" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166887v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Strain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst H. Neve" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles M. A. P. Franz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156773" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166895v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Haas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138651" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167696v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Tiwari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enda Cummins" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Valero" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Des Walsh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12332" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFW7ZD60-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167694v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Muhterem-Uyar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sorin Bolocan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Hernandez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Kapetanakou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.10.042" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BHMRZW7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363476v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Halberg Larsen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Ingmer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Langsrud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindaugas Malakauskas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.03.039" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363456v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Jordan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Zentek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneluise Mader" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Bruggeman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.6735" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8230B320ABF8B5D5A8D5ADB1D52E086C24C6F77/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167703v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029913000678" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-LNVX0GZS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167699v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Kuchta" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.12.018" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WC4P2CK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363466v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hill" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paul Paul Ross" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2014.02.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX98JFBZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363384v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191223v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00561-12" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189567v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029083" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363390v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363413v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363428v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Demarigny" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tonleu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rigobello" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2011.26087" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454161v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarna Tanskanen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.11.037" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174313v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454137v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.04.026" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1Z9KZQD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363419v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363434v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hennequin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2008.10.019" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFK89JZL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363442v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Prestoz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1082013208100533" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/74A1285A4AFE6534F945DADFBD6D10AAD548926D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363447v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/ijds.2008.117.130" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05117167v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levasseur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cretenet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04931871v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05354054v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deschamps" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04875939v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04794921v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Lan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chuzeville" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Hennard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04795398v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04878473v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04695783v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ledauphin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04878477v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769913v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340635v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466028v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467988v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466055v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466104v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Meuriot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466117v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parquet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454326v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454350v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454351v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouvet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Motreff" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05285509v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Marie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louka van Dyk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05346722v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05162201v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05162136v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Renault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05346698v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05162180v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bertry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leneveu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773299v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paillet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773319v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466042v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191287v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tanskanen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191245v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454331v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454402v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454345v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454488v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454341v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817297v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guyot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Bouton" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558252v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363536v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2599-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249685v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Noiraud-Romy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363492v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hunt" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363505v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2599-5_3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363498v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2599-5_19" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363512v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosangela de Freitas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2599-5_21" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209809v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9781493925988" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209810v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363518v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0703-8_5" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02163893v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine A. Draper" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat G. Casey" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02163687v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ross" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817672v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Polturat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Achilleos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cresciense Lecaud&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04163490v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>