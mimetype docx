--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion Daugeard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Responsable de projets au GRET(ONG de développement) </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteure en Géographie et en Développement Durable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en Géographie et Aménagement du Territoire de l'Université Sorbonne Nouvelle et en Développement Durable de l'Université de Brasília</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marion.daugeard@gmail.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation professionnelle actuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de projets au </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRET</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ONG de développement) au département Gestion des Ressources Naturelles (GRN) - mail professionnel : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">daugeard@gret.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse associée au Centro de Desenvolvimento Sustentável (CDS/Université de Brasília) et au Centre de Recherche et de Documentation des Amériques (CREDA –UMR 7227) – </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axe « Transitions Écologiques Américaines »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'Association </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autres Brésils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et de l'</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association pour la Recherche sur le Brésil en Europe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ARBRE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plus de détail (recherche, formation, enseignement) Voir plus&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et gouvernance des ressources naturelles ; Nouveaux enjeux de la régulation environnementale de l'agriculture ;Formulation et mise en œuvre des politiques environnementales ; Suivi et évaluation des politiques environnementales : impacts et transformations territoriales ; Alternatives durables, acteurs et diffusion de modèles locaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains d’étude</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mato Grosso, Amazonie, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation Universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(nov 2014 - juin 2021) Doctorat (PhD) en Géographie et Aménagement du Territoire. Thèse réalisée au Centre de Recherche et de Documentation des Amériques (CREDA – UMR 7227) de l'Université Sorbonne Nouvelle, en cotutelle avec le Centro de Desenvolvimento Sustentável (CDS) de l'Universidade de Brasília (UnB). Direction : François-Michel Le Tourneau (CNRS) et Marcel Bursztyn (UnB).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Titre de la thèse : &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Code Forestier brésilien : genèse et institutionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (552 p.). Un résumé long de la thèse est disponible à l</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">'adresse suivante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2013-2014) Mastère Spécialisé PPSE « Politiques Publiques et Stratégies pour l’Environnement » AgroParisTech - ENGREF (Paris).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse professionnelle : « Contribution à la mise en place d’un observatoire environnemental au sein de la municipalité de Cotriguaçu (Mato Grosso, Brésil) : allers-retours entre théorie et pratique » (71 p.) sous la direction de Laurent Mermet (AgroParisTech) et François-Michel Le Tourneau (CREDA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2012-2013) Master 2 Professionnel Études Internationales, Parcours « Gestion Environnementale ». Institut des Hautes Etudes de l’Amérique Latine (Université Paris III – Sorbonne Nouvelle). Mention TB.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mémoire : « Un dispositif de gestion environnementale sur un front pionnier brésilien : les ‘bonnes pratiques’ au nord-ouest du Mato Grosso » (148 p.) sous la direction de Catherine Aubertin (IRD) et de François-Michel Le Tourneau (CREDA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2011-2012) Master 1 Études Internationales, Spécialité Géographie. Institut des Hautes Etudes de l’Amérique Latine (Université Paris III – Sorbonne Nouvelle). Mention TB.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mémoire : « Les Paiements pour Services Environnementaux : utilité, ambitions et limites d’un nouvel outil de conservation de la nature ». (60 p.) sous la direction de François-Michel Le Tourneau (CREDA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2010-2011) Bi-Licence Histoire-Géographie. Université Paris-Sorbonne (Paris IV). Institut de Géographie et d’Aménagement. Mention AB.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2008-2010) Classe Préparatoire Littéraire (Hypokhâgne-Khâgne), Spécialité « Histoire-Géographie ». Lycée Montesquieu, Le Mans. Equivalences L2 : Géographie, Histoire, Espagnol</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement (147h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- &amp;quot;Relations Internationales et Environnement&amp;quot;, Université Paris Nord (Paris 13), Villetaneuse, Master 2, CM (2022, 2023) (42h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- &amp;quot;Aménagement des territoires&amp;quot;, Université de Nantes, IGARUN, Licence 3, TD (2019) (40h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- &amp;quot;Introduction générale à la géographie&amp;quot;, Université Sorbonne Nouvelle, Censier, Licence 3, TD (2015) (36h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interventions :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Présentation de projets d'ONG sur les Aires protégées, Master Études du développement, IEDES, Paris 1, 28/11/2024, 28/11/2025 (4h30)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- &amp;quot;Ressources et conflits environnementaux en Amérique Latine&amp;quot;, Université Paris Nord (Paris 13), en collab. avec Université Paris 8, Master 2 MEEF, 07/04/2023, 17/05/2024, 28/03/2025 (18h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- &amp;quot;Déforestation, développement agricole et législation environnementale au Brésil&amp;quot;, séminaire étudiant du Master &amp;quot;Développement durable et responsabilité des organisations&amp;quot;, Paris Dauphine (13/12/2023) ; Institut d'études du développement de la Sorbonne (IEDES) Paris 1, 31/01/2024 (5h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-  &amp;quot;Un Brésil ? Des Brésil ! &amp;quot;, cours de &amp;quot;Géographie régionale&amp;quot;, Master Etudes Internationales,  Institut des Hautes Études de l'Amérique Latine, Sorbonne Nouvelle, 11/2015 (2h).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(depuis septembre 2022) Responsable de projets au Gret. Co-animatrice du </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique et Technique Forêt (CST-F)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> financé par l'AFD, et responsable de projets en République de Guinée et Togo.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2021-2022) Chercheuse post-doctorale au sein de l’Observatoire des dynamiques socio-environnementales au Brésil (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet INCT Odisseia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, financé par le CNPq, la CAPES et la FAP-DF)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2015-2021) Chercheuse doctorale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2014) Chargée de mission à l’ONF International, dans le cadre du projet « Plateforme Expérimentale pour la gestion des Territoires Ruraux de l’Amazonie Légale » (Cotriguaçu, Mato Grosso)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2013) Chargée de recherche à l’Institut de Recherche pour le Développement (IRD), dans le cadre du programme de recherche Invaluable. Hébergée par le « Puits de Carbone Peugeot – ONF International » à Cotriguaçu (Mato Grosso).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluation d'articles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité Junior de la revue Confins, depuis avril 2016. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://confins.revues.org/34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reviewer : Confins (12 articles) Land Use Policy (1 article), Sustentabilidade em Debate (3), projet de thèse Institut des Amériques (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications (ci-dessous)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications scientifiques (ci-dessous)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation d'évènements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Journée d’Études] (sept. 2022) « </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux environnementaux à l’aube de la nouvelle élection présidentielle au Brésil : bilan et perspectives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> » co-organisées avec Lívia Kalil (Sorbonne Nouvelle/USP), Nathalia Capellini (IHEID, Genève) et Marina Yamaoka (IdA/Université Gustave Eiffel). Avec le soutien de l’IdA, de l’Université Sorbonne Nouvelle, de l’Association ARBRE, de Paris 1 (PRODIG) et du réseau PP-AL (6 000 € de budget). 15 intervenants, 4 tables-rondes, en mode hybride, en portugais avec une traduction simultanée vers le français. Les vidéos des journées sont disponibles </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">en ligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Publication d'un numéro spécial de la revue Nuevo </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, intitulé : &amp;quot;Les années Bolsonaro : quel bilan pour l’environnement au Brésil ?&amp;quot;, disponible à l'adresse : </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/nuevomundo/92225</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Journée d’Études] (sept. 2019) « </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Brésil a-t-il besoin d’une réforme agraire ? Ruptures et continuités d’un débat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ». Journée d’Études de l’Association pour la Recherche sur le Brésil en Europe (ARBRE), à l’EHESS, 8h45-18h. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-organisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> avec Susana Bleil (Université du Havre/GRIC - CEMS/EHESS), Lauro Mattei (Universidade Federal do Santa Catarina) et Céline Raimbert (Université Sorbonne Nouvelle-Paris 3/CREDA). Modératrice de la table ronde nº 3 : La réforme agraire dans les politiques publiques : quel bilan ? Discussion croisée ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Atelier] (oct. 2018) « Atelier de découverte des SIG pour doctorants non-spécialistes » : deux ateliers organisés sous forme de TD sous Qgis + partie théorique (2h), dans le cadre des activités de l’Atelier de Recherche Collaborative (ARC) de l’Institut des Amériques, Vanves.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rencontres doctorales] (fev. juill. 2017) « Échanges autour de la publication », 2 demi-journées de rencontres doctorales du CREDA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> avec Céline Raimbert (membre du comité éditorial de la revue RITA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Atelier] (mars 2014) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d’un atelier participatif et prospectif « Nous mangeons du pétrole. Et demain ? », dans le cadre du Colloque intitulé « Vers la fin des énergies fossiles » organisé par la Cité des Sciences (Paris). Restitution de l’atelier [</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">en ligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres communications / participations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CONFÉRENCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à la table ronde &amp;quot;Quelles forêts dans un monde à +4ºC ?&amp;quot;, dans le cadre du lancement du Festival de la Nuit des Forêts, Jardin Tropical, Nogent/Marne, 06/06/2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PRESSE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interview dans La Montagne, article intitulé &amp;quot;La déforestation enfin ralentie&amp;quot;, version papier et en ligne, 09/08/2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interview dans Science & Vie, article intitulé &amp;quot;Sauver la forêt amazonienne&amp;quot;, nº 1266/2023, pp. 96-102. (version papier)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interview dans 20 minutes, article intitulé « Après Bolsonaro, quel bilan pour l’Amazonie ? », version papier et en ligne, 30/09/2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interview dans Charlie Hebdo, article intitulé &amp;quot;Le soja flingue l'Amazonie pour engraisser des poulets chinois&amp;quot;, version papier, 28/09/2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interview dans La Croix, article intitulé &amp;quot;Avec Bolsonaro, le champ est libre pour l’agrobusiness au Brésil&amp;quot;, version en ligne, 26/11/2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article pour la revue trimestrielle La Recherche, nº 567, sept-dec. 2021 : « Malgré les difficultés actuelles, la restauration de la forêt atlantique se poursuit au Brésil ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BLOG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contribution au blog de recherche &amp;quot;</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVIDAM: la Covid-19 dans les Amériques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Article publié: &amp;quot;</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuiabá: après la Covid, les fumées...</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, 18 septembre 2020. Version en anglais: &amp;quot;</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuiabá: after Covid, smoke...</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blog Personnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Mediapart): Publication de billets d'analyse sur la question environnementale au Brésil, et notamment son volet rural et forestier; 3 articles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AUTRES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à un </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">podcast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> sur les enjeux environnementaux au Brésil, dans lequel j'interviewe le professeur Raoni Rajão (Université Fédérale du Minas Gerais et chercheur invité au Wilson Center à Washington) aux côtés de Nathália Capellini, dans le cadre du podcast &amp;quot;Folheando&amp;quot; réalisé par l'Association pour la Recherche sur le Brésil en Europe (ARBRE), le 21/09/2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reproduction d’un extrait d’article dans un manuel scolaire aux éditions « </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Livre Scolaire.f</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liens</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researchgate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academia.edu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LinkedIn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuição para a análise das questões ambientais durante o mandato de Bolsonaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Yamaoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalia Capellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Kalil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nuevomundo.94708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04390213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’analyse des enjeux environnementaux sous le mandat de Bolsonaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Yamaoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalia Capellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lívia Kalil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les années Bolsonaro : quel bilan pour l’environnement au Brésil ?, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nuevomundo.94563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04253282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre exploitation et protection : la question forestière au cœur d’une ambivalence historique au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Roberto Cunha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, L’Anthropocène, vu d’Amérique latine, 119, pp.51-70. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/caravelle.13092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How vegetation classification and mapping may influence conservation: The example of Brazil’s Native Vegetation Protection Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Delaroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 122, pp.106380. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2022.106380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03795872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Brésil, de la déforestation à la reforestation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01897842v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mudanças e adaptações na agricultura familiar, estudo de caso em comunidades rurais de Juína, Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.12516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant environnemental en Amazonie : ampleur et limites du découplage entre production et déforestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinis Osis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Un état des lieux du Brésil en 2017, 41, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.15035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining socio-economic development with environmental governance in the Brazilian Amazon: The Mato Grosso agricultural frontier at a tipping point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli de Mello Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment, Development and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10668-016-9889-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités énergétiques urbaines dans les Amériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Araujo Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.8380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reforester pour lutter contre le changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologies respiratoires, environnement et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29e Congrès de Pneumologie de Langue Française (CPLF), Jan 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04913625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A desconstrução organizada da política florestal no Brasil: estratégias de desmantelamento e de resistência</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ferraz da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bursztyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Pereira Lindoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lançamento do Livro: Desmonte e Reconfiguração de Políticas Públicas (2016-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPEA, Jun 2023, Brasilia, Brazil. https://www.youtube.com/watch?v=V_Gf4EdVXvc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04140271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronegócio e Meio ambiente: Uma (re)conciliação possível ? Uma tentativa de introdução</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association pour la Recherche sur le Brésil en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Aubervilliers - Campus Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03972050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information environnementale accélère-t-elle la mise en oeuvre de mesures environnementales au Brésil ? Réflexion à partir du Cadastre Environnemental Rural (CAR) en Amazonie brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UGI-IGU 2022 (Union Géographique Internationale) : Le temps des géographes. Congrès du Centenaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03753807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Code Forestier brésilien : de la protection de la végétation native à la protection du climat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Transitions Écologiques Américaines" du CREDA, séance "Forêt, agriculture et climat au Brésil"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gênese e institucionalização do Código Florestal brasileiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du groupe de recherche FRONTEIRAS de l’Université Fédérale Fluminense (UFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les initiatives municipales pour la régularisation environnementale dans le Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du Projet PICS AGROPOWER « Regards croisés sur le Cadastre Environnemental Rural brésilien : méthodes d'analyse, débats scientifiques et pistes futures de recherche », Paris 1, UFRJ, Campus Condorcet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local initiatives to promote the implementation of the Brazilian Forest Code in the Amazon: a focus on the BR-163 region, Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Austrian Conference on International Resource Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local initiatives to promote the implementation of the Brazilian Forest Code in Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Monitoramento das dinâmicas ambientais na Amazônia com sensoriamento remoto”, Maison de la Recherche en Sciences Sociales, Université Rennes 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolsonaro président : aubaine pour l’agrobusiness, scénario catastrophe pour l’environnement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Bolsonaro élu : une catastrophe annoncée », APEB, ARBRE, IHEAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enforcement role of municipalities in farmer's compliance with environmental restoration requirements: Reflections on Brazilian Amazon's experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Association of Geographers (AAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, La Nouvelle-Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01770394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementar o Cadastro Ambiental Rural (CAR). O caso do Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Monitoramento das dinâmicas ambientais na Amazônia com sensoriamento remoto”, Maison de la Recherche en Sciences Sociales, Université Rennes 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentivar a restauração florestal. Lições e aprendizados a partir de iniciativas municipais no Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème réunion du projet REFLORAMAZ (Cirad, Embrapa, UFPA), Núcleo de Ciências Agrárias e Desenvolvimento Rural (NCADR/UFPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Belém, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complying with the Brazilian Forest Code: the role of municipalities in Mato Grosso, Session “Public policies for ecological restoration in Brazil”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Foz do Iguaçu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cadastre Environnemental Rural au Brésil, 4 ans plus tard ? Retour sur les enjeux d’un nouvel instrument de la politique environnementale brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier des doctorants du CERMA/CRBC, EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les municipalités au secours de la dette environnementale des propriétaires ruraux ? Etude de cas dans l’État du Mato Grosso (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DoctorIHEALes du CREDA, IHEAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux outils de lutte contre la déforestation au Brésil et en Bolivie : entre greenwashing institutionnel et renforcement de la police environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Bühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Lúcio de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La forêt dans les Amériques » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01633185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles ruralités Amazoniennes. Duramaz 2, 13 fenêtres d'étude sur une Amazonie connectée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Pires Negrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La renaissance rurale d'un siècle à l'autre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Jaurès Toulouse, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cadastre Environnemental Rural au Brésil. Un nouvel instrument : pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de travail de l’axe Grands espaces, Institut des Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux du Cadastre Environnemental Rural (CAR) brésilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PRODIG, Thème : "Géographie politique des ressources", Université Paris 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maintien de l’agriculture familiale en question. Étude de cas au sein de deux communautés de la municipalité de Juína (Mato Grosso, Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du projet DURAMAZ 2, Institut des Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazonie Brésilienne: après la déforestation, la reforestation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde qui va plus vite ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Saint-Dié-des-Vosges, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Desconstrução organizada da política florestal no Brasil : estratégias de desmantelamento e de resistência</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ferraz da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bursztyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Pereira Lindoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IPEA ; INCT/PPED. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desmonte e reconfiguração de políticas públicas (2016-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Desmonte e reconfiguração, , pp.125-155, 2023, 978-65-5635-049-3. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.38116/978-65-5635-049-3/capitulo5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04097028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentivar a regularização ambiental das propriedades rurais: aprendizados de iniciativas municipais no estado de Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bursztyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dinâmicas socioambientais no Brasil: atores, processos e políticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.333-365, 2022, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18472/9786587999333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03751767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolução da agricultura familiar amazônica. Estudo de caso em duas comunidades de Juína, Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François-Michel Le Tourneau; Otávio do Canto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amazônias Brasileiras. Situações locais e evoluções. Projeto Duramaz (2007-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 141-164, 2019, 978-85-88998-73-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02336944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgré les difficultés actuelles, la restauration de la forêt atlantique se poursuit au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os serviços ecossistêmicos: uma noção a mais?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://confins.revues.org/10954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01349821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une géographie environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter les conflits environnementaux frontaliers en Amérique du Sud, enjeux d’un exercice cartographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisa Cran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Montes de Oca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Carré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, https://confins.revues.org/7672. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.7672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Code Forestier brésilien : genèse et institutionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de la Sorbonne nouvelle - Paris III; Universidade de Brasília, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021PA030052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04368876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuiabá : après la Covid, les fumées…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03961141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles menaces sur le Code Forestier au Brésil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03961140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après les rétropédalages, Bolsonaro maintient le cap de son programme environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03961138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolsonaro rétropédale : la fin des préoccupations environnementales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03961132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Área de preservação permanente (APP) isolada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Cotriguaçu, Brazil. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Área de preservação permanente (APP) isolada e recuperada por meio de plantio de mudas e semeadura de sementes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. foto pessoal, Carlinda, Brazil. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Área de preservação permanente (APP) em topo de morro desmatado voltado à criação de boi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Foto pessoal, Cotriguaçu, Brazil. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Área de preservação permanente cercada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Cotriguaçu, Brazil. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. foto pessoal, Carlinda, Brazil. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la récolte de maïs (safrinha). Paysage caractéristique de l'agrobusiness dans l'État du Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Lucas do Rio Verde, Brazil. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration des ripisylves (APP) dans une propriété d'élevage. Visite avec Terezinha.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Canarana, Brazil. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Juina, Brazil. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01276954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultura familiar e adaptação. Cultura em estufa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Juina, Brazil. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01276955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie à la ferme. Préparation du marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Juina, Brazil. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01276956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Represa, comunidade rural Cristo Rei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Juina, Brazil. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01276953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaches sur la route (Cotriguaçu, Mato Grosso, Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Brazil. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arc-en-ciel sur la forêt amazonienne (Cotriguaçu, Mato Grosso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Brazil. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vue aérienne du fleuve Juruena 2 (Cotriguaçu, Mato Grosso, Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Brazil. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vue aérienne d'Amazonie. Région nord-ouest du Mato Grosso (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Brazil. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vue aérienne du fleuve Juruena, Cotriguaçu, Mato Grosso, Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Cotriguaçu, Brazil. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01272210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brésil, Rio Juruena, Cotriguaçu: balsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Photo personnelle, Cotriguaçu, Brazil. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01270449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rio Juruena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Cotriguaçu, Brazil. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01272179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de la route MT 170 en 2013 (Mato Grosso, Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Brazil. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coucher de soleil sur le fleuve Juruena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Cotriguaçu, Brazil. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01272181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion Daugeard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Responsable de projets au GRET(ONG de développement) </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteure en Géographie et en Développement Durable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en Géographie et Aménagement du Territoire de l'Université Sorbonne Nouvelle et en Développement Durable de l'Université de Brasília</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marion.daugeard@gmail.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation professionnelle actuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de projets au </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRET</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ONG de développement) au département Gestion des Ressources Naturelles (GRN) - mail professionnel : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">daugeard@gret.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse associée au Centro de Desenvolvimento Sustentável (CDS/Université de Brasília) et au Centre de Recherche et de Documentation des Amériques (CREDA –UMR 7227) – </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axe « Transitions Écologiques Américaines »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'Association </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autres Brésils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et de l'</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association pour la Recherche sur le Brésil en Europe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ARBRE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plus de détail (recherche, formation, enseignement) Voir plus&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et gouvernance des ressources naturelles ; Nouveaux enjeux de la régulation environnementale de l'agriculture ;Formulation et mise en œuvre des politiques environnementales ; Suivi et évaluation des politiques environnementales : impacts et transformations territoriales ; Alternatives durables, acteurs et diffusion de modèles locaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains d’étude</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mato Grosso, Amazonie, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation Universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(nov 2014 - juin 2021) Doctorat (PhD) en Géographie et Aménagement du Territoire. Thèse réalisée au Centre de Recherche et de Documentation des Amériques (CREDA – UMR 7227) de l'Université Sorbonne Nouvelle, en cotutelle avec le Centro de Desenvolvimento Sustentável (CDS) de l'Universidade de Brasília (UnB). Direction : François-Michel Le Tourneau (CNRS) et Marcel Bursztyn (UnB).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Titre de la thèse : &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Code Forestier brésilien : genèse et institutionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (552 p.). Un résumé long de la thèse est disponible à l</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">'adresse suivante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2013-2014) Mastère Spécialisé PPSE « Politiques Publiques et Stratégies pour l’Environnement » AgroParisTech - ENGREF (Paris).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse professionnelle : « Contribution à la mise en place d’un observatoire environnemental au sein de la municipalité de Cotriguaçu (Mato Grosso, Brésil) : allers-retours entre théorie et pratique » (71 p.) sous la direction de Laurent Mermet (AgroParisTech) et François-Michel Le Tourneau (CREDA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2012-2013) Master 2 Professionnel Études Internationales, Parcours « Gestion Environnementale ». Institut des Hautes Etudes de l’Amérique Latine (Université Paris III – Sorbonne Nouvelle). Mention TB.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mémoire : « Un dispositif de gestion environnementale sur un front pionnier brésilien : les ‘bonnes pratiques’ au nord-ouest du Mato Grosso » (148 p.) sous la direction de Catherine Aubertin (IRD) et de François-Michel Le Tourneau (CREDA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2011-2012) Master 1 Études Internationales, Spécialité Géographie. Institut des Hautes Etudes de l’Amérique Latine (Université Paris III – Sorbonne Nouvelle). Mention TB.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mémoire : « Les Paiements pour Services Environnementaux : utilité, ambitions et limites d’un nouvel outil de conservation de la nature ». (60 p.) sous la direction de François-Michel Le Tourneau (CREDA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2010-2011) Bi-Licence Histoire-Géographie. Université Paris-Sorbonne (Paris IV). Institut de Géographie et d’Aménagement. Mention AB.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2008-2010) Classe Préparatoire Littéraire (Hypokhâgne-Khâgne), Spécialité « Histoire-Géographie ». Lycée Montesquieu, Le Mans. Equivalences L2 : Géographie, Histoire, Espagnol</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement (147h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- &amp;quot;Relations Internationales et Environnement&amp;quot;, Université Paris Nord (Paris 13), Villetaneuse, Master 2, CM (2022, 2023) (42h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- &amp;quot;Aménagement des territoires&amp;quot;, Université de Nantes, IGARUN, Licence 3, TD (2019) (40h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- &amp;quot;Introduction générale à la géographie&amp;quot;, Université Sorbonne Nouvelle, Censier, Licence 3, TD (2015) (36h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interventions :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Présentation de projets d'ONG sur les Aires protégées, Master Études du développement, IEDES, Paris 1, 28/11/2024, 28/11/2025 (4h30)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- &amp;quot;Ressources et conflits environnementaux en Amérique Latine&amp;quot;, Université Paris Nord (Paris 13), en collab. avec Université Paris 8, Master 2 MEEF, 07/04/2023, 17/05/2024, 28/03/2025 (18h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- &amp;quot;Déforestation, développement agricole et législation environnementale au Brésil&amp;quot;, séminaire étudiant du Master &amp;quot;Développement durable et responsabilité des organisations&amp;quot;, Paris Dauphine (13/12/2023) ; Institut d'études du développement de la Sorbonne (IEDES) Paris 1, 31/01/2024 (5h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-  &amp;quot;Un Brésil ? Des Brésil ! &amp;quot;, cours de &amp;quot;Géographie régionale&amp;quot;, Master Etudes Internationales,  Institut des Hautes Études de l'Amérique Latine, Sorbonne Nouvelle, 11/2015 (2h).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(depuis septembre 2022) Responsable de projets au Gret. Co-animatrice du </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique et Technique Forêt (CST-F)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> financé par l'AFD, et responsable de projets en République de Guinée et Togo.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2021-2022) Chercheuse post-doctorale au sein de l’Observatoire des dynamiques socio-environnementales au Brésil (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet INCT Odisseia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, financé par le CNPq, la CAPES et la FAP-DF)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2015-2021) Chercheuse doctorale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2014) Chargée de mission à l’ONF International, dans le cadre du projet « Plateforme Expérimentale pour la gestion des Territoires Ruraux de l’Amazonie Légale » (Cotriguaçu, Mato Grosso)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2013) Chargée de recherche à l’Institut de Recherche pour le Développement (IRD), dans le cadre du programme de recherche Invaluable. Hébergée par le « Puits de Carbone Peugeot – ONF International » à Cotriguaçu (Mato Grosso).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluation d'articles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité Junior de la revue Confins, depuis avril 2016. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://confins.revues.org/34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reviewer : Confins (12 articles) Land Use Policy (1 article), Sustentabilidade em Debate (3), projet de thèse Institut des Amériques (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications (ci-dessous)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications scientifiques (ci-dessous)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation d'évènements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Journée d’Études] (sept. 2022) « </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux environnementaux à l’aube de la nouvelle élection présidentielle au Brésil : bilan et perspectives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> » co-organisées avec Lívia Kalil (Sorbonne Nouvelle/USP), Nathalia Capellini (IHEID, Genève) et Marina Yamaoka (IdA/Université Gustave Eiffel). Avec le soutien de l’IdA, de l’Université Sorbonne Nouvelle, de l’Association ARBRE, de Paris 1 (PRODIG) et du réseau PP-AL (6 000 € de budget). 15 intervenants, 4 tables-rondes, en mode hybride, en portugais avec une traduction simultanée vers le français. Les vidéos des journées sont disponibles </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">en ligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Publication d'un numéro spécial de la revue Nuevo </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, intitulé : &amp;quot;Les années Bolsonaro : quel bilan pour l’environnement au Brésil ?&amp;quot;, disponible à l'adresse : </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/nuevomundo/92225</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Journée d’Études] (sept. 2019) « </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Brésil a-t-il besoin d’une réforme agraire ? Ruptures et continuités d’un débat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ». Journée d’Études de l’Association pour la Recherche sur le Brésil en Europe (ARBRE), à l’EHESS, 8h45-18h. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-organisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> avec Susana Bleil (Université du Havre/GRIC - CEMS/EHESS), Lauro Mattei (Universidade Federal do Santa Catarina) et Céline Raimbert (Université Sorbonne Nouvelle-Paris 3/CREDA). Modératrice de la table ronde nº 3 : La réforme agraire dans les politiques publiques : quel bilan ? Discussion croisée ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Atelier] (oct. 2018) « Atelier de découverte des SIG pour doctorants non-spécialistes » : deux ateliers organisés sous forme de TD sous Qgis + partie théorique (2h), dans le cadre des activités de l’Atelier de Recherche Collaborative (ARC) de l’Institut des Amériques, Vanves.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rencontres doctorales] (fev. juill. 2017) « Échanges autour de la publication », 2 demi-journées de rencontres doctorales du CREDA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> avec Céline Raimbert (membre du comité éditorial de la revue RITA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Atelier] (mars 2014) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d’un atelier participatif et prospectif « Nous mangeons du pétrole. Et demain ? », dans le cadre du Colloque intitulé « Vers la fin des énergies fossiles » organisé par la Cité des Sciences (Paris). Restitution de l’atelier [</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">en ligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres communications / participations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CONFÉRENCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à la table ronde &amp;quot;Quelles forêts dans un monde à +4ºC ?&amp;quot;, dans le cadre du lancement du Festival de la Nuit des Forêts, Jardin Tropical, Nogent/Marne, 06/06/2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PRESSE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interview dans La Montagne, article intitulé &amp;quot;La déforestation enfin ralentie&amp;quot;, version papier et en ligne, 09/08/2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interview dans Science & Vie, article intitulé &amp;quot;Sauver la forêt amazonienne&amp;quot;, nº 1266/2023, pp. 96-102. (version papier)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interview dans 20 minutes, article intitulé « Après Bolsonaro, quel bilan pour l’Amazonie ? », version papier et en ligne, 30/09/2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interview dans Charlie Hebdo, article intitulé &amp;quot;Le soja flingue l'Amazonie pour engraisser des poulets chinois&amp;quot;, version papier, 28/09/2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interview dans La Croix, article intitulé &amp;quot;Avec Bolsonaro, le champ est libre pour l’agrobusiness au Brésil&amp;quot;, version en ligne, 26/11/2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article pour la revue trimestrielle La Recherche, nº 567, sept-dec. 2021 : « Malgré les difficultés actuelles, la restauration de la forêt atlantique se poursuit au Brésil ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BLOG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contribution au blog de recherche &amp;quot;</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVIDAM: la Covid-19 dans les Amériques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Article publié: &amp;quot;</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuiabá: après la Covid, les fumées...</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, 18 septembre 2020. Version en anglais: &amp;quot;</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuiabá: after Covid, smoke...</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blog Personnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Mediapart): Publication de billets d'analyse sur la question environnementale au Brésil, et notamment son volet rural et forestier; 3 articles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AUTRES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à un </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">podcast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> sur les enjeux environnementaux au Brésil, dans lequel j'interviewe le professeur Raoni Rajão (Université Fédérale du Minas Gerais et chercheur invité au Wilson Center à Washington) aux côtés de Nathália Capellini, dans le cadre du podcast &amp;quot;Folheando&amp;quot; réalisé par l'Association pour la Recherche sur le Brésil en Europe (ARBRE), le 21/09/2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reproduction d’un extrait d’article dans un manuel scolaire aux éditions « </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Livre Scolaire.f</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liens</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researchgate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academia.edu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LinkedIn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuição para a análise das questões ambientais durante o mandato de Bolsonaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Yamaoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalia Capellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Kalil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nuevomundo.94708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04390213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’analyse des enjeux environnementaux sous le mandat de Bolsonaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Yamaoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalia Capellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lívia Kalil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les années Bolsonaro : quel bilan pour l’environnement au Brésil ?, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nuevomundo.94563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04253282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre exploitation et protection : la question forestière au cœur d’une ambivalence historique au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Roberto Cunha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, L’Anthropocène, vu d’Amérique latine, 119, pp.51-70. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/caravelle.13092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How vegetation classification and mapping may influence conservation: The example of Brazil’s Native Vegetation Protection Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Delaroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 122, pp.106380. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2022.106380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03795872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Brésil, de la déforestation à la reforestation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01897842v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mudanças e adaptações na agricultura familiar, estudo de caso em comunidades rurais de Juína, Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.12516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant environnemental en Amazonie : ampleur et limites du découplage entre production et déforestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinis Osis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Un état des lieux du Brésil en 2017, 41, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.15035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining socio-economic development with environmental governance in the Brazilian Amazon: The Mato Grosso agricultural frontier at a tipping point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli de Mello Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment, Development and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10668-016-9889-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités énergétiques urbaines dans les Amériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Araujo Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.8380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reforester pour lutter contre le changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologies respiratoires, environnement et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29e Congrès de Pneumologie de Langue Française (CPLF), Jan 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04913625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A desconstrução organizada da política florestal no Brasil: estratégias de desmantelamento e de resistência</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ferraz da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bursztyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Pereira Lindoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lançamento do Livro: Desmonte e Reconfiguração de Políticas Públicas (2016-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPEA, Jun 2023, Brasilia, Brazil. https://www.youtube.com/watch?v=V_Gf4EdVXvc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04140271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronegócio e Meio ambiente: Uma (re)conciliação possível ? Uma tentativa de introdução</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association pour la Recherche sur le Brésil en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Aubervilliers - Campus Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03972050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information environnementale accélère-t-elle la mise en oeuvre de mesures environnementales au Brésil ? Réflexion à partir du Cadastre Environnemental Rural (CAR) en Amazonie brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UGI-IGU 2022 (Union Géographique Internationale) : Le temps des géographes. Congrès du Centenaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03753807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Code Forestier brésilien : de la protection de la végétation native à la protection du climat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Transitions Écologiques Américaines" du CREDA, séance "Forêt, agriculture et climat au Brésil"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gênese e institucionalização do Código Florestal brasileiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du groupe de recherche FRONTEIRAS de l’Université Fédérale Fluminense (UFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les initiatives municipales pour la régularisation environnementale dans le Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du Projet PICS AGROPOWER « Regards croisés sur le Cadastre Environnemental Rural brésilien : méthodes d'analyse, débats scientifiques et pistes futures de recherche », Paris 1, UFRJ, Campus Condorcet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local initiatives to promote the implementation of the Brazilian Forest Code in the Amazon: a focus on the BR-163 region, Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Austrian Conference on International Resource Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local initiatives to promote the implementation of the Brazilian Forest Code in Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Monitoramento das dinâmicas ambientais na Amazônia com sensoriamento remoto”, Maison de la Recherche en Sciences Sociales, Université Rennes 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolsonaro président : aubaine pour l’agrobusiness, scénario catastrophe pour l’environnement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Bolsonaro élu : une catastrophe annoncée », APEB, ARBRE, IHEAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enforcement role of municipalities in farmer's compliance with environmental restoration requirements: Reflections on Brazilian Amazon's experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Association of Geographers (AAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, La Nouvelle-Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01770394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementar o Cadastro Ambiental Rural (CAR). O caso do Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Monitoramento das dinâmicas ambientais na Amazônia com sensoriamento remoto”, Maison de la Recherche en Sciences Sociales, Université Rennes 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentivar a restauração florestal. Lições e aprendizados a partir de iniciativas municipais no Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème réunion du projet REFLORAMAZ (Cirad, Embrapa, UFPA), Núcleo de Ciências Agrárias e Desenvolvimento Rural (NCADR/UFPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Belém, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complying with the Brazilian Forest Code: the role of municipalities in Mato Grosso, Session “Public policies for ecological restoration in Brazil”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Foz do Iguaçu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les municipalités au secours de la dette environnementale des propriétaires ruraux ? Etude de cas dans l’État du Mato Grosso (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DoctorIHEALes du CREDA, IHEAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cadastre Environnemental Rural au Brésil, 4 ans plus tard ? Retour sur les enjeux d’un nouvel instrument de la politique environnementale brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier des doctorants du CERMA/CRBC, EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux outils de lutte contre la déforestation au Brésil et en Bolivie : entre greenwashing institutionnel et renforcement de la police environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Bühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Lúcio de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La forêt dans les Amériques » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01633185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles ruralités Amazoniennes. Duramaz 2, 13 fenêtres d'étude sur une Amazonie connectée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Pires Negrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La renaissance rurale d'un siècle à l'autre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Jaurès Toulouse, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cadastre Environnemental Rural au Brésil. Un nouvel instrument : pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de travail de l’axe Grands espaces, Institut des Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux du Cadastre Environnemental Rural (CAR) brésilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PRODIG, Thème : "Géographie politique des ressources", Université Paris 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maintien de l’agriculture familiale en question. Étude de cas au sein de deux communautés de la municipalité de Juína (Mato Grosso, Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du projet DURAMAZ 2, Institut des Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazonie Brésilienne: après la déforestation, la reforestation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde qui va plus vite ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Saint-Dié-des-Vosges, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Desconstrução organizada da política florestal no Brasil : estratégias de desmantelamento e de resistência</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ferraz da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bursztyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Pereira Lindoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IPEA ; INCT/PPED. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desmonte e reconfiguração de políticas públicas (2016-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Desmonte e reconfiguração, , pp.125-155, 2023, 978-65-5635-049-3. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.38116/978-65-5635-049-3/capitulo5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04097028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentivar a regularização ambiental das propriedades rurais: aprendizados de iniciativas municipais no estado de Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bursztyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dinâmicas socioambientais no Brasil: atores, processos e políticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.333-365, 2022, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18472/9786587999333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03751767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolução da agricultura familiar amazônica. Estudo de caso em duas comunidades de Juína, Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François-Michel Le Tourneau; Otávio do Canto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amazônias Brasileiras. Situações locais e evoluções. Projeto Duramaz (2007-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 141-164, 2019, 978-85-88998-73-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02336944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgré les difficultés actuelles, la restauration de la forêt atlantique se poursuit au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os serviços ecossistêmicos: uma noção a mais?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://confins.revues.org/10954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01349821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une géographie environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter les conflits environnementaux frontaliers en Amérique du Sud, enjeux d’un exercice cartographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisa Cran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Montes de Oca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Carré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, https://confins.revues.org/7672. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.7672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Code Forestier brésilien : genèse et institutionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de la Sorbonne nouvelle - Paris III; Universidade de Brasília, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021PA030052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04368876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuiabá : après la Covid, les fumées…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03961141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles menaces sur le Code Forestier au Brésil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03961140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après les rétropédalages, Bolsonaro maintient le cap de son programme environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03961138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolsonaro rétropédale : la fin des préoccupations environnementales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03961132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Área de preservação permanente (APP) isolada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Cotriguaçu, Brazil. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Área de preservação permanente (APP) isolada e recuperada por meio de plantio de mudas e semeadura de sementes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. foto pessoal, Carlinda, Brazil. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Área de preservação permanente (APP) em topo de morro desmatado voltado à criação de boi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Foto pessoal, Cotriguaçu, Brazil. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Área de preservação permanente cercada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Cotriguaçu, Brazil. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. foto pessoal, Carlinda, Brazil. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la récolte de maïs (safrinha). Paysage caractéristique de l'agrobusiness dans l'État du Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Lucas do Rio Verde, Brazil. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration des ripisylves (APP) dans une propriété d'élevage. Visite avec Terezinha.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Canarana, Brazil. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Juina, Brazil. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01276954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultura familiar e adaptação. Cultura em estufa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Juina, Brazil. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01276955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie à la ferme. Préparation du marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Juina, Brazil. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01276956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Represa, comunidade rural Cristo Rei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Juina, Brazil. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01276953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaches sur la route (Cotriguaçu, Mato Grosso, Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Brazil. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arc-en-ciel sur la forêt amazonienne (Cotriguaçu, Mato Grosso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Brazil. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vue aérienne d'Amazonie. Région nord-ouest du Mato Grosso (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Brazil. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vue aérienne du fleuve Juruena 2 (Cotriguaçu, Mato Grosso, Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Brazil. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vue aérienne du fleuve Juruena, Cotriguaçu, Mato Grosso, Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Cotriguaçu, Brazil. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01272210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rio Juruena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Cotriguaçu, Brazil. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01272179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brésil, Rio Juruena, Cotriguaçu: balsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Photo personnelle, Cotriguaçu, Brazil. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01270449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de la route MT 170 en 2013 (Mato Grosso, Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Brazil. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coucher de soleil sur le fleuve Juruena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Cotriguaçu, Brazil. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01272181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F14584EB"/>
+    <w:nsid w:val="C0E77C9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C215372A"/>
+    <w:nsid w:val="8C9A1CA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="01005D13"/>
+    <w:nsid w:val="3AD59202"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5814B130"/>
+    <w:nsid w:val="1967B60C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -791,51 +791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marion.daugeard@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gret.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daugeard@gret.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iheal.univ-paris3.fr/fr/recherche/transitions-%C3%A9cologiques-am%C3%A9ricaines" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autresbresils.net/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arbre-asso.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/354177589_Le_Code_Forestier_bresilien_genese_et_institutionnalisation_The_Brazilian_Forest_Code_Genesis_and_Institutionalization" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.cst-foret.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inct-odisseia.i3gs.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://confins.revues.org/34" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jebresil.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.institutdesameriques.fr/agenda/retour-sur-les-journees-detude-les-enjeux-environnementaux-laube-de-la-nouvelle-election?utm_source=sendinblue&amp;utm_campaign=Actualits%2028112022&amp;utm_medium=email" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/nuevomundo/92225" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calenda.org/657477" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cite-sciences.fr/fr/ressources/conferences-en-ligne/saison-2013-2014/vers-la-fin-des-energies-fossiles/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://covidam.institutdesameriques.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://covidam.institutdesameriques.fr/cuiaba-apres-la-covid-les-fumees/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs-univ-arizona.net/menu-en/covid-am/cuiaba-after-covid-smoke/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.mediapart.fr/marion-daugeard/blog" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/episode/5fZpyAihEPG3Nytd0w5Tgy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lelivrescolaire.fr/page/6343757" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Marion_Daugeard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris3.academia.edu/MarionDaugeard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/marion-daugeard-69533263/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390213v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Daugeard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Yamaoka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Capellini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Kalil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.94708" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253282v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Kalil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.94563" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Roberto Cunha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.13092" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795872v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Delaroche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2022.106380" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897842v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672621v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.12516" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609039v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arvor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinis Osis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tritsch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.15035" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408053v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli de Mello Th&#233;ry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;ry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-016-9889-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Carr&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Araujo Coelho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duchemin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.8380" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913625v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140271v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ferraz da Fonseca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bursztyn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pereira Lindoso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03972050v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753807v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617178v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394383v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394484v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194525v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394488v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394434v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01770394v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394497v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394447v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194529v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394469v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394502v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633185v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter L&#250;cio de Oliveira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393683v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pires Negrao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394473v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394476v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394479v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408269v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04097028v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38116/978-65-5635-049-3/capitulo5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/9786587999333" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336944v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354763v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349821v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306520v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411082v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisa Cran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Su&#225;rez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Montes de Oca" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.7672" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04368876v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA030052" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961141v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961140v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961138v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961132v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525353v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525358v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525357v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525351v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525359v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01395048v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01395044v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01276954v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01276955v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01276956v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01276953v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02360301v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02360259v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02360271v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02360197v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01272210v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01270449v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01272179v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02360325v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01272181v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marion.daugeard@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gret.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daugeard@gret.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iheal.univ-paris3.fr/fr/recherche/transitions-%C3%A9cologiques-am%C3%A9ricaines" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autresbresils.net/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arbre-asso.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/354177589_Le_Code_Forestier_bresilien_genese_et_institutionnalisation_The_Brazilian_Forest_Code_Genesis_and_Institutionalization" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.cst-foret.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inct-odisseia.i3gs.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://confins.revues.org/34" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jebresil.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.institutdesameriques.fr/agenda/retour-sur-les-journees-detude-les-enjeux-environnementaux-laube-de-la-nouvelle-election?utm_source=sendinblue&amp;utm_campaign=Actualits%2028112022&amp;utm_medium=email" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/nuevomundo/92225" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calenda.org/657477" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cite-sciences.fr/fr/ressources/conferences-en-ligne/saison-2013-2014/vers-la-fin-des-energies-fossiles/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://covidam.institutdesameriques.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://covidam.institutdesameriques.fr/cuiaba-apres-la-covid-les-fumees/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs-univ-arizona.net/menu-en/covid-am/cuiaba-after-covid-smoke/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.mediapart.fr/marion-daugeard/blog" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/episode/5fZpyAihEPG3Nytd0w5Tgy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lelivrescolaire.fr/page/6343757" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Marion_Daugeard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris3.academia.edu/MarionDaugeard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/marion-daugeard-69533263/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390213v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Daugeard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Yamaoka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Capellini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Kalil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.94708" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253282v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Kalil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.94563" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Roberto Cunha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.13092" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795872v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Delaroche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2022.106380" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897842v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672621v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.12516" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609039v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arvor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinis Osis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tritsch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.15035" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408053v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli de Mello Th&#233;ry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;ry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-016-9889-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Carr&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Araujo Coelho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duchemin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.8380" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913625v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140271v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ferraz da Fonseca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bursztyn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pereira Lindoso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03972050v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753807v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617178v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394383v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394484v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194525v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394488v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394434v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01770394v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394497v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394447v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194529v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394502v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394469v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633185v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter L&#250;cio de Oliveira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393683v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pires Negrao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394473v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394476v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394479v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408269v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04097028v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38116/978-65-5635-049-3/capitulo5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/9786587999333" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336944v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354763v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349821v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306520v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411082v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisa Cran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Su&#225;rez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Montes de Oca" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.7672" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04368876v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA030052" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961141v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961140v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961138v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961132v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525353v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525358v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525357v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525351v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525359v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01395048v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01395044v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01276954v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01276955v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01276956v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01276953v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02360301v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02360259v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02360197v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02360271v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01272210v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01272179v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01270449v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02360325v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01272181v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>