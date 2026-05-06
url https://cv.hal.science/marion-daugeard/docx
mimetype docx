--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion Daugeard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Responsable de projets au GRET(ONG de développement) </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteure en Géographie et en Développement Durable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en Géographie et Aménagement du Territoire de l'Université Sorbonne Nouvelle et en Développement Durable de l'Université de Brasília</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marion.daugeard@gmail.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation professionnelle actuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de projets au </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRET</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ONG de développement) au département Gestion des Ressources Naturelles (GRN) - mail professionnel : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">daugeard@gret.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse associée au Centro de Desenvolvimento Sustentável (CDS/Université de Brasília) et au Centre de Recherche et de Documentation des Amériques (CREDA –UMR 7227) – </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axe « Transitions Écologiques Américaines »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'Association </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autres Brésils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et de l'</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association pour la Recherche sur le Brésil en Europe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ARBRE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plus de détail (recherche, formation, enseignement) Voir plus&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et gouvernance des ressources naturelles ; Nouveaux enjeux de la régulation environnementale de l'agriculture ;Formulation et mise en œuvre des politiques environnementales ; Suivi et évaluation des politiques environnementales : impacts et transformations territoriales ; Alternatives durables, acteurs et diffusion de modèles locaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains d’étude</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mato Grosso, Amazonie, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation Universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(nov 2014 - juin 2021) Doctorat (PhD) en Géographie et Aménagement du Territoire. Thèse réalisée au Centre de Recherche et de Documentation des Amériques (CREDA – UMR 7227) de l'Université Sorbonne Nouvelle, en cotutelle avec le Centro de Desenvolvimento Sustentável (CDS) de l'Universidade de Brasília (UnB). Direction : François-Michel Le Tourneau (CNRS) et Marcel Bursztyn (UnB).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Titre de la thèse : &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Code Forestier brésilien : genèse et institutionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (552 p.). Un résumé long de la thèse est disponible à l</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">'adresse suivante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2013-2014) Mastère Spécialisé PPSE « Politiques Publiques et Stratégies pour l’Environnement » AgroParisTech - ENGREF (Paris).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse professionnelle : « Contribution à la mise en place d’un observatoire environnemental au sein de la municipalité de Cotriguaçu (Mato Grosso, Brésil) : allers-retours entre théorie et pratique » (71 p.) sous la direction de Laurent Mermet (AgroParisTech) et François-Michel Le Tourneau (CREDA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2012-2013) Master 2 Professionnel Études Internationales, Parcours « Gestion Environnementale ». Institut des Hautes Etudes de l’Amérique Latine (Université Paris III – Sorbonne Nouvelle). Mention TB.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mémoire : « Un dispositif de gestion environnementale sur un front pionnier brésilien : les ‘bonnes pratiques’ au nord-ouest du Mato Grosso » (148 p.) sous la direction de Catherine Aubertin (IRD) et de François-Michel Le Tourneau (CREDA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2011-2012) Master 1 Études Internationales, Spécialité Géographie. Institut des Hautes Etudes de l’Amérique Latine (Université Paris III – Sorbonne Nouvelle). Mention TB.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mémoire : « Les Paiements pour Services Environnementaux : utilité, ambitions et limites d’un nouvel outil de conservation de la nature ». (60 p.) sous la direction de François-Michel Le Tourneau (CREDA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2010-2011) Bi-Licence Histoire-Géographie. Université Paris-Sorbonne (Paris IV). Institut de Géographie et d’Aménagement. Mention AB.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2008-2010) Classe Préparatoire Littéraire (Hypokhâgne-Khâgne), Spécialité « Histoire-Géographie ». Lycée Montesquieu, Le Mans. Equivalences L2 : Géographie, Histoire, Espagnol</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement (147h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- &amp;quot;Relations Internationales et Environnement&amp;quot;, Université Paris Nord (Paris 13), Villetaneuse, Master 2, CM (2022, 2023) (42h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- &amp;quot;Aménagement des territoires&amp;quot;, Université de Nantes, IGARUN, Licence 3, TD (2019) (40h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- &amp;quot;Introduction générale à la géographie&amp;quot;, Université Sorbonne Nouvelle, Censier, Licence 3, TD (2015) (36h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interventions :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Présentation de projets d'ONG sur les Aires protégées, Master Études du développement, IEDES, Paris 1, 28/11/2024, 28/11/2025 (4h30)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- &amp;quot;Ressources et conflits environnementaux en Amérique Latine&amp;quot;, Université Paris Nord (Paris 13), en collab. avec Université Paris 8, Master 2 MEEF, 07/04/2023, 17/05/2024, 28/03/2025 (18h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- &amp;quot;Déforestation, développement agricole et législation environnementale au Brésil&amp;quot;, séminaire étudiant du Master &amp;quot;Développement durable et responsabilité des organisations&amp;quot;, Paris Dauphine (13/12/2023) ; Institut d'études du développement de la Sorbonne (IEDES) Paris 1, 31/01/2024 (5h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-  &amp;quot;Un Brésil ? Des Brésil ! &amp;quot;, cours de &amp;quot;Géographie régionale&amp;quot;, Master Etudes Internationales,  Institut des Hautes Études de l'Amérique Latine, Sorbonne Nouvelle, 11/2015 (2h).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(depuis septembre 2022) Responsable de projets au Gret. Co-animatrice du </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique et Technique Forêt (CST-F)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> financé par l'AFD, et responsable de projets en République de Guinée et Togo.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2021-2022) Chercheuse post-doctorale au sein de l’Observatoire des dynamiques socio-environnementales au Brésil (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet INCT Odisseia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, financé par le CNPq, la CAPES et la FAP-DF)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2015-2021) Chercheuse doctorale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2014) Chargée de mission à l’ONF International, dans le cadre du projet « Plateforme Expérimentale pour la gestion des Territoires Ruraux de l’Amazonie Légale » (Cotriguaçu, Mato Grosso)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2013) Chargée de recherche à l’Institut de Recherche pour le Développement (IRD), dans le cadre du programme de recherche Invaluable. Hébergée par le « Puits de Carbone Peugeot – ONF International » à Cotriguaçu (Mato Grosso).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluation d'articles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité Junior de la revue Confins, depuis avril 2016. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://confins.revues.org/34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reviewer : Confins (12 articles) Land Use Policy (1 article), Sustentabilidade em Debate (3), projet de thèse Institut des Amériques (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications (ci-dessous)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications scientifiques (ci-dessous)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation d'évènements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Journée d’Études] (sept. 2022) « </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux environnementaux à l’aube de la nouvelle élection présidentielle au Brésil : bilan et perspectives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> » co-organisées avec Lívia Kalil (Sorbonne Nouvelle/USP), Nathalia Capellini (IHEID, Genève) et Marina Yamaoka (IdA/Université Gustave Eiffel). Avec le soutien de l’IdA, de l’Université Sorbonne Nouvelle, de l’Association ARBRE, de Paris 1 (PRODIG) et du réseau PP-AL (6 000 € de budget). 15 intervenants, 4 tables-rondes, en mode hybride, en portugais avec une traduction simultanée vers le français. Les vidéos des journées sont disponibles </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">en ligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Publication d'un numéro spécial de la revue Nuevo </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, intitulé : &amp;quot;Les années Bolsonaro : quel bilan pour l’environnement au Brésil ?&amp;quot;, disponible à l'adresse : </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/nuevomundo/92225</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Journée d’Études] (sept. 2019) « </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Brésil a-t-il besoin d’une réforme agraire ? Ruptures et continuités d’un débat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ». Journée d’Études de l’Association pour la Recherche sur le Brésil en Europe (ARBRE), à l’EHESS, 8h45-18h. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-organisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> avec Susana Bleil (Université du Havre/GRIC - CEMS/EHESS), Lauro Mattei (Universidade Federal do Santa Catarina) et Céline Raimbert (Université Sorbonne Nouvelle-Paris 3/CREDA). Modératrice de la table ronde nº 3 : La réforme agraire dans les politiques publiques : quel bilan ? Discussion croisée ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Atelier] (oct. 2018) « Atelier de découverte des SIG pour doctorants non-spécialistes » : deux ateliers organisés sous forme de TD sous Qgis + partie théorique (2h), dans le cadre des activités de l’Atelier de Recherche Collaborative (ARC) de l’Institut des Amériques, Vanves.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rencontres doctorales] (fev. juill. 2017) « Échanges autour de la publication », 2 demi-journées de rencontres doctorales du CREDA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> avec Céline Raimbert (membre du comité éditorial de la revue RITA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Atelier] (mars 2014) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d’un atelier participatif et prospectif « Nous mangeons du pétrole. Et demain ? », dans le cadre du Colloque intitulé « Vers la fin des énergies fossiles » organisé par la Cité des Sciences (Paris). Restitution de l’atelier [</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">en ligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres communications / participations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CONFÉRENCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à la table ronde &amp;quot;Quelles forêts dans un monde à +4ºC ?&amp;quot;, dans le cadre du lancement du Festival de la Nuit des Forêts, Jardin Tropical, Nogent/Marne, 06/06/2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PRESSE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interview dans La Montagne, article intitulé &amp;quot;La déforestation enfin ralentie&amp;quot;, version papier et en ligne, 09/08/2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interview dans Science & Vie, article intitulé &amp;quot;Sauver la forêt amazonienne&amp;quot;, nº 1266/2023, pp. 96-102. (version papier)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interview dans 20 minutes, article intitulé « Après Bolsonaro, quel bilan pour l’Amazonie ? », version papier et en ligne, 30/09/2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interview dans Charlie Hebdo, article intitulé &amp;quot;Le soja flingue l'Amazonie pour engraisser des poulets chinois&amp;quot;, version papier, 28/09/2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interview dans La Croix, article intitulé &amp;quot;Avec Bolsonaro, le champ est libre pour l’agrobusiness au Brésil&amp;quot;, version en ligne, 26/11/2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article pour la revue trimestrielle La Recherche, nº 567, sept-dec. 2021 : « Malgré les difficultés actuelles, la restauration de la forêt atlantique se poursuit au Brésil ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BLOG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contribution au blog de recherche &amp;quot;</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVIDAM: la Covid-19 dans les Amériques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Article publié: &amp;quot;</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuiabá: après la Covid, les fumées...</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, 18 septembre 2020. Version en anglais: &amp;quot;</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuiabá: after Covid, smoke...</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blog Personnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Mediapart): Publication de billets d'analyse sur la question environnementale au Brésil, et notamment son volet rural et forestier; 3 articles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AUTRES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à un </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">podcast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> sur les enjeux environnementaux au Brésil, dans lequel j'interviewe le professeur Raoni Rajão (Université Fédérale du Minas Gerais et chercheur invité au Wilson Center à Washington) aux côtés de Nathália Capellini, dans le cadre du podcast &amp;quot;Folheando&amp;quot; réalisé par l'Association pour la Recherche sur le Brésil en Europe (ARBRE), le 21/09/2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reproduction d’un extrait d’article dans un manuel scolaire aux éditions « </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Livre Scolaire.f</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liens</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researchgate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academia.edu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LinkedIn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuição para a análise das questões ambientais durante o mandato de Bolsonaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Yamaoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalia Capellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Kalil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nuevomundo.94708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04390213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’analyse des enjeux environnementaux sous le mandat de Bolsonaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Yamaoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalia Capellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lívia Kalil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les années Bolsonaro : quel bilan pour l’environnement au Brésil ?, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nuevomundo.94563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04253282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre exploitation et protection : la question forestière au cœur d’une ambivalence historique au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Roberto Cunha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, L’Anthropocène, vu d’Amérique latine, 119, pp.51-70. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/caravelle.13092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How vegetation classification and mapping may influence conservation: The example of Brazil’s Native Vegetation Protection Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Delaroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 122, pp.106380. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2022.106380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03795872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Brésil, de la déforestation à la reforestation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01897842v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mudanças e adaptações na agricultura familiar, estudo de caso em comunidades rurais de Juína, Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.12516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant environnemental en Amazonie : ampleur et limites du découplage entre production et déforestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinis Osis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Un état des lieux du Brésil en 2017, 41, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.15035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining socio-economic development with environmental governance in the Brazilian Amazon: The Mato Grosso agricultural frontier at a tipping point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli de Mello Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment, Development and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10668-016-9889-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités énergétiques urbaines dans les Amériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Araujo Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.8380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reforester pour lutter contre le changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologies respiratoires, environnement et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29e Congrès de Pneumologie de Langue Française (CPLF), Jan 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04913625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A desconstrução organizada da política florestal no Brasil: estratégias de desmantelamento e de resistência</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ferraz da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bursztyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Pereira Lindoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lançamento do Livro: Desmonte e Reconfiguração de Políticas Públicas (2016-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPEA, Jun 2023, Brasilia, Brazil. https://www.youtube.com/watch?v=V_Gf4EdVXvc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04140271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronegócio e Meio ambiente: Uma (re)conciliação possível ? Uma tentativa de introdução</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association pour la Recherche sur le Brésil en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Aubervilliers - Campus Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03972050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information environnementale accélère-t-elle la mise en oeuvre de mesures environnementales au Brésil ? Réflexion à partir du Cadastre Environnemental Rural (CAR) en Amazonie brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UGI-IGU 2022 (Union Géographique Internationale) : Le temps des géographes. Congrès du Centenaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03753807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Code Forestier brésilien : de la protection de la végétation native à la protection du climat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Transitions Écologiques Américaines" du CREDA, séance "Forêt, agriculture et climat au Brésil"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gênese e institucionalização do Código Florestal brasileiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du groupe de recherche FRONTEIRAS de l’Université Fédérale Fluminense (UFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les initiatives municipales pour la régularisation environnementale dans le Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du Projet PICS AGROPOWER « Regards croisés sur le Cadastre Environnemental Rural brésilien : méthodes d'analyse, débats scientifiques et pistes futures de recherche », Paris 1, UFRJ, Campus Condorcet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local initiatives to promote the implementation of the Brazilian Forest Code in the Amazon: a focus on the BR-163 region, Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Austrian Conference on International Resource Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local initiatives to promote the implementation of the Brazilian Forest Code in Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Monitoramento das dinâmicas ambientais na Amazônia com sensoriamento remoto”, Maison de la Recherche en Sciences Sociales, Université Rennes 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolsonaro président : aubaine pour l’agrobusiness, scénario catastrophe pour l’environnement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Bolsonaro élu : une catastrophe annoncée », APEB, ARBRE, IHEAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enforcement role of municipalities in farmer's compliance with environmental restoration requirements: Reflections on Brazilian Amazon's experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Association of Geographers (AAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, La Nouvelle-Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01770394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementar o Cadastro Ambiental Rural (CAR). O caso do Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Monitoramento das dinâmicas ambientais na Amazônia com sensoriamento remoto”, Maison de la Recherche en Sciences Sociales, Université Rennes 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentivar a restauração florestal. Lições e aprendizados a partir de iniciativas municipais no Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème réunion du projet REFLORAMAZ (Cirad, Embrapa, UFPA), Núcleo de Ciências Agrárias e Desenvolvimento Rural (NCADR/UFPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Belém, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complying with the Brazilian Forest Code: the role of municipalities in Mato Grosso, Session “Public policies for ecological restoration in Brazil”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Foz do Iguaçu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les municipalités au secours de la dette environnementale des propriétaires ruraux ? Etude de cas dans l’État du Mato Grosso (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DoctorIHEALes du CREDA, IHEAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cadastre Environnemental Rural au Brésil, 4 ans plus tard ? Retour sur les enjeux d’un nouvel instrument de la politique environnementale brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier des doctorants du CERMA/CRBC, EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux outils de lutte contre la déforestation au Brésil et en Bolivie : entre greenwashing institutionnel et renforcement de la police environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Bühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Lúcio de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La forêt dans les Amériques » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01633185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles ruralités Amazoniennes. Duramaz 2, 13 fenêtres d'étude sur une Amazonie connectée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Pires Negrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La renaissance rurale d'un siècle à l'autre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Jaurès Toulouse, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cadastre Environnemental Rural au Brésil. Un nouvel instrument : pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de travail de l’axe Grands espaces, Institut des Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux du Cadastre Environnemental Rural (CAR) brésilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PRODIG, Thème : "Géographie politique des ressources", Université Paris 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maintien de l’agriculture familiale en question. Étude de cas au sein de deux communautés de la municipalité de Juína (Mato Grosso, Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du projet DURAMAZ 2, Institut des Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazonie Brésilienne: après la déforestation, la reforestation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde qui va plus vite ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Saint-Dié-des-Vosges, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Desconstrução organizada da política florestal no Brasil : estratégias de desmantelamento e de resistência</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ferraz da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bursztyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Pereira Lindoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IPEA ; INCT/PPED. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desmonte e reconfiguração de políticas públicas (2016-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Desmonte e reconfiguração, , pp.125-155, 2023, 978-65-5635-049-3. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.38116/978-65-5635-049-3/capitulo5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04097028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentivar a regularização ambiental das propriedades rurais: aprendizados de iniciativas municipais no estado de Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bursztyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dinâmicas socioambientais no Brasil: atores, processos e políticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.333-365, 2022, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18472/9786587999333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03751767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolução da agricultura familiar amazônica. Estudo de caso em duas comunidades de Juína, Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François-Michel Le Tourneau; Otávio do Canto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amazônias Brasileiras. Situações locais e evoluções. Projeto Duramaz (2007-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 141-164, 2019, 978-85-88998-73-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02336944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgré les difficultés actuelles, la restauration de la forêt atlantique se poursuit au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os serviços ecossistêmicos: uma noção a mais?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://confins.revues.org/10954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01349821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une géographie environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter les conflits environnementaux frontaliers en Amérique du Sud, enjeux d’un exercice cartographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisa Cran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Montes de Oca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Carré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, https://confins.revues.org/7672. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.7672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Code Forestier brésilien : genèse et institutionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de la Sorbonne nouvelle - Paris III; Universidade de Brasília, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021PA030052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04368876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuiabá : après la Covid, les fumées…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03961141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles menaces sur le Code Forestier au Brésil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03961140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après les rétropédalages, Bolsonaro maintient le cap de son programme environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03961138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolsonaro rétropédale : la fin des préoccupations environnementales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03961132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Área de preservação permanente (APP) isolada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Cotriguaçu, Brazil. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Área de preservação permanente (APP) isolada e recuperada por meio de plantio de mudas e semeadura de sementes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. foto pessoal, Carlinda, Brazil. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Área de preservação permanente (APP) em topo de morro desmatado voltado à criação de boi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Foto pessoal, Cotriguaçu, Brazil. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Área de preservação permanente cercada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Cotriguaçu, Brazil. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. foto pessoal, Carlinda, Brazil. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la récolte de maïs (safrinha). Paysage caractéristique de l'agrobusiness dans l'État du Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Lucas do Rio Verde, Brazil. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration des ripisylves (APP) dans une propriété d'élevage. Visite avec Terezinha.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Canarana, Brazil. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Juina, Brazil. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01276954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultura familiar e adaptação. Cultura em estufa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Juina, Brazil. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01276955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie à la ferme. Préparation du marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Juina, Brazil. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01276956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Represa, comunidade rural Cristo Rei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Juina, Brazil. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01276953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaches sur la route (Cotriguaçu, Mato Grosso, Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Brazil. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arc-en-ciel sur la forêt amazonienne (Cotriguaçu, Mato Grosso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Brazil. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vue aérienne d'Amazonie. Région nord-ouest du Mato Grosso (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Brazil. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vue aérienne du fleuve Juruena 2 (Cotriguaçu, Mato Grosso, Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Brazil. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vue aérienne du fleuve Juruena, Cotriguaçu, Mato Grosso, Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Cotriguaçu, Brazil. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01272210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rio Juruena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Cotriguaçu, Brazil. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01272179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brésil, Rio Juruena, Cotriguaçu: balsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Photo personnelle, Cotriguaçu, Brazil. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01270449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de la route MT 170 en 2013 (Mato Grosso, Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Brazil. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coucher de soleil sur le fleuve Juruena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Cotriguaçu, Brazil. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01272181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion Daugeard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Responsable de projets au GRET(ONG de développement) </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteure en Géographie et en Développement Durable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en Géographie et Aménagement du Territoire de l'Université Sorbonne Nouvelle et en Développement Durable de l'Université de Brasília</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marion.daugeard@gmail.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation professionnelle actuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de projets au </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRET</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ONG de développement) au département Gestion des Ressources Naturelles (GRN) - mail professionnel : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">daugeard@gret.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse associée au Centro de Desenvolvimento Sustentável (CDS/Université de Brasília) et au Centre de Recherche et de Documentation des Amériques (CREDA –UMR 7227) – </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axe « Transitions Écologiques Américaines »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'Association </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autres Brésils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et de l'</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association pour la Recherche sur le Brésil en Europe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ARBRE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plus de détail (recherche, formation, enseignement) Voir plus&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et gouvernance des ressources naturelles ; Nouveaux enjeux de la régulation environnementale de l'agriculture ;Formulation et mise en œuvre des politiques environnementales ; Suivi et évaluation des politiques environnementales : impacts et transformations territoriales ; Alternatives durables, acteurs et diffusion de modèles locaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains d’étude</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mato Grosso, Amazonie, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation Universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(nov 2014 - juin 2021) Doctorat (PhD) en Géographie et Aménagement du Territoire. Thèse réalisée au Centre de Recherche et de Documentation des Amériques (CREDA – UMR 7227) de l'Université Sorbonne Nouvelle, en cotutelle avec le Centro de Desenvolvimento Sustentável (CDS) de l'Universidade de Brasília (UnB). Direction : François-Michel Le Tourneau (CNRS) et Marcel Bursztyn (UnB).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Titre de la thèse : &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Code Forestier brésilien : genèse et institutionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (552 p.). Un résumé long de la thèse est disponible à l</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">'adresse suivante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2013-2014) Mastère Spécialisé PPSE « Politiques Publiques et Stratégies pour l’Environnement » AgroParisTech - ENGREF (Paris).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse professionnelle : « Contribution à la mise en place d’un observatoire environnemental au sein de la municipalité de Cotriguaçu (Mato Grosso, Brésil) : allers-retours entre théorie et pratique » (71 p.) sous la direction de Laurent Mermet (AgroParisTech) et François-Michel Le Tourneau (CREDA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2012-2013) Master 2 Professionnel Études Internationales, Parcours « Gestion Environnementale ». Institut des Hautes Etudes de l’Amérique Latine (Université Paris III – Sorbonne Nouvelle). Mention TB.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mémoire : « Un dispositif de gestion environnementale sur un front pionnier brésilien : les ‘bonnes pratiques’ au nord-ouest du Mato Grosso » (148 p.) sous la direction de Catherine Aubertin (IRD) et de François-Michel Le Tourneau (CREDA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2011-2012) Master 1 Études Internationales, Spécialité Géographie. Institut des Hautes Etudes de l’Amérique Latine (Université Paris III – Sorbonne Nouvelle). Mention TB.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mémoire : « Les Paiements pour Services Environnementaux : utilité, ambitions et limites d’un nouvel outil de conservation de la nature ». (60 p.) sous la direction de François-Michel Le Tourneau (CREDA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2010-2011) Bi-Licence Histoire-Géographie. Université Paris-Sorbonne (Paris IV). Institut de Géographie et d’Aménagement. Mention AB.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2008-2010) Classe Préparatoire Littéraire (Hypokhâgne-Khâgne), Spécialité « Histoire-Géographie ». Lycée Montesquieu, Le Mans. Equivalences L2 : Géographie, Histoire, Espagnol</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement (147h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- &amp;quot;Relations Internationales et Environnement&amp;quot;, Université Paris Nord (Paris 13), Villetaneuse, Master 2, CM (2022, 2023) (42h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- &amp;quot;Aménagement des territoires&amp;quot;, Université de Nantes, IGARUN, Licence 3, TD (2019) (40h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- &amp;quot;Introduction générale à la géographie&amp;quot;, Université Sorbonne Nouvelle, Censier, Licence 3, TD (2015) (36h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interventions :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Présentation de projets d'ONG sur les Aires protégées, Master Études du développement, IEDES, Paris 1, 28/11/2024, 28/11/2025 (4h30)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- &amp;quot;Ressources et conflits environnementaux en Amérique Latine&amp;quot;, Université Paris Nord (Paris 13), en collab. avec Université Paris 8, Master 2 MEEF, 07/04/2023, 17/05/2024, 28/03/2025 (18h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- &amp;quot;Déforestation, développement agricole et législation environnementale au Brésil&amp;quot;, séminaire étudiant du Master &amp;quot;Développement durable et responsabilité des organisations&amp;quot;, Paris Dauphine (13/12/2023) ; Institut d'études du développement de la Sorbonne (IEDES) Paris 1, 31/01/2024 (5h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-  &amp;quot;Un Brésil ? Des Brésil ! &amp;quot;, cours de &amp;quot;Géographie régionale&amp;quot;, Master Etudes Internationales,  Institut des Hautes Études de l'Amérique Latine, Sorbonne Nouvelle, 11/2015 (2h).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(depuis septembre 2022) Responsable de projets au Gret. Co-animatrice du </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique et Technique Forêt (CST-F)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> financé par l'AFD, et responsable de projets en République de Guinée et Togo.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2021-2022) Chercheuse post-doctorale au sein de l’Observatoire des dynamiques socio-environnementales au Brésil (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet INCT Odisseia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, financé par le CNPq, la CAPES et la FAP-DF)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2015-2021) Chercheuse doctorale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2014) Chargée de mission à l’ONF International, dans le cadre du projet « Plateforme Expérimentale pour la gestion des Territoires Ruraux de l’Amazonie Légale » (Cotriguaçu, Mato Grosso)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2013) Chargée de recherche à l’Institut de Recherche pour le Développement (IRD), dans le cadre du programme de recherche Invaluable. Hébergée par le « Puits de Carbone Peugeot – ONF International » à Cotriguaçu (Mato Grosso).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluation d'articles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité Junior de la revue Confins, depuis avril 2016. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://confins.revues.org/34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reviewer : Confins (12 articles) Land Use Policy (1 article), Sustentabilidade em Debate (3), projet de thèse Institut des Amériques (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications (ci-dessous)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications scientifiques (ci-dessous)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation d'évènements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Journée d’Études] (sept. 2022) « </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux environnementaux à l’aube de la nouvelle élection présidentielle au Brésil : bilan et perspectives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> » co-organisées avec Lívia Kalil (Sorbonne Nouvelle/USP), Nathalia Capellini (IHEID, Genève) et Marina Yamaoka (IdA/Université Gustave Eiffel). Avec le soutien de l’IdA, de l’Université Sorbonne Nouvelle, de l’Association ARBRE, de Paris 1 (PRODIG) et du réseau PP-AL (6 000 € de budget). 15 intervenants, 4 tables-rondes, en mode hybride, en portugais avec une traduction simultanée vers le français. Les vidéos des journées sont disponibles </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">en ligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Publication d'un numéro spécial de la revue Nuevo </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, intitulé : &amp;quot;Les années Bolsonaro : quel bilan pour l’environnement au Brésil ?&amp;quot;, disponible à l'adresse : </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/nuevomundo/92225</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Journée d’Études] (sept. 2019) « </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Brésil a-t-il besoin d’une réforme agraire ? Ruptures et continuités d’un débat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ». Journée d’Études de l’Association pour la Recherche sur le Brésil en Europe (ARBRE), à l’EHESS, 8h45-18h. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-organisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> avec Susana Bleil (Université du Havre/GRIC - CEMS/EHESS), Lauro Mattei (Universidade Federal do Santa Catarina) et Céline Raimbert (Université Sorbonne Nouvelle-Paris 3/CREDA). Modératrice de la table ronde nº 3 : La réforme agraire dans les politiques publiques : quel bilan ? Discussion croisée ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Atelier] (oct. 2018) « Atelier de découverte des SIG pour doctorants non-spécialistes » : deux ateliers organisés sous forme de TD sous Qgis + partie théorique (2h), dans le cadre des activités de l’Atelier de Recherche Collaborative (ARC) de l’Institut des Amériques, Vanves.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rencontres doctorales] (fev. juill. 2017) « Échanges autour de la publication », 2 demi-journées de rencontres doctorales du CREDA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> avec Céline Raimbert (membre du comité éditorial de la revue RITA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Atelier] (mars 2014) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d’un atelier participatif et prospectif « Nous mangeons du pétrole. Et demain ? », dans le cadre du Colloque intitulé « Vers la fin des énergies fossiles » organisé par la Cité des Sciences (Paris). Restitution de l’atelier [</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">en ligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres communications / participations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CONFÉRENCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à la table ronde &amp;quot;Quelles forêts dans un monde à +4ºC ?&amp;quot;, dans le cadre du lancement du Festival de la Nuit des Forêts, Jardin Tropical, Nogent/Marne, 06/06/2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PRESSE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interview dans La Montagne, article intitulé &amp;quot;La déforestation enfin ralentie&amp;quot;, version papier et en ligne, 09/08/2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interview dans Science & Vie, article intitulé &amp;quot;Sauver la forêt amazonienne&amp;quot;, nº 1266/2023, pp. 96-102. (version papier)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interview dans 20 minutes, article intitulé « Après Bolsonaro, quel bilan pour l’Amazonie ? », version papier et en ligne, 30/09/2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interview dans Charlie Hebdo, article intitulé &amp;quot;Le soja flingue l'Amazonie pour engraisser des poulets chinois&amp;quot;, version papier, 28/09/2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interview dans La Croix, article intitulé &amp;quot;Avec Bolsonaro, le champ est libre pour l’agrobusiness au Brésil&amp;quot;, version en ligne, 26/11/2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article pour la revue trimestrielle La Recherche, nº 567, sept-dec. 2021 : « Malgré les difficultés actuelles, la restauration de la forêt atlantique se poursuit au Brésil ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BLOG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contribution au blog de recherche &amp;quot;</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVIDAM: la Covid-19 dans les Amériques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Article publié: &amp;quot;</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuiabá: après la Covid, les fumées...</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, 18 septembre 2020. Version en anglais: &amp;quot;</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuiabá: after Covid, smoke...</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blog Personnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Mediapart): Publication de billets d'analyse sur la question environnementale au Brésil, et notamment son volet rural et forestier; 3 articles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AUTRES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à un </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">podcast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> sur les enjeux environnementaux au Brésil, dans lequel j'interviewe le professeur Raoni Rajão (Université Fédérale du Minas Gerais et chercheur invité au Wilson Center à Washington) aux côtés de Nathália Capellini, dans le cadre du podcast &amp;quot;Folheando&amp;quot; réalisé par l'Association pour la Recherche sur le Brésil en Europe (ARBRE), le 21/09/2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reproduction d’un extrait d’article dans un manuel scolaire aux éditions « </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Livre Scolaire.f</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liens</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researchgate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academia.edu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LinkedIn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’analyse des enjeux environnementaux sous le mandat de Bolsonaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Yamaoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalia Capellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lívia Kalil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les années Bolsonaro : quel bilan pour l’environnement au Brésil ?, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nuevomundo.94563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04253282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuição para a análise das questões ambientais durante o mandato de Bolsonaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Yamaoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalia Capellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Kalil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nuevomundo.94708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04390213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre exploitation et protection : la question forestière au cœur d’une ambivalence historique au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Roberto Cunha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, L’Anthropocène, vu d’Amérique latine, 119, pp.51-70. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/caravelle.13092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How vegetation classification and mapping may influence conservation: The example of Brazil’s Native Vegetation Protection Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Delaroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 122, pp.106380. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2022.106380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03795872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Brésil, de la déforestation à la reforestation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01897842v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mudanças e adaptações na agricultura familiar, estudo de caso em comunidades rurais de Juína, Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.12516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant environnemental en Amazonie : ampleur et limites du découplage entre production et déforestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinis Osis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Un état des lieux du Brésil en 2017, 41, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.15035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining socio-economic development with environmental governance in the Brazilian Amazon: The Mato Grosso agricultural frontier at a tipping point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli de Mello Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment, Development and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10668-016-9889-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités énergétiques urbaines dans les Amériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Araujo Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.8380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reforester pour lutter contre le changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologies respiratoires, environnement et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29e Congrès de Pneumologie de Langue Française (CPLF), Jan 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04913625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronegócio e Meio ambiente: Uma (re)conciliação possível ? Uma tentativa de introdução</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association pour la Recherche sur le Brésil en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Aubervilliers - Campus Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03972050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A desconstrução organizada da política florestal no Brasil: estratégias de desmantelamento e de resistência</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ferraz da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bursztyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Pereira Lindoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lançamento do Livro: Desmonte e Reconfiguração de Políticas Públicas (2016-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPEA, Jun 2023, Brasilia, Brazil. https://www.youtube.com/watch?v=V_Gf4EdVXvc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04140271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information environnementale accélère-t-elle la mise en oeuvre de mesures environnementales au Brésil ? Réflexion à partir du Cadastre Environnemental Rural (CAR) en Amazonie brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UGI-IGU 2022 (Union Géographique Internationale) : Le temps des géographes. Congrès du Centenaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03753807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Code Forestier brésilien : de la protection de la végétation native à la protection du climat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Transitions Écologiques Américaines" du CREDA, séance "Forêt, agriculture et climat au Brésil"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gênese e institucionalização do Código Florestal brasileiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du groupe de recherche FRONTEIRAS de l’Université Fédérale Fluminense (UFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les initiatives municipales pour la régularisation environnementale dans le Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du Projet PICS AGROPOWER « Regards croisés sur le Cadastre Environnemental Rural brésilien : méthodes d'analyse, débats scientifiques et pistes futures de recherche », Paris 1, UFRJ, Campus Condorcet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local initiatives to promote the implementation of the Brazilian Forest Code in Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Monitoramento das dinâmicas ambientais na Amazônia com sensoriamento remoto”, Maison de la Recherche en Sciences Sociales, Université Rennes 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local initiatives to promote the implementation of the Brazilian Forest Code in the Amazon: a focus on the BR-163 region, Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Austrian Conference on International Resource Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enforcement role of municipalities in farmer's compliance with environmental restoration requirements: Reflections on Brazilian Amazon's experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Association of Geographers (AAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, La Nouvelle-Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01770394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementar o Cadastro Ambiental Rural (CAR). O caso do Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Monitoramento das dinâmicas ambientais na Amazônia com sensoriamento remoto”, Maison de la Recherche en Sciences Sociales, Université Rennes 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolsonaro président : aubaine pour l’agrobusiness, scénario catastrophe pour l’environnement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Bolsonaro élu : une catastrophe annoncée », APEB, ARBRE, IHEAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complying with the Brazilian Forest Code: the role of municipalities in Mato Grosso, Session “Public policies for ecological restoration in Brazil”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Foz do Iguaçu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux outils de lutte contre la déforestation au Brésil et en Bolivie : entre greenwashing institutionnel et renforcement de la police environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Bühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Lúcio de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La forêt dans les Amériques » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01633185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les municipalités au secours de la dette environnementale des propriétaires ruraux ? Etude de cas dans l’État du Mato Grosso (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DoctorIHEALes du CREDA, IHEAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cadastre Environnemental Rural au Brésil, 4 ans plus tard ? Retour sur les enjeux d’un nouvel instrument de la politique environnementale brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier des doctorants du CERMA/CRBC, EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentivar a restauração florestal. Lições e aprendizados a partir de iniciativas municipais no Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème réunion du projet REFLORAMAZ (Cirad, Embrapa, UFPA), Núcleo de Ciências Agrárias e Desenvolvimento Rural (NCADR/UFPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Belém, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux du Cadastre Environnemental Rural (CAR) brésilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PRODIG, Thème : "Géographie politique des ressources", Université Paris 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cadastre Environnemental Rural au Brésil. Un nouvel instrument : pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de travail de l’axe Grands espaces, Institut des Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles ruralités Amazoniennes. Duramaz 2, 13 fenêtres d'étude sur une Amazonie connectée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Pires Negrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La renaissance rurale d'un siècle à l'autre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Jaurès Toulouse, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maintien de l’agriculture familiale en question. Étude de cas au sein de deux communautés de la municipalité de Juína (Mato Grosso, Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du projet DURAMAZ 2, Institut des Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazonie Brésilienne: après la déforestation, la reforestation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde qui va plus vite ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Saint-Dié-des-Vosges, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Desconstrução organizada da política florestal no Brasil : estratégias de desmantelamento e de resistência</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ferraz da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bursztyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Pereira Lindoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IPEA ; INCT/PPED. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desmonte e reconfiguração de políticas públicas (2016-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Desmonte e reconfiguração, , pp.125-155, 2023, 978-65-5635-049-3. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.38116/978-65-5635-049-3/capitulo5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04097028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentivar a regularização ambiental das propriedades rurais: aprendizados de iniciativas municipais no estado de Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bursztyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dinâmicas socioambientais no Brasil: atores, processos e políticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.333-365, 2022, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18472/9786587999333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03751767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolução da agricultura familiar amazônica. Estudo de caso em duas comunidades de Juína, Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François-Michel Le Tourneau; Otávio do Canto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amazônias Brasileiras. Situações locais e evoluções. Projeto Duramaz (2007-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 141-164, 2019, 978-85-88998-73-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02336944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgré les difficultés actuelles, la restauration de la forêt atlantique se poursuit au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os serviços ecossistêmicos: uma noção a mais?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://confins.revues.org/10954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01349821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une géographie environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter les conflits environnementaux frontaliers en Amérique du Sud, enjeux d’un exercice cartographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisa Cran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Montes de Oca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Carré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, https://confins.revues.org/7672. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.7672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Code Forestier brésilien : genèse et institutionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de la Sorbonne nouvelle - Paris III; Universidade de Brasília, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021PA030052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04368876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuiabá : après la Covid, les fumées…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03961141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles menaces sur le Code Forestier au Brésil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03961140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolsonaro rétropédale : la fin des préoccupations environnementales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03961132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après les rétropédalages, Bolsonaro maintient le cap de son programme environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03961138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Área de preservação permanente cercada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Cotriguaçu, Brazil. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Área de preservação permanente (APP) isolada e recuperada por meio de plantio de mudas e semeadura de sementes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. foto pessoal, Carlinda, Brazil. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Área de preservação permanente (APP) em topo de morro desmatado voltado à criação de boi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Foto pessoal, Cotriguaçu, Brazil. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. foto pessoal, Carlinda, Brazil. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Área de preservação permanente (APP) isolada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Cotriguaçu, Brazil. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration des ripisylves (APP) dans une propriété d'élevage. Visite avec Terezinha.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Canarana, Brazil. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la récolte de maïs (safrinha). Paysage caractéristique de l'agrobusiness dans l'État du Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Lucas do Rio Verde, Brazil. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultura familiar e adaptação. Cultura em estufa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Juina, Brazil. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01276955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Juina, Brazil. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01276954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie à la ferme. Préparation du marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Juina, Brazil. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01276956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Represa, comunidade rural Cristo Rei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Juina, Brazil. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01276953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vue aérienne du fleuve Juruena 2 (Cotriguaçu, Mato Grosso, Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Brazil. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vue aérienne d'Amazonie. Région nord-ouest du Mato Grosso (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Brazil. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arc-en-ciel sur la forêt amazonienne (Cotriguaçu, Mato Grosso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Brazil. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vue aérienne du fleuve Juruena, Cotriguaçu, Mato Grosso, Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Cotriguaçu, Brazil. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01272210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaches sur la route (Cotriguaçu, Mato Grosso, Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Brazil. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brésil, Rio Juruena, Cotriguaçu: balsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Photo personnelle, Cotriguaçu, Brazil. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01270449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rio Juruena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Cotriguaçu, Brazil. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01272179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de la route MT 170 en 2013 (Mato Grosso, Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Brazil. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coucher de soleil sur le fleuve Juruena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Cotriguaçu, Brazil. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01272181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C0E77C9B"/>
+    <w:nsid w:val="44D8DF64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8C9A1CA3"/>
+    <w:nsid w:val="F0151085"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3AD59202"/>
+    <w:nsid w:val="B3B9C5ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1967B60C"/>
+    <w:nsid w:val="55B01758"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -791,51 +791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marion.daugeard@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gret.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daugeard@gret.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iheal.univ-paris3.fr/fr/recherche/transitions-%C3%A9cologiques-am%C3%A9ricaines" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autresbresils.net/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arbre-asso.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/354177589_Le_Code_Forestier_bresilien_genese_et_institutionnalisation_The_Brazilian_Forest_Code_Genesis_and_Institutionalization" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.cst-foret.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inct-odisseia.i3gs.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://confins.revues.org/34" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jebresil.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.institutdesameriques.fr/agenda/retour-sur-les-journees-detude-les-enjeux-environnementaux-laube-de-la-nouvelle-election?utm_source=sendinblue&amp;utm_campaign=Actualits%2028112022&amp;utm_medium=email" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/nuevomundo/92225" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calenda.org/657477" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cite-sciences.fr/fr/ressources/conferences-en-ligne/saison-2013-2014/vers-la-fin-des-energies-fossiles/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://covidam.institutdesameriques.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://covidam.institutdesameriques.fr/cuiaba-apres-la-covid-les-fumees/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs-univ-arizona.net/menu-en/covid-am/cuiaba-after-covid-smoke/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.mediapart.fr/marion-daugeard/blog" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/episode/5fZpyAihEPG3Nytd0w5Tgy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lelivrescolaire.fr/page/6343757" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Marion_Daugeard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris3.academia.edu/MarionDaugeard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/marion-daugeard-69533263/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390213v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Daugeard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Yamaoka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Capellini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Kalil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.94708" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253282v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Kalil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.94563" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Roberto Cunha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.13092" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795872v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Delaroche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2022.106380" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897842v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672621v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.12516" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609039v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arvor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinis Osis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tritsch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.15035" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408053v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli de Mello Th&#233;ry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;ry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-016-9889-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Carr&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Araujo Coelho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duchemin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.8380" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913625v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140271v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ferraz da Fonseca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bursztyn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pereira Lindoso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03972050v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753807v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617178v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394383v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394484v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194525v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394488v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394434v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01770394v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394497v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394447v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194529v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394502v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394469v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633185v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter L&#250;cio de Oliveira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393683v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pires Negrao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394473v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394476v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394479v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408269v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04097028v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38116/978-65-5635-049-3/capitulo5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/9786587999333" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336944v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354763v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349821v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306520v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411082v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisa Cran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Su&#225;rez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Montes de Oca" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.7672" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04368876v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA030052" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961141v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961140v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961138v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961132v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525353v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525358v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525357v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525351v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525359v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01395048v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01395044v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01276954v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01276955v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01276956v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01276953v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02360301v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02360259v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02360197v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02360271v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01272210v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01272179v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01270449v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02360325v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01272181v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marion.daugeard@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gret.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daugeard@gret.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iheal.univ-paris3.fr/fr/recherche/transitions-%C3%A9cologiques-am%C3%A9ricaines" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autresbresils.net/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arbre-asso.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/354177589_Le_Code_Forestier_bresilien_genese_et_institutionnalisation_The_Brazilian_Forest_Code_Genesis_and_Institutionalization" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.cst-foret.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inct-odisseia.i3gs.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://confins.revues.org/34" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jebresil.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.institutdesameriques.fr/agenda/retour-sur-les-journees-detude-les-enjeux-environnementaux-laube-de-la-nouvelle-election?utm_source=sendinblue&amp;utm_campaign=Actualits%2028112022&amp;utm_medium=email" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/nuevomundo/92225" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calenda.org/657477" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cite-sciences.fr/fr/ressources/conferences-en-ligne/saison-2013-2014/vers-la-fin-des-energies-fossiles/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://covidam.institutdesameriques.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://covidam.institutdesameriques.fr/cuiaba-apres-la-covid-les-fumees/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs-univ-arizona.net/menu-en/covid-am/cuiaba-after-covid-smoke/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.mediapart.fr/marion-daugeard/blog" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/episode/5fZpyAihEPG3Nytd0w5Tgy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lelivrescolaire.fr/page/6343757" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Marion_Daugeard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris3.academia.edu/MarionDaugeard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/marion-daugeard-69533263/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253282v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Daugeard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Yamaoka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Capellini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Kalil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.94563" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390213v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Kalil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.94708" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Roberto Cunha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.13092" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795872v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Delaroche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2022.106380" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897842v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672621v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.12516" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609039v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arvor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinis Osis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tritsch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.15035" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408053v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli de Mello Th&#233;ry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;ry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-016-9889-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Carr&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Araujo Coelho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duchemin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.8380" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913625v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03972050v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140271v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ferraz da Fonseca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bursztyn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pereira Lindoso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753807v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617178v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394383v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394484v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394488v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194525v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01770394v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394497v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394434v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194529v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633185v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter L&#250;cio de Oliveira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394502v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394447v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394476v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394473v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393683v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pires Negrao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394479v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408269v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04097028v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38116/978-65-5635-049-3/capitulo5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/9786587999333" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336944v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354763v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349821v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306520v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411082v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisa Cran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Su&#225;rez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Montes de Oca" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.7672" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04368876v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA030052" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961141v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961140v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961132v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961138v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525351v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525358v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525357v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525359v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525353v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01395044v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01395048v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01276955v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01276954v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01276956v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01276953v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02360271v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02360197v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02360259v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01272210v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02360301v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01270449v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01272179v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02360325v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01272181v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>