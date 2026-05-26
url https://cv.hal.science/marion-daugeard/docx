--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion Daugeard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Responsable de projets au GRET(ONG de développement) </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteure en Géographie et en Développement Durable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en Géographie et Aménagement du Territoire de l'Université Sorbonne Nouvelle et en Développement Durable de l'Université de Brasília</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marion.daugeard@gmail.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation professionnelle actuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de projets au </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRET</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ONG de développement) au département Gestion des Ressources Naturelles (GRN) - mail professionnel : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">daugeard@gret.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse associée au Centro de Desenvolvimento Sustentável (CDS/Université de Brasília) et au Centre de Recherche et de Documentation des Amériques (CREDA –UMR 7227) – </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axe « Transitions Écologiques Américaines »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'Association </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autres Brésils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et de l'</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association pour la Recherche sur le Brésil en Europe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ARBRE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plus de détail (recherche, formation, enseignement) Voir plus&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et gouvernance des ressources naturelles ; Nouveaux enjeux de la régulation environnementale de l'agriculture ;Formulation et mise en œuvre des politiques environnementales ; Suivi et évaluation des politiques environnementales : impacts et transformations territoriales ; Alternatives durables, acteurs et diffusion de modèles locaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains d’étude</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mato Grosso, Amazonie, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation Universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(nov 2014 - juin 2021) Doctorat (PhD) en Géographie et Aménagement du Territoire. Thèse réalisée au Centre de Recherche et de Documentation des Amériques (CREDA – UMR 7227) de l'Université Sorbonne Nouvelle, en cotutelle avec le Centro de Desenvolvimento Sustentável (CDS) de l'Universidade de Brasília (UnB). Direction : François-Michel Le Tourneau (CNRS) et Marcel Bursztyn (UnB).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Titre de la thèse : &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Code Forestier brésilien : genèse et institutionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (552 p.). Un résumé long de la thèse est disponible à l</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">'adresse suivante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2013-2014) Mastère Spécialisé PPSE « Politiques Publiques et Stratégies pour l’Environnement » AgroParisTech - ENGREF (Paris).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse professionnelle : « Contribution à la mise en place d’un observatoire environnemental au sein de la municipalité de Cotriguaçu (Mato Grosso, Brésil) : allers-retours entre théorie et pratique » (71 p.) sous la direction de Laurent Mermet (AgroParisTech) et François-Michel Le Tourneau (CREDA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2012-2013) Master 2 Professionnel Études Internationales, Parcours « Gestion Environnementale ». Institut des Hautes Etudes de l’Amérique Latine (Université Paris III – Sorbonne Nouvelle). Mention TB.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mémoire : « Un dispositif de gestion environnementale sur un front pionnier brésilien : les ‘bonnes pratiques’ au nord-ouest du Mato Grosso » (148 p.) sous la direction de Catherine Aubertin (IRD) et de François-Michel Le Tourneau (CREDA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2011-2012) Master 1 Études Internationales, Spécialité Géographie. Institut des Hautes Etudes de l’Amérique Latine (Université Paris III – Sorbonne Nouvelle). Mention TB.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mémoire : « Les Paiements pour Services Environnementaux : utilité, ambitions et limites d’un nouvel outil de conservation de la nature ». (60 p.) sous la direction de François-Michel Le Tourneau (CREDA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2010-2011) Bi-Licence Histoire-Géographie. Université Paris-Sorbonne (Paris IV). Institut de Géographie et d’Aménagement. Mention AB.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2008-2010) Classe Préparatoire Littéraire (Hypokhâgne-Khâgne), Spécialité « Histoire-Géographie ». Lycée Montesquieu, Le Mans. Equivalences L2 : Géographie, Histoire, Espagnol</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement (147h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- &amp;quot;Relations Internationales et Environnement&amp;quot;, Université Paris Nord (Paris 13), Villetaneuse, Master 2, CM (2022, 2023) (42h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- &amp;quot;Aménagement des territoires&amp;quot;, Université de Nantes, IGARUN, Licence 3, TD (2019) (40h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- &amp;quot;Introduction générale à la géographie&amp;quot;, Université Sorbonne Nouvelle, Censier, Licence 3, TD (2015) (36h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interventions :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Présentation de projets d'ONG sur les Aires protégées, Master Études du développement, IEDES, Paris 1, 28/11/2024, 28/11/2025 (4h30)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- &amp;quot;Ressources et conflits environnementaux en Amérique Latine&amp;quot;, Université Paris Nord (Paris 13), en collab. avec Université Paris 8, Master 2 MEEF, 07/04/2023, 17/05/2024, 28/03/2025 (18h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- &amp;quot;Déforestation, développement agricole et législation environnementale au Brésil&amp;quot;, séminaire étudiant du Master &amp;quot;Développement durable et responsabilité des organisations&amp;quot;, Paris Dauphine (13/12/2023) ; Institut d'études du développement de la Sorbonne (IEDES) Paris 1, 31/01/2024 (5h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-  &amp;quot;Un Brésil ? Des Brésil ! &amp;quot;, cours de &amp;quot;Géographie régionale&amp;quot;, Master Etudes Internationales,  Institut des Hautes Études de l'Amérique Latine, Sorbonne Nouvelle, 11/2015 (2h).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(depuis septembre 2022) Responsable de projets au Gret. Co-animatrice du </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique et Technique Forêt (CST-F)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> financé par l'AFD, et responsable de projets en République de Guinée et Togo.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2021-2022) Chercheuse post-doctorale au sein de l’Observatoire des dynamiques socio-environnementales au Brésil (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet INCT Odisseia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, financé par le CNPq, la CAPES et la FAP-DF)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2015-2021) Chercheuse doctorale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2014) Chargée de mission à l’ONF International, dans le cadre du projet « Plateforme Expérimentale pour la gestion des Territoires Ruraux de l’Amazonie Légale » (Cotriguaçu, Mato Grosso)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2013) Chargée de recherche à l’Institut de Recherche pour le Développement (IRD), dans le cadre du programme de recherche Invaluable. Hébergée par le « Puits de Carbone Peugeot – ONF International » à Cotriguaçu (Mato Grosso).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluation d'articles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité Junior de la revue Confins, depuis avril 2016. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://confins.revues.org/34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reviewer : Confins (12 articles) Land Use Policy (1 article), Sustentabilidade em Debate (3), projet de thèse Institut des Amériques (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications (ci-dessous)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications scientifiques (ci-dessous)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation d'évènements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Journée d’Études] (sept. 2022) « </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux environnementaux à l’aube de la nouvelle élection présidentielle au Brésil : bilan et perspectives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> » co-organisées avec Lívia Kalil (Sorbonne Nouvelle/USP), Nathalia Capellini (IHEID, Genève) et Marina Yamaoka (IdA/Université Gustave Eiffel). Avec le soutien de l’IdA, de l’Université Sorbonne Nouvelle, de l’Association ARBRE, de Paris 1 (PRODIG) et du réseau PP-AL (6 000 € de budget). 15 intervenants, 4 tables-rondes, en mode hybride, en portugais avec une traduction simultanée vers le français. Les vidéos des journées sont disponibles </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">en ligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Publication d'un numéro spécial de la revue Nuevo </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, intitulé : &amp;quot;Les années Bolsonaro : quel bilan pour l’environnement au Brésil ?&amp;quot;, disponible à l'adresse : </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/nuevomundo/92225</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Journée d’Études] (sept. 2019) « </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Brésil a-t-il besoin d’une réforme agraire ? Ruptures et continuités d’un débat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ». Journée d’Études de l’Association pour la Recherche sur le Brésil en Europe (ARBRE), à l’EHESS, 8h45-18h. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-organisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> avec Susana Bleil (Université du Havre/GRIC - CEMS/EHESS), Lauro Mattei (Universidade Federal do Santa Catarina) et Céline Raimbert (Université Sorbonne Nouvelle-Paris 3/CREDA). Modératrice de la table ronde nº 3 : La réforme agraire dans les politiques publiques : quel bilan ? Discussion croisée ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Atelier] (oct. 2018) « Atelier de découverte des SIG pour doctorants non-spécialistes » : deux ateliers organisés sous forme de TD sous Qgis + partie théorique (2h), dans le cadre des activités de l’Atelier de Recherche Collaborative (ARC) de l’Institut des Amériques, Vanves.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rencontres doctorales] (fev. juill. 2017) « Échanges autour de la publication », 2 demi-journées de rencontres doctorales du CREDA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> avec Céline Raimbert (membre du comité éditorial de la revue RITA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Atelier] (mars 2014) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d’un atelier participatif et prospectif « Nous mangeons du pétrole. Et demain ? », dans le cadre du Colloque intitulé « Vers la fin des énergies fossiles » organisé par la Cité des Sciences (Paris). Restitution de l’atelier [</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">en ligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres communications / participations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CONFÉRENCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à la table ronde &amp;quot;Quelles forêts dans un monde à +4ºC ?&amp;quot;, dans le cadre du lancement du Festival de la Nuit des Forêts, Jardin Tropical, Nogent/Marne, 06/06/2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PRESSE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interview dans La Montagne, article intitulé &amp;quot;La déforestation enfin ralentie&amp;quot;, version papier et en ligne, 09/08/2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interview dans Science & Vie, article intitulé &amp;quot;Sauver la forêt amazonienne&amp;quot;, nº 1266/2023, pp. 96-102. (version papier)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interview dans 20 minutes, article intitulé « Après Bolsonaro, quel bilan pour l’Amazonie ? », version papier et en ligne, 30/09/2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interview dans Charlie Hebdo, article intitulé &amp;quot;Le soja flingue l'Amazonie pour engraisser des poulets chinois&amp;quot;, version papier, 28/09/2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interview dans La Croix, article intitulé &amp;quot;Avec Bolsonaro, le champ est libre pour l’agrobusiness au Brésil&amp;quot;, version en ligne, 26/11/2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article pour la revue trimestrielle La Recherche, nº 567, sept-dec. 2021 : « Malgré les difficultés actuelles, la restauration de la forêt atlantique se poursuit au Brésil ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BLOG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contribution au blog de recherche &amp;quot;</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVIDAM: la Covid-19 dans les Amériques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Article publié: &amp;quot;</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuiabá: après la Covid, les fumées...</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, 18 septembre 2020. Version en anglais: &amp;quot;</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuiabá: after Covid, smoke...</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blog Personnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Mediapart): Publication de billets d'analyse sur la question environnementale au Brésil, et notamment son volet rural et forestier; 3 articles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AUTRES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à un </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">podcast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> sur les enjeux environnementaux au Brésil, dans lequel j'interviewe le professeur Raoni Rajão (Université Fédérale du Minas Gerais et chercheur invité au Wilson Center à Washington) aux côtés de Nathália Capellini, dans le cadre du podcast &amp;quot;Folheando&amp;quot; réalisé par l'Association pour la Recherche sur le Brésil en Europe (ARBRE), le 21/09/2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reproduction d’un extrait d’article dans un manuel scolaire aux éditions « </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Livre Scolaire.f</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liens</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researchgate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academia.edu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LinkedIn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’analyse des enjeux environnementaux sous le mandat de Bolsonaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Yamaoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalia Capellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lívia Kalil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les années Bolsonaro : quel bilan pour l’environnement au Brésil ?, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nuevomundo.94563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04253282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuição para a análise das questões ambientais durante o mandato de Bolsonaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Yamaoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalia Capellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Kalil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nuevomundo.94708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04390213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre exploitation et protection : la question forestière au cœur d’une ambivalence historique au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Roberto Cunha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, L’Anthropocène, vu d’Amérique latine, 119, pp.51-70. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/caravelle.13092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How vegetation classification and mapping may influence conservation: The example of Brazil’s Native Vegetation Protection Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Delaroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 122, pp.106380. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2022.106380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03795872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Brésil, de la déforestation à la reforestation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01897842v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mudanças e adaptações na agricultura familiar, estudo de caso em comunidades rurais de Juína, Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.12516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant environnemental en Amazonie : ampleur et limites du découplage entre production et déforestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinis Osis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Un état des lieux du Brésil en 2017, 41, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.15035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining socio-economic development with environmental governance in the Brazilian Amazon: The Mato Grosso agricultural frontier at a tipping point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli de Mello Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment, Development and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10668-016-9889-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités énergétiques urbaines dans les Amériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Araujo Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.8380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reforester pour lutter contre le changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologies respiratoires, environnement et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29e Congrès de Pneumologie de Langue Française (CPLF), Jan 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04913625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronegócio e Meio ambiente: Uma (re)conciliação possível ? Uma tentativa de introdução</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association pour la Recherche sur le Brésil en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Aubervilliers - Campus Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03972050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A desconstrução organizada da política florestal no Brasil: estratégias de desmantelamento e de resistência</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ferraz da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bursztyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Pereira Lindoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lançamento do Livro: Desmonte e Reconfiguração de Políticas Públicas (2016-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPEA, Jun 2023, Brasilia, Brazil. https://www.youtube.com/watch?v=V_Gf4EdVXvc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04140271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information environnementale accélère-t-elle la mise en oeuvre de mesures environnementales au Brésil ? Réflexion à partir du Cadastre Environnemental Rural (CAR) en Amazonie brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UGI-IGU 2022 (Union Géographique Internationale) : Le temps des géographes. Congrès du Centenaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03753807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Code Forestier brésilien : de la protection de la végétation native à la protection du climat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Transitions Écologiques Américaines" du CREDA, séance "Forêt, agriculture et climat au Brésil"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gênese e institucionalização do Código Florestal brasileiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du groupe de recherche FRONTEIRAS de l’Université Fédérale Fluminense (UFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les initiatives municipales pour la régularisation environnementale dans le Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du Projet PICS AGROPOWER « Regards croisés sur le Cadastre Environnemental Rural brésilien : méthodes d'analyse, débats scientifiques et pistes futures de recherche », Paris 1, UFRJ, Campus Condorcet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local initiatives to promote the implementation of the Brazilian Forest Code in Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Monitoramento das dinâmicas ambientais na Amazônia com sensoriamento remoto”, Maison de la Recherche en Sciences Sociales, Université Rennes 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local initiatives to promote the implementation of the Brazilian Forest Code in the Amazon: a focus on the BR-163 region, Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Austrian Conference on International Resource Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enforcement role of municipalities in farmer's compliance with environmental restoration requirements: Reflections on Brazilian Amazon's experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Association of Geographers (AAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, La Nouvelle-Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01770394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementar o Cadastro Ambiental Rural (CAR). O caso do Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Monitoramento das dinâmicas ambientais na Amazônia com sensoriamento remoto”, Maison de la Recherche en Sciences Sociales, Université Rennes 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolsonaro président : aubaine pour l’agrobusiness, scénario catastrophe pour l’environnement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Bolsonaro élu : une catastrophe annoncée », APEB, ARBRE, IHEAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complying with the Brazilian Forest Code: the role of municipalities in Mato Grosso, Session “Public policies for ecological restoration in Brazil”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Foz do Iguaçu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux outils de lutte contre la déforestation au Brésil et en Bolivie : entre greenwashing institutionnel et renforcement de la police environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Bühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Lúcio de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La forêt dans les Amériques » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01633185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les municipalités au secours de la dette environnementale des propriétaires ruraux ? Etude de cas dans l’État du Mato Grosso (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DoctorIHEALes du CREDA, IHEAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cadastre Environnemental Rural au Brésil, 4 ans plus tard ? Retour sur les enjeux d’un nouvel instrument de la politique environnementale brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier des doctorants du CERMA/CRBC, EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentivar a restauração florestal. Lições e aprendizados a partir de iniciativas municipais no Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème réunion du projet REFLORAMAZ (Cirad, Embrapa, UFPA), Núcleo de Ciências Agrárias e Desenvolvimento Rural (NCADR/UFPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Belém, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux du Cadastre Environnemental Rural (CAR) brésilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PRODIG, Thème : "Géographie politique des ressources", Université Paris 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cadastre Environnemental Rural au Brésil. Un nouvel instrument : pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de travail de l’axe Grands espaces, Institut des Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles ruralités Amazoniennes. Duramaz 2, 13 fenêtres d'étude sur une Amazonie connectée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Pires Negrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La renaissance rurale d'un siècle à l'autre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Jaurès Toulouse, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maintien de l’agriculture familiale en question. Étude de cas au sein de deux communautés de la municipalité de Juína (Mato Grosso, Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du projet DURAMAZ 2, Institut des Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazonie Brésilienne: après la déforestation, la reforestation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde qui va plus vite ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Saint-Dié-des-Vosges, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Desconstrução organizada da política florestal no Brasil : estratégias de desmantelamento e de resistência</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ferraz da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bursztyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Pereira Lindoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IPEA ; INCT/PPED. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desmonte e reconfiguração de políticas públicas (2016-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Desmonte e reconfiguração, , pp.125-155, 2023, 978-65-5635-049-3. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.38116/978-65-5635-049-3/capitulo5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04097028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentivar a regularização ambiental das propriedades rurais: aprendizados de iniciativas municipais no estado de Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bursztyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dinâmicas socioambientais no Brasil: atores, processos e políticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.333-365, 2022, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18472/9786587999333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03751767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolução da agricultura familiar amazônica. Estudo de caso em duas comunidades de Juína, Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François-Michel Le Tourneau; Otávio do Canto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amazônias Brasileiras. Situações locais e evoluções. Projeto Duramaz (2007-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 141-164, 2019, 978-85-88998-73-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02336944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgré les difficultés actuelles, la restauration de la forêt atlantique se poursuit au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os serviços ecossistêmicos: uma noção a mais?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://confins.revues.org/10954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01349821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une géographie environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter les conflits environnementaux frontaliers en Amérique du Sud, enjeux d’un exercice cartographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisa Cran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Montes de Oca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Carré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, https://confins.revues.org/7672. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.7672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Code Forestier brésilien : genèse et institutionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de la Sorbonne nouvelle - Paris III; Universidade de Brasília, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021PA030052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04368876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuiabá : après la Covid, les fumées…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03961141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles menaces sur le Code Forestier au Brésil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03961140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolsonaro rétropédale : la fin des préoccupations environnementales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03961132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après les rétropédalages, Bolsonaro maintient le cap de son programme environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03961138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Área de preservação permanente cercada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Cotriguaçu, Brazil. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Área de preservação permanente (APP) isolada e recuperada por meio de plantio de mudas e semeadura de sementes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. foto pessoal, Carlinda, Brazil. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Área de preservação permanente (APP) em topo de morro desmatado voltado à criação de boi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Foto pessoal, Cotriguaçu, Brazil. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. foto pessoal, Carlinda, Brazil. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Área de preservação permanente (APP) isolada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Cotriguaçu, Brazil. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration des ripisylves (APP) dans une propriété d'élevage. Visite avec Terezinha.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Canarana, Brazil. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la récolte de maïs (safrinha). Paysage caractéristique de l'agrobusiness dans l'État du Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Lucas do Rio Verde, Brazil. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultura familiar e adaptação. Cultura em estufa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Juina, Brazil. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01276955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Juina, Brazil. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01276954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie à la ferme. Préparation du marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Juina, Brazil. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01276956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Represa, comunidade rural Cristo Rei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Juina, Brazil. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01276953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vue aérienne du fleuve Juruena 2 (Cotriguaçu, Mato Grosso, Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Brazil. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vue aérienne d'Amazonie. Région nord-ouest du Mato Grosso (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Brazil. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arc-en-ciel sur la forêt amazonienne (Cotriguaçu, Mato Grosso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Brazil. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vue aérienne du fleuve Juruena, Cotriguaçu, Mato Grosso, Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Cotriguaçu, Brazil. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01272210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaches sur la route (Cotriguaçu, Mato Grosso, Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Brazil. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brésil, Rio Juruena, Cotriguaçu: balsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Photo personnelle, Cotriguaçu, Brazil. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01270449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rio Juruena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Cotriguaçu, Brazil. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01272179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de la route MT 170 en 2013 (Mato Grosso, Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Brazil. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coucher de soleil sur le fleuve Juruena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Cotriguaçu, Brazil. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01272181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion Daugeard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Responsable de projets au GRET(ONG de développement) </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteure en Géographie et en Développement Durable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en Géographie et Aménagement du Territoire de l'Université Sorbonne Nouvelle et en Développement Durable de l'Université de Brasília</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marion.daugeard@gmail.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation professionnelle actuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de projets au </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRET</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ONG de développement) au département Gestion des Ressources Naturelles (GRN) - mail professionnel : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">daugeard@gret.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse associée au Centro de Desenvolvimento Sustentável (CDS/Université de Brasília) et au Centre de Recherche et de Documentation des Amériques (CREDA –UMR 7227) – </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axe « Transitions Écologiques Américaines »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'Association </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autres Brésils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et de l'</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association pour la Recherche sur le Brésil en Europe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ARBRE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plus de détail (recherche, formation, enseignement) Voir plus&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et gouvernance des ressources naturelles ; Nouveaux enjeux de la régulation environnementale de l'agriculture ;Formulation et mise en œuvre des politiques environnementales ; Suivi et évaluation des politiques environnementales : impacts et transformations territoriales ; Alternatives durables, acteurs et diffusion de modèles locaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains d’étude</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mato Grosso, Amazonie, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation Universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(nov 2014 - juin 2021) Doctorat (PhD) en Géographie et Aménagement du Territoire. Thèse réalisée au Centre de Recherche et de Documentation des Amériques (CREDA – UMR 7227) de l'Université Sorbonne Nouvelle, en cotutelle avec le Centro de Desenvolvimento Sustentável (CDS) de l'Universidade de Brasília (UnB). Direction : François-Michel Le Tourneau (CNRS) et Marcel Bursztyn (UnB).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Titre de la thèse : &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Code Forestier brésilien : genèse et institutionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (552 p.). Un résumé long de la thèse est disponible à l</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">'adresse suivante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2013-2014) Mastère Spécialisé PPSE « Politiques Publiques et Stratégies pour l’Environnement » AgroParisTech - ENGREF (Paris).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse professionnelle : « Contribution à la mise en place d’un observatoire environnemental au sein de la municipalité de Cotriguaçu (Mato Grosso, Brésil) : allers-retours entre théorie et pratique » (71 p.) sous la direction de Laurent Mermet (AgroParisTech) et François-Michel Le Tourneau (CREDA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2012-2013) Master 2 Professionnel Études Internationales, Parcours « Gestion Environnementale ». Institut des Hautes Etudes de l’Amérique Latine (Université Paris III – Sorbonne Nouvelle). Mention TB.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mémoire : « Un dispositif de gestion environnementale sur un front pionnier brésilien : les ‘bonnes pratiques’ au nord-ouest du Mato Grosso » (148 p.) sous la direction de Catherine Aubertin (IRD) et de François-Michel Le Tourneau (CREDA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2011-2012) Master 1 Études Internationales, Spécialité Géographie. Institut des Hautes Etudes de l’Amérique Latine (Université Paris III – Sorbonne Nouvelle). Mention TB.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mémoire : « Les Paiements pour Services Environnementaux : utilité, ambitions et limites d’un nouvel outil de conservation de la nature ». (60 p.) sous la direction de François-Michel Le Tourneau (CREDA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2010-2011) Bi-Licence Histoire-Géographie. Université Paris-Sorbonne (Paris IV). Institut de Géographie et d’Aménagement. Mention AB.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2008-2010) Classe Préparatoire Littéraire (Hypokhâgne-Khâgne), Spécialité « Histoire-Géographie ». Lycée Montesquieu, Le Mans. Equivalences L2 : Géographie, Histoire, Espagnol</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement (147h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- &amp;quot;Relations Internationales et Environnement&amp;quot;, Université Paris Nord (Paris 13), Villetaneuse, Master 2, CM (2022, 2023) (42h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- &amp;quot;Aménagement des territoires&amp;quot;, Université de Nantes, IGARUN, Licence 3, TD (2019) (40h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- &amp;quot;Introduction générale à la géographie&amp;quot;, Université Sorbonne Nouvelle, Censier, Licence 3, TD (2015) (36h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interventions :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Présentation de projets d'ONG sur les Aires protégées, Master Études du développement, IEDES, Paris 1, 28/11/2024, 28/11/2025 (4h30)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- &amp;quot;Ressources et conflits environnementaux en Amérique Latine&amp;quot;, Université Paris Nord (Paris 13), en collab. avec Université Paris 8, Master 2 MEEF, 07/04/2023, 17/05/2024, 28/03/2025 (18h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- &amp;quot;Déforestation, développement agricole et législation environnementale au Brésil&amp;quot;, séminaire étudiant du Master &amp;quot;Développement durable et responsabilité des organisations&amp;quot;, Paris Dauphine (13/12/2023) ; Institut d'études du développement de la Sorbonne (IEDES) Paris 1, 31/01/2024 (5h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-  &amp;quot;Un Brésil ? Des Brésil ! &amp;quot;, cours de &amp;quot;Géographie régionale&amp;quot;, Master Etudes Internationales,  Institut des Hautes Études de l'Amérique Latine, Sorbonne Nouvelle, 11/2015 (2h).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(depuis septembre 2022) Responsable de projets au Gret. Co-animatrice du </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique et Technique Forêt (CST-F)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> financé par l'AFD, et responsable de projets en République de Guinée et Togo.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2021-2022) Chercheuse post-doctorale au sein de l’Observatoire des dynamiques socio-environnementales au Brésil (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet INCT Odisseia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, financé par le CNPq, la CAPES et la FAP-DF)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2015-2021) Chercheuse doctorale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2014) Chargée de mission à l’ONF International, dans le cadre du projet « Plateforme Expérimentale pour la gestion des Territoires Ruraux de l’Amazonie Légale » (Cotriguaçu, Mato Grosso)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(2013) Chargée de recherche à l’Institut de Recherche pour le Développement (IRD), dans le cadre du programme de recherche Invaluable. Hébergée par le « Puits de Carbone Peugeot – ONF International » à Cotriguaçu (Mato Grosso).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluation d'articles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité Junior de la revue Confins, depuis avril 2016. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://confins.revues.org/34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reviewer : Confins (12 articles) Land Use Policy (1 article), Sustentabilidade em Debate (3), projet de thèse Institut des Amériques (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications (ci-dessous)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications scientifiques (ci-dessous)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation d'évènements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Journée d’Études] (sept. 2022) « </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux environnementaux à l’aube de la nouvelle élection présidentielle au Brésil : bilan et perspectives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> » co-organisées avec Lívia Kalil (Sorbonne Nouvelle/USP), Nathalia Capellini (IHEID, Genève) et Marina Yamaoka (IdA/Université Gustave Eiffel). Avec le soutien de l’IdA, de l’Université Sorbonne Nouvelle, de l’Association ARBRE, de Paris 1 (PRODIG) et du réseau PP-AL (6 000 € de budget). 15 intervenants, 4 tables-rondes, en mode hybride, en portugais avec une traduction simultanée vers le français. Les vidéos des journées sont disponibles </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">en ligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Publication d'un numéro spécial de la revue Nuevo </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, intitulé : &amp;quot;Les années Bolsonaro : quel bilan pour l’environnement au Brésil ?&amp;quot;, disponible à l'adresse : </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/nuevomundo/92225</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Journée d’Études] (sept. 2019) « </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Brésil a-t-il besoin d’une réforme agraire ? Ruptures et continuités d’un débat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ». Journée d’Études de l’Association pour la Recherche sur le Brésil en Europe (ARBRE), à l’EHESS, 8h45-18h. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-organisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> avec Susana Bleil (Université du Havre/GRIC - CEMS/EHESS), Lauro Mattei (Universidade Federal do Santa Catarina) et Céline Raimbert (Université Sorbonne Nouvelle-Paris 3/CREDA). Modératrice de la table ronde nº 3 : La réforme agraire dans les politiques publiques : quel bilan ? Discussion croisée ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Atelier] (oct. 2018) « Atelier de découverte des SIG pour doctorants non-spécialistes » : deux ateliers organisés sous forme de TD sous Qgis + partie théorique (2h), dans le cadre des activités de l’Atelier de Recherche Collaborative (ARC) de l’Institut des Amériques, Vanves.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rencontres doctorales] (fev. juill. 2017) « Échanges autour de la publication », 2 demi-journées de rencontres doctorales du CREDA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> avec Céline Raimbert (membre du comité éditorial de la revue RITA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Atelier] (mars 2014) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d’un atelier participatif et prospectif « Nous mangeons du pétrole. Et demain ? », dans le cadre du Colloque intitulé « Vers la fin des énergies fossiles » organisé par la Cité des Sciences (Paris). Restitution de l’atelier [</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">en ligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres communications / participations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CONFÉRENCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à la table ronde &amp;quot;Quelles forêts dans un monde à +4ºC ?&amp;quot;, dans le cadre du lancement du Festival de la Nuit des Forêts, Jardin Tropical, Nogent/Marne, 06/06/2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PRESSE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interview dans La Montagne, article intitulé &amp;quot;La déforestation enfin ralentie&amp;quot;, version papier et en ligne, 09/08/2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interview dans Science & Vie, article intitulé &amp;quot;Sauver la forêt amazonienne&amp;quot;, nº 1266/2023, pp. 96-102. (version papier)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interview dans 20 minutes, article intitulé « Après Bolsonaro, quel bilan pour l’Amazonie ? », version papier et en ligne, 30/09/2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interview dans Charlie Hebdo, article intitulé &amp;quot;Le soja flingue l'Amazonie pour engraisser des poulets chinois&amp;quot;, version papier, 28/09/2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interview dans La Croix, article intitulé &amp;quot;Avec Bolsonaro, le champ est libre pour l’agrobusiness au Brésil&amp;quot;, version en ligne, 26/11/2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article pour la revue trimestrielle La Recherche, nº 567, sept-dec. 2021 : « Malgré les difficultés actuelles, la restauration de la forêt atlantique se poursuit au Brésil ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BLOG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contribution au blog de recherche &amp;quot;</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVIDAM: la Covid-19 dans les Amériques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Article publié: &amp;quot;</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuiabá: après la Covid, les fumées...</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, 18 septembre 2020. Version en anglais: &amp;quot;</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuiabá: after Covid, smoke...</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blog Personnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Mediapart): Publication de billets d'analyse sur la question environnementale au Brésil, et notamment son volet rural et forestier; 3 articles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AUTRES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à un </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">podcast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> sur les enjeux environnementaux au Brésil, dans lequel j'interviewe le professeur Raoni Rajão (Université Fédérale du Minas Gerais et chercheur invité au Wilson Center à Washington) aux côtés de Nathália Capellini, dans le cadre du podcast &amp;quot;Folheando&amp;quot; réalisé par l'Association pour la Recherche sur le Brésil en Europe (ARBRE), le 21/09/2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reproduction d’un extrait d’article dans un manuel scolaire aux éditions « </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Livre Scolaire.f</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liens</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researchgate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academia.edu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LinkedIn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuição para a análise das questões ambientais durante o mandato de Bolsonaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Yamaoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalia Capellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Kalil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nuevomundo.94708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04390213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’analyse des enjeux environnementaux sous le mandat de Bolsonaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Yamaoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalia Capellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lívia Kalil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les années Bolsonaro : quel bilan pour l’environnement au Brésil ?, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nuevomundo.94563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04253282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre exploitation et protection : la question forestière au cœur d’une ambivalence historique au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Roberto Cunha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, L’Anthropocène, vu d’Amérique latine, 119, pp.51-70. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/caravelle.13092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How vegetation classification and mapping may influence conservation: The example of Brazil’s Native Vegetation Protection Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Delaroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 122, pp.106380. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2022.106380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03795872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Brésil, de la déforestation à la reforestation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01897842v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mudanças e adaptações na agricultura familiar, estudo de caso em comunidades rurais de Juína, Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.12516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant environnemental en Amazonie : ampleur et limites du découplage entre production et déforestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinis Osis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Un état des lieux du Brésil en 2017, 41, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.15035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining socio-economic development with environmental governance in the Brazilian Amazon: The Mato Grosso agricultural frontier at a tipping point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli de Mello Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment, Development and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10668-016-9889-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités énergétiques urbaines dans les Amériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Araujo Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.8380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reforester pour lutter contre le changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologies respiratoires, environnement et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29e Congrès de Pneumologie de Langue Française (CPLF), Jan 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04913625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A desconstrução organizada da política florestal no Brasil: estratégias de desmantelamento e de resistência</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ferraz da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bursztyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Pereira Lindoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lançamento do Livro: Desmonte e Reconfiguração de Políticas Públicas (2016-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPEA, Jun 2023, Brasilia, Brazil. https://www.youtube.com/watch?v=V_Gf4EdVXvc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04140271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronegócio e Meio ambiente: Uma (re)conciliação possível ? Uma tentativa de introdução</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association pour la Recherche sur le Brésil en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Aubervilliers - Campus Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03972050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information environnementale accélère-t-elle la mise en oeuvre de mesures environnementales au Brésil ? Réflexion à partir du Cadastre Environnemental Rural (CAR) en Amazonie brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UGI-IGU 2022 (Union Géographique Internationale) : Le temps des géographes. Congrès du Centenaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03753807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Code Forestier brésilien : de la protection de la végétation native à la protection du climat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Transitions Écologiques Américaines" du CREDA, séance "Forêt, agriculture et climat au Brésil"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gênese e institucionalização do Código Florestal brasileiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du groupe de recherche FRONTEIRAS de l’Université Fédérale Fluminense (UFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les initiatives municipales pour la régularisation environnementale dans le Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du Projet PICS AGROPOWER « Regards croisés sur le Cadastre Environnemental Rural brésilien : méthodes d'analyse, débats scientifiques et pistes futures de recherche », Paris 1, UFRJ, Campus Condorcet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local initiatives to promote the implementation of the Brazilian Forest Code in Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Monitoramento das dinâmicas ambientais na Amazônia com sensoriamento remoto”, Maison de la Recherche en Sciences Sociales, Université Rennes 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local initiatives to promote the implementation of the Brazilian Forest Code in the Amazon: a focus on the BR-163 region, Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Austrian Conference on International Resource Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enforcement role of municipalities in farmer's compliance with environmental restoration requirements: Reflections on Brazilian Amazon's experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Association of Geographers (AAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, La Nouvelle-Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01770394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementar o Cadastro Ambiental Rural (CAR). O caso do Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Monitoramento das dinâmicas ambientais na Amazônia com sensoriamento remoto”, Maison de la Recherche en Sciences Sociales, Université Rennes 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolsonaro président : aubaine pour l’agrobusiness, scénario catastrophe pour l’environnement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Bolsonaro élu : une catastrophe annoncée », APEB, ARBRE, IHEAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complying with the Brazilian Forest Code: the role of municipalities in Mato Grosso, Session “Public policies for ecological restoration in Brazil”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Foz do Iguaçu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux outils de lutte contre la déforestation au Brésil et en Bolivie : entre greenwashing institutionnel et renforcement de la police environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Bühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Lúcio de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La forêt dans les Amériques » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01633185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les municipalités au secours de la dette environnementale des propriétaires ruraux ? Etude de cas dans l’État du Mato Grosso (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DoctorIHEALes du CREDA, IHEAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cadastre Environnemental Rural au Brésil, 4 ans plus tard ? Retour sur les enjeux d’un nouvel instrument de la politique environnementale brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier des doctorants du CERMA/CRBC, EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentivar a restauração florestal. Lições e aprendizados a partir de iniciativas municipais no Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème réunion du projet REFLORAMAZ (Cirad, Embrapa, UFPA), Núcleo de Ciências Agrárias e Desenvolvimento Rural (NCADR/UFPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Belém, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux du Cadastre Environnemental Rural (CAR) brésilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PRODIG, Thème : "Géographie politique des ressources", Université Paris 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cadastre Environnemental Rural au Brésil. Un nouvel instrument : pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de travail de l’axe Grands espaces, Institut des Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles ruralités Amazoniennes. Duramaz 2, 13 fenêtres d'étude sur une Amazonie connectée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Pires Negrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La renaissance rurale d'un siècle à l'autre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Jaurès Toulouse, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maintien de l’agriculture familiale en question. Étude de cas au sein de deux communautés de la municipalité de Juína (Mato Grosso, Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du projet DURAMAZ 2, Institut des Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03394479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazonie Brésilienne: après la déforestation, la reforestation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde qui va plus vite ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Saint-Dié-des-Vosges, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Desconstrução organizada da política florestal no Brasil : estratégias de desmantelamento e de resistência</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ferraz da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bursztyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Pereira Lindoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IPEA ; INCT/PPED. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desmonte e reconfiguração de políticas públicas (2016-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Desmonte e reconfiguração, , pp.125-155, 2023, 978-65-5635-049-3. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.38116/978-65-5635-049-3/capitulo5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04097028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentivar a regularização ambiental das propriedades rurais: aprendizados de iniciativas municipais no estado de Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bursztyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dinâmicas socioambientais no Brasil: atores, processos e políticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.333-365, 2022, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18472/9786587999333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03751767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolução da agricultura familiar amazônica. Estudo de caso em duas comunidades de Juína, Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François-Michel Le Tourneau; Otávio do Canto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amazônias Brasileiras. Situações locais e evoluções. Projeto Duramaz (2007-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 141-164, 2019, 978-85-88998-73-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02336944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgré les difficultés actuelles, la restauration de la forêt atlantique se poursuit au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os serviços ecossistêmicos: uma noção a mais?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://confins.revues.org/10954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01349821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une géographie environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter les conflits environnementaux frontaliers en Amérique du Sud, enjeux d’un exercice cartographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisa Cran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Montes de Oca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Carré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, https://confins.revues.org/7672. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.7672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Code Forestier brésilien : genèse et institutionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de la Sorbonne nouvelle - Paris III; Universidade de Brasília, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021PA030052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04368876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuiabá : après la Covid, les fumées…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03961141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles menaces sur le Code Forestier au Brésil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03961140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolsonaro rétropédale : la fin des préoccupations environnementales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03961132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après les rétropédalages, Bolsonaro maintient le cap de son programme environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03961138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Área de preservação permanente (APP) isolada e recuperada por meio de plantio de mudas e semeadura de sementes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. foto pessoal, Carlinda, Brazil. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Área de preservação permanente (APP) em topo de morro desmatado voltado à criação de boi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Foto pessoal, Cotriguaçu, Brazil. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Área de preservação permanente cercada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Cotriguaçu, Brazil. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. foto pessoal, Carlinda, Brazil. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Área de preservação permanente (APP) isolada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Cotriguaçu, Brazil. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01525353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration des ripisylves (APP) dans une propriété d'élevage. Visite avec Terezinha.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Canarana, Brazil. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la récolte de maïs (safrinha). Paysage caractéristique de l'agrobusiness dans l'État du Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Lucas do Rio Verde, Brazil. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultura familiar e adaptação. Cultura em estufa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Juina, Brazil. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01276955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Juina, Brazil. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01276954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie à la ferme. Préparation du marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Juina, Brazil. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01276956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Represa, comunidade rural Cristo Rei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Juina, Brazil. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01276953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vue aérienne du fleuve Juruena 2 (Cotriguaçu, Mato Grosso, Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Brazil. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vue aérienne d'Amazonie. Région nord-ouest du Mato Grosso (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Brazil. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arc-en-ciel sur la forêt amazonienne (Cotriguaçu, Mato Grosso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Brazil. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vue aérienne du fleuve Juruena, Cotriguaçu, Mato Grosso, Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Cotriguaçu, Brazil. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01272210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaches sur la route (Cotriguaçu, Mato Grosso, Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Brazil. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brésil, Rio Juruena, Cotriguaçu: balsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Photo personnelle, Cotriguaçu, Brazil. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01270449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rio Juruena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Cotriguaçu, Brazil. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01272179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de la route MT 170 en 2013 (Mato Grosso, Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Brazil. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coucher de soleil sur le fleuve Juruena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Cotriguaçu, Brazil. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01272181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44D8DF64"/>
+    <w:nsid w:val="8D191884"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F0151085"/>
+    <w:nsid w:val="89E9B704"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B3B9C5ED"/>
+    <w:nsid w:val="B76EE589"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="55B01758"/>
+    <w:nsid w:val="C52A460E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -791,51 +791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marion.daugeard@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gret.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daugeard@gret.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iheal.univ-paris3.fr/fr/recherche/transitions-%C3%A9cologiques-am%C3%A9ricaines" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autresbresils.net/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arbre-asso.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/354177589_Le_Code_Forestier_bresilien_genese_et_institutionnalisation_The_Brazilian_Forest_Code_Genesis_and_Institutionalization" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.cst-foret.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inct-odisseia.i3gs.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://confins.revues.org/34" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jebresil.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.institutdesameriques.fr/agenda/retour-sur-les-journees-detude-les-enjeux-environnementaux-laube-de-la-nouvelle-election?utm_source=sendinblue&amp;utm_campaign=Actualits%2028112022&amp;utm_medium=email" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/nuevomundo/92225" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calenda.org/657477" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cite-sciences.fr/fr/ressources/conferences-en-ligne/saison-2013-2014/vers-la-fin-des-energies-fossiles/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://covidam.institutdesameriques.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://covidam.institutdesameriques.fr/cuiaba-apres-la-covid-les-fumees/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs-univ-arizona.net/menu-en/covid-am/cuiaba-after-covid-smoke/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.mediapart.fr/marion-daugeard/blog" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/episode/5fZpyAihEPG3Nytd0w5Tgy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lelivrescolaire.fr/page/6343757" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Marion_Daugeard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris3.academia.edu/MarionDaugeard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/marion-daugeard-69533263/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253282v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Daugeard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Yamaoka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Capellini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Kalil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.94563" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390213v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Kalil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.94708" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Roberto Cunha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.13092" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795872v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Delaroche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2022.106380" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897842v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672621v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.12516" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609039v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arvor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinis Osis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tritsch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.15035" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408053v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli de Mello Th&#233;ry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;ry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-016-9889-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Carr&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Araujo Coelho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duchemin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.8380" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913625v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03972050v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140271v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ferraz da Fonseca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bursztyn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pereira Lindoso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753807v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617178v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394383v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394484v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394488v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194525v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01770394v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394497v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394434v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194529v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633185v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter L&#250;cio de Oliveira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394502v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394447v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394476v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394473v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393683v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pires Negrao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394479v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408269v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04097028v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38116/978-65-5635-049-3/capitulo5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/9786587999333" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336944v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354763v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349821v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306520v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411082v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisa Cran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Su&#225;rez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Montes de Oca" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.7672" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04368876v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA030052" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961141v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961140v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961132v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961138v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525351v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525358v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525357v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525359v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525353v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01395044v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01395048v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01276955v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01276954v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01276956v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01276953v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02360271v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02360197v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02360259v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01272210v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02360301v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01270449v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01272179v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02360325v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01272181v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marion.daugeard@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gret.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daugeard@gret.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iheal.univ-paris3.fr/fr/recherche/transitions-%C3%A9cologiques-am%C3%A9ricaines" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autresbresils.net/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arbre-asso.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/354177589_Le_Code_Forestier_bresilien_genese_et_institutionnalisation_The_Brazilian_Forest_Code_Genesis_and_Institutionalization" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.cst-foret.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inct-odisseia.i3gs.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://confins.revues.org/34" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jebresil.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.institutdesameriques.fr/agenda/retour-sur-les-journees-detude-les-enjeux-environnementaux-laube-de-la-nouvelle-election?utm_source=sendinblue&amp;utm_campaign=Actualits%2028112022&amp;utm_medium=email" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/nuevomundo/92225" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calenda.org/657477" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cite-sciences.fr/fr/ressources/conferences-en-ligne/saison-2013-2014/vers-la-fin-des-energies-fossiles/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://covidam.institutdesameriques.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://covidam.institutdesameriques.fr/cuiaba-apres-la-covid-les-fumees/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs-univ-arizona.net/menu-en/covid-am/cuiaba-after-covid-smoke/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.mediapart.fr/marion-daugeard/blog" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/episode/5fZpyAihEPG3Nytd0w5Tgy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lelivrescolaire.fr/page/6343757" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Marion_Daugeard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris3.academia.edu/MarionDaugeard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/marion-daugeard-69533263/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390213v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Daugeard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Yamaoka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Capellini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Kalil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.94708" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253282v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Kalil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.94563" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Roberto Cunha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.13092" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795872v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Delaroche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2022.106380" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897842v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672621v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.12516" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609039v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arvor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinis Osis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tritsch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.15035" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408053v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli de Mello Th&#233;ry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;ry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-016-9889-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Carr&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Araujo Coelho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duchemin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.8380" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913625v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140271v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ferraz da Fonseca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bursztyn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pereira Lindoso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03972050v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753807v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617178v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394383v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394484v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394488v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194525v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01770394v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394497v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394434v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194529v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633185v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter L&#250;cio de Oliveira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394502v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394447v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394476v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394473v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393683v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pires Negrao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03394479v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408269v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04097028v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38116/978-65-5635-049-3/capitulo5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/9786587999333" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336944v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354763v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349821v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306520v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411082v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisa Cran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Su&#225;rez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Montes de Oca" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.7672" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04368876v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA030052" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961141v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961140v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961132v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961138v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525358v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525357v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525351v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525359v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525353v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01395044v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01395048v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01276955v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01276954v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01276956v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01276953v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02360271v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02360197v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02360259v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01272210v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02360301v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01270449v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01272179v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02360325v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01272181v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>