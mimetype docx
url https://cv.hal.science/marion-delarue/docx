--- v0 (2026-03-29)
+++ v1 (2026-04-20)
@@ -273,1233 +273,1233 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating Stress Hormones, Brain Health, and Cognition in Healthy Older Adults: Cross-Sectional Findings and Sex Differences in Age-Well</w:t>
+                <w:t xml:space="preserve">Resting-state functional connectivity of the rostral and dorsal anterior cingulate cortex in older bereaved adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxie Liebscher</w:t>
+                <w:t xml:space="preserve">Thomas Le François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silke White</w:t>
+                <w:t xml:space="preserve">Charlotte Hilberdink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Hass</w:t>
+                <w:t xml:space="preserve">Annick Haelewyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Chocat</w:t>
+                <w:t xml:space="preserve">Asrar Lehodey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Mézenge</w:t>
+                <w:t xml:space="preserve">Célia Soussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry Global Open Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (2 [art. 100431]), 11 p. </w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 385 ([Article 119382]), 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpsgos.2024.100431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2025.05.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075808v1</w:t>
+                <w:t xml:space="preserve">hal-05124509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resting-state functional connectivity of the rostral and dorsal anterior cingulate cortex in older bereaved adults</w:t>
+                <w:t xml:space="preserve">Circulating Stress Hormones, Brain Health, and Cognition in Healthy Older Adults: Cross-Sectional Findings and Sex Differences in Age-Well</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Le François</w:t>
+                <w:t xml:space="preserve">Maxie Liebscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Hilberdink</w:t>
+                <w:t xml:space="preserve">Silke White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Haelewyn</w:t>
+                <w:t xml:space="preserve">Simon Hass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asrar Lehodey</w:t>
+                <w:t xml:space="preserve">Anne Chocat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Soussi</w:t>
+                <w:t xml:space="preserve">Florence Mézenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 385 ([Article 119382]), 11 p. </w:t>
+              <w:t xml:space="preserve">Biological Psychiatry Global Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (2 [art. 100431]), 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2025.05.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpsgos.2024.100431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05124509v1</w:t>
+                <w:t xml:space="preserve">hal-05075808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depressive symptoms in older adults are associated with changes in stress-related markers, functional connectivity and brain volume</w:t>
+                <w:t xml:space="preserve">Effect of an 18-Month Meditation Training on Telomeres in Older Adults: A Secondary Analysis of the Age-Well Randomized Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edelweiss Touron</w:t>
+                <w:t xml:space="preserve">Perla Kaliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin de Flores</w:t>
+                <w:t xml:space="preserve">María Jesús Álvarez-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asrar Lehodey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Coulbault</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Daniel Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chocat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13195-024-01643-0⟩</w:t>
+              <w:t xml:space="preserve">Biological Psychiatry Global Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (1 [art. 100398]), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpsgos.2024.100398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04957795v1</w:t>
+                <w:t xml:space="preserve">hal-04957802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining cognitive differences in expert meditators and non-meditators older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Requier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Requier</w:t>
+                <w:t xml:space="preserve">Hamed Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamed Mohammadi</w:t>
+                <w:t xml:space="preserve">Harriet Demnitz-King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harriet Demnitz-King</w:t>
+                <w:t xml:space="preserve">Marco Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Poisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 ([Art. 16898]), 11 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-025-00226-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05071399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of an 18-Month Meditation Training on Telomeres in Older Adults: A Secondary Analysis of the Age-Well Randomized Controlled Trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Depressive symptoms in older adults are associated with changes in stress-related markers, functional connectivity and brain volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edelweiss Touron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perla Kaliman</w:t>
+                <w:t xml:space="preserve">Robin de Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Jesús Álvarez-López</w:t>
+                <w:t xml:space="preserve">Laurent Coulbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Palix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chocat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry Global Open Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (1 [art. 100398]), 12 p. </w:t>
+              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (9), 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpsgos.2024.100398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13195-024-01643-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04957802v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meditation dosage predicts self- and teacher-perceived responsiveness to an 18-month randomised controlled trial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sex differences in the association between repetitive negative thinking and neurofilament light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gonneaud</w:t>
+                <w:t xml:space="preserve">Yolanda Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Poletti</w:t>
+                <w:t xml:space="preserve">Amit Bansal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Palix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harriet Demnitz-King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bouet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olga Klimecki</w:t>
+                <w:t xml:space="preserve">Miranka Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-77069-3⟩</w:t>
+              <w:t xml:space="preserve">NPJ Mental Health Research </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (1), pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44184-024-00093-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810257v1</w:t>
+                <w:t xml:space="preserve">hal-04957804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of subjective cognition after meditation training in older people: a secondary analysis of the three-arm age-well randomized controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Gonneaud</w:t>
+                <w:t xml:space="preserve">Association of critically short telomeres with brain and blood markers of ageing and Alzheimer’s disease in older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asrar Lehodey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla Kaliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Palix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin de Florès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin de Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13825585.2024.2376783⟩</w:t>
+              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13195-024-01635-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04957806v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex differences in the association between repetitive negative thinking and neurofilament light</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The evolution of subjective cognition after meditation training in older people: a secondary analysis of the three-arm age-well randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Requier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harriet Demnitz-King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolanda Lau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Miranka Wirth</w:t>
+                <w:t xml:space="preserve">Julie Gonneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPJ Mental Health Research </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44184-024-00093-8⟩</w:t>
+              <w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13825585.2024.2376783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04957804v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of critically short telomeres with brain and blood markers of ageing and Alzheimer’s disease in older adults</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cassandre Palix</w:t>
+                <w:t xml:space="preserve">Meditation dosage predicts self- and teacher-perceived responsiveness to an 18-month randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gonneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Poletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin de Florès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robin de Flores</w:t>
+                <w:t xml:space="preserve">Olga Klimecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (1), pp.269. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.26395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13195-024-01635-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-77069-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04957796v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding meditation mechanisms underlying brain preservation and psycho-affective health in older expert meditators and older meditation-naive participants</w:t>
               </w:r>
@@ -1524,64 +1524,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Landeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mézenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.29521. </w:t>
@@ -1887,103 +1887,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between diabetes-related vascular risk factors and neurodegeneration biomarkers in healthy aging and Alzheimer's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Palix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Felisatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gonneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mézenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 118, pp.25-33. </w:t>
@@ -2015,351 +2015,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04252160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a mindfulness-based versus a health self-management intervention on objective cognitive performance in older adults with subjective cognitive decline (SCD): a secondary analysis of the SCD-Well randomized controlled trial</w:t>
+                <w:t xml:space="preserve">Prevalence Estimates of Amyloid Abnormality Across the Alzheimer Disease Clinical Spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Whitfield</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marco Schlosser</w:t>
+                <w:t xml:space="preserve">Olin Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorsten Barnhofer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Frison</w:t>
+                <w:t xml:space="preserve">Stephanie Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rik Ossenkoppele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Jelle Visser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dag Aarsland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13195-022-01057-w⟩</w:t>
+              <w:t xml:space="preserve">JAMA neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (3), pp.228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamaneurol.2021.5216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04957863v1</w:t>
+                <w:t xml:space="preserve">hal-04446257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence Estimates of Amyloid Abnormality Across the Alzheimer Disease Clinical Spectrum</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of a mindfulness-based versus a health self-management intervention on objective cognitive performance in older adults with subjective cognitive decline (SCD): a secondary analysis of the SCD-Well randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pieter Jelle Visser</w:t>
+                <w:t xml:space="preserve">Tim Whitfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harriet Demnitz-King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dag Aarsland</w:t>
+                <w:t xml:space="preserve">Thorsten Barnhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 79 (3), pp.228. </w:t>
+              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jamaneurol.2021.5216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13195-022-01057-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446257v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04957863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of subjective cognitive decline associated with amyloid positivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olin Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willemijn J Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merce Boada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2449,77 +2449,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Garnier-Crussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Bougacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miranka Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (1), </w:t>
@@ -2615,51 +2615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2708,777 +2708,777 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychology of Addictions in Therapeutic Communities: assessing and understanding cognitive recovery through a residential treatment of substance use disorders</w:t>
+                <w:t xml:space="preserve">Addiction therapeutic communities residents' neuropsychological functioning at entry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maïlys Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Addictive Behaviours and Dependencies (Lisbon Addictions 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">2nd world congress of the International Society for Biomedical Research on Alcoholism and the European Society for Biomedical Research on Alcoholism (ISBRA-ESBRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879280v1</w:t>
+                <w:t xml:space="preserve">hal-03796678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addiction treatment and the complexity of neuropsychological functioning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Neuropsychologie des Addictions en Communautés Thérapeutiques : Existe-t-il un risque de troubles cognitifs chez ces résidents à leur entrée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Jaunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Quételard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Miquel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European conference of the European Federation of Therapeutic Communities (EFTC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée d'Hiver 2022 de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796650v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addiction therapeutic communities residents' neuropsychological functioning at entry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuropsychologie des addictions en communautés thérapeutiques : les ateliers de remédiation cognitive comme outil supplémentaire pour s'éloigner des consommations et se réinsérer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Jaunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd world congress of the International Society for Biomedical Research on Alcoholism and the European Society for Biomedical Research on Alcoholism (ISBRA-ESBRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">14ème colloque de l'Association Francophone de Remédiation Cognitive (AFRC) : Motivation et remédiation cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796678v1</w:t>
+                <w:t xml:space="preserve">hal-03796511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychologie des Addictions en Communautés Thérapeutiques : Existe-t-il un risque de troubles cognitifs chez ces résidents à leur entrée ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">De la neuropsychologie expérimentale à la clinique : le projet NeuroAddiCT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Jaunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Quételard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maïlys Miquel</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Hiver 2022 de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">8ème journée de rencontre chercheurs-praticiens en neuropsychologie : Addictions et nouvelle technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire UMR CNRS Sciences cognitives et sciences affectives - SCALAB; Université de Lille, Mar 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879310v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychologie des addictions en communautés thérapeutiques : les ateliers de remédiation cognitive comme outil supplémentaire pour s'éloigner des consommations et se réinsérer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Addiction treatment and the complexity of neuropsychological functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susie Longbottom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème colloque de l'Association Francophone de Remédiation Cognitive (AFRC) : Motivation et remédiation cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">18th European conference of the European Federation of Therapeutic Communities (EFTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796511v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la neuropsychologie expérimentale à la clinique : le projet NeuroAddiCT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuropsychology of Addictions in Therapeutic Communities: assessing and understanding cognitive recovery through a residential treatment of substance use disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Quételard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Jaunet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème journée de rencontre chercheurs-praticiens en neuropsychologie : Addictions et nouvelle technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire UMR CNRS Sciences cognitives et sciences affectives - SCALAB; Université de Lille, Mar 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">European Conference on Addictive Behaviours and Dependencies (Lisbon Addictions 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605806v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les capacités émotionnelles des résidents accueillis en communautés thérapeutiques : mieux comprendre pour mieux accompagner</w:t>
               </w:r>
@@ -3490,77 +3490,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Quételard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Quételard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maïlys Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46ème Journées de Printemps de la Société de Neuropsychologie de Langue Française (SNLF) : Neuropsychologie et Émotions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Neuropsychologie de Langue Française (SNLF), May 2022, Evian-les-Bains, France</w:t>
@@ -3602,90 +3602,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plus-value du résidentiel, se donner le temps d'agir dans la durée : une rencontre à l'interface recherche-clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susie Longbottom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème congrès de la Fédération Addiction : Soigner au temps des addictions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération Addiction, May 2022, Grenoble, France</w:t>
@@ -3772,51 +3772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3906,51 +3906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4005,103 +4005,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Est-ce pertinent d'intégrer la neuropsychologie aux pratiques professionnelles en communauté thérapeutique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la SFA - trajectoires et processus de soins des patients en alcoologie : vers une approche multidimensionnelle intégrative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
@@ -4143,90 +4143,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropsychology of addiction in Therapeutic Communities: a specific cognitive semiology?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susie Longbottom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Conference European Society for Biomedical Research on Alcoholism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Timișoara, Romania. </w:t>
@@ -4268,90 +4268,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La neuropsychologie comme outil clinique en communautés thérapeutiques spécialisées en addictologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Benaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susie Longbottom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Journées d’étude du GREPACO. Addictions : diversité des pratiques et des approches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Caen, France. </w:t>
@@ -4553,51 +4553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Chavoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4706,77 +4706,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Garnier‐crussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Bougacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miranka Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4852,90 +4852,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of neuropsychological impairment in Therapeutic communities' residents at entry: which profile should alert us?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Quételard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Quételard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maïlys Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5047,51 +5047,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="443C7A61"/>
+    <w:nsid w:val="F4A25C84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5278,51 +5278,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-delarue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8934-8649" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075808v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxie Liebscher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke White" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hass" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chocat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M&#233;zenge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsgos.2024.100431" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124509v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Fran&#231;ois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hilberdink" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Haelewyn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asrar Lehodey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Soussi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.05.042" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957795v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edelweiss Touron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Flores" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coulbault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Palix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-024-01643-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071399v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Requier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Mohammadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Demnitz-King" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Schlosser" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Poisnel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-00226-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957802v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Kaliman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s &#193;lvarez-L&#243;pez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsgos.2024.100398" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810257v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gonneaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Poletti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Klimecki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-77069-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957806v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frison" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delarue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2024.2376783" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957804v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Lau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Bansal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranka Wirth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44184-024-00093-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957796v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Flor&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-024-01635-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Haudry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Turpin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-79687-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808124v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Baez-Lugo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacila Deza-Araujo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Maradan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Collette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lutz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43587-022-00341-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04234315v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ourry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rehel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Andr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Mary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Paly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.204943" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04252160v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Felisatti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kuhn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2022.06.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04957863v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Whitfield" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Barnhofer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-022-01057-w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446257v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olin Janssen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Vos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Ossenkoppele" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Jelle Visser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Aarsland" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaneurol.2021.5216" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04524946v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willemijn J Jansen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merce Boada" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Parnetti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.12512" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266323v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier-Crussard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bougacha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-020-00669-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248214v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deniel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Jaunet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie Longbottom" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879280v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Qu&#233;telard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loz&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796650v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Miquel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796678v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourguignon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879310v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796511v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605806v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675967v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675410v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248308v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.70063" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05142469v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057494v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371946v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337935v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Benaceur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266290v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de La Sayette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Perrotin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Tomadesso" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2019.06.4925" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266780v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pothier Kristell" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Langeard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chavoix" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Michel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geront/gnw162.1373" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266316v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier&#8208;crussard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Andre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.045449" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037341v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-delarue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8934-8649" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124509v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Fran&#231;ois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hilberdink" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Haelewyn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asrar Lehodey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Soussi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.05.042" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075808v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxie Liebscher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke White" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hass" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chocat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M&#233;zenge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsgos.2024.100431" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957802v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Kaliman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s &#193;lvarez-L&#243;pez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsgos.2024.100398" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071399v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Requier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Mohammadi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Demnitz-King" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Schlosser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Poisnel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-00226-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957795v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edelweiss Touron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Flores" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coulbault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Palix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-024-01643-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957804v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Lau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Bansal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranka Wirth" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44184-024-00093-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957796v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Flor&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-024-01635-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957806v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frison" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delarue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gonneaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2024.2376783" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810257v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Poletti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Klimecki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-77069-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Haudry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Turpin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-79687-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808124v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Baez-Lugo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacila Deza-Araujo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Maradan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Collette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lutz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43587-022-00341-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04234315v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ourry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rehel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Andr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Mary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Paly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.204943" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04252160v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Felisatti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kuhn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2022.06.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446257v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olin Janssen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Vos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Ossenkoppele" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Jelle Visser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Aarsland" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaneurol.2021.5216" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04957863v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Whitfield" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Barnhofer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-022-01057-w" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04524946v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willemijn J Jansen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merce Boada" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Parnetti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.12512" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266323v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier-Crussard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bougacha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-020-00669-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248214v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deniel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Jaunet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie Longbottom" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796678v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Miquel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourguignon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Qu&#233;telard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879310v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796511v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605806v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796650v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879280v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loz&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675967v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675410v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248308v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.70063" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05142469v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057494v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371946v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337935v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Benaceur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266290v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de La Sayette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Perrotin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Tomadesso" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2019.06.4925" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266780v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pothier Kristell" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Langeard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chavoix" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Michel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geront/gnw162.1373" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266316v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier&#8208;crussard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Andre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.045449" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037341v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>