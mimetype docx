--- v1 (2026-04-20)
+++ v2 (2026-05-15)
@@ -273,2299 +273,2299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resting-state functional connectivity of the rostral and dorsal anterior cingulate cortex in older bereaved adults</w:t>
+                <w:t xml:space="preserve">Risk of neuropsychological impairment among therapeutic community residents: relationship with dropout and spontaneous recovery during treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Le François</w:t>
+                <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Hilberdink</w:t>
+                <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Haelewyn</w:t>
+                <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asrar Lehodey</w:t>
+                <w:t xml:space="preserve">Maïlys Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Soussi</w:t>
+                <w:t xml:space="preserve">Stéphane Lozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 385 ([Article 119382]), 11 p. </w:t>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 26 (1), pp.352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2025.05.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12888-026-07995-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05124509v1</w:t>
+                <w:t xml:space="preserve">hal-05607261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating Stress Hormones, Brain Health, and Cognition in Healthy Older Adults: Cross-Sectional Findings and Sex Differences in Age-Well</w:t>
+                <w:t xml:space="preserve">Night‐to‐night rapid eye movement sleep variability: A relevant marker of early amyloid‐β deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxie Liebscher</w:t>
+                <w:t xml:space="preserve">Blandine Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silke White</w:t>
+                <w:t xml:space="preserve">Maéva Boulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Hass</w:t>
+                <w:t xml:space="preserve">Anaïs Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Chocat</w:t>
+                <w:t xml:space="preserve">Pierre Champetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Mézenge</w:t>
+                <w:t xml:space="preserve">Stéphane Rehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry Global Open Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (2 [art. 100431]), 11 p. </w:t>
+              <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 22 (4), pp.e71376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpsgos.2024.100431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/alz.71376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075808v1</w:t>
+                <w:t xml:space="preserve">inserm-05602046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of an 18-Month Meditation Training on Telomeres in Older Adults: A Secondary Analysis of the Age-Well Randomized Controlled Trial</w:t>
+                <w:t xml:space="preserve">Resting-state functional connectivity of the rostral and dorsal anterior cingulate cortex in older bereaved adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perla Kaliman</w:t>
+                <w:t xml:space="preserve">Thomas Le François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Jesús Álvarez-López</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Charlotte Hilberdink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Haelewyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asrar Lehodey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Chocat</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Soussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry Global Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpsgos.2024.100398⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 385 ([Article 119382]), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2025.05.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04957802v1</w:t>
+                <w:t xml:space="preserve">hal-05124509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining cognitive differences in expert meditators and non-meditators older adults</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circulating Stress Hormones, Brain Health, and Cognition in Healthy Older Adults: Cross-Sectional Findings and Sex Differences in Age-Well</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harriet Demnitz-King</w:t>
+                <w:t xml:space="preserve">Maxie Liebscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Schlosser</w:t>
+                <w:t xml:space="preserve">Silke White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Poisnel</w:t>
+                <w:t xml:space="preserve">Simon Hass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chocat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mézenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-00226-9⟩</w:t>
+              <w:t xml:space="preserve">Biological Psychiatry Global Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (2 [art. 100431]), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpsgos.2024.100431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05071399v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depressive symptoms in older adults are associated with changes in stress-related markers, functional connectivity and brain volume</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of an 18-Month Meditation Training on Telomeres in Older Adults: A Secondary Analysis of the Age-Well Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Coulbault</w:t>
+                <w:t xml:space="preserve">Perla Kaliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandre Palix</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">María Jesús Álvarez-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asrar Lehodey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chocat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13195-024-01643-0⟩</w:t>
+              <w:t xml:space="preserve">Biological Psychiatry Global Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (1 [art. 100398]), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpsgos.2024.100398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04957795v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex differences in the association between repetitive negative thinking and neurofilament light</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Examining cognitive differences in expert meditators and non-meditators older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amit Bansal</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Florence Requier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Mohammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harriet Demnitz-King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miranka Wirth</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Poisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPJ Mental Health Research </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44184-024-00093-8⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 ([Art. 16898]), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-00226-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04957804v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of critically short telomeres with brain and blood markers of ageing and Alzheimer’s disease in older adults</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robin de Flores</w:t>
+                <w:t xml:space="preserve">The evolution of subjective cognition after meditation training in older people: a secondary analysis of the three-arm age-well randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Requier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harriet Demnitz-King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gonneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13195-024-01635-0⟩</w:t>
+              <w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13825585.2024.2376783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04957796v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of subjective cognition after meditation training in older people: a secondary analysis of the three-arm age-well randomized controlled trial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Sex differences in the association between repetitive negative thinking and neurofilament light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Bansal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Palix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harriet Demnitz-King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julie Gonneaud</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miranka Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NPJ Mental Health Research </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (1), pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44184-024-00093-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13825585.2024.2376783⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04957806v1</w:t>
+                <w:t xml:space="preserve">hal-04957804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meditation dosage predicts self- and teacher-perceived responsiveness to an 18-month randomised controlled trial</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefano Poletti</w:t>
+                <w:t xml:space="preserve">Association of critically short telomeres with brain and blood markers of ageing and Alzheimer’s disease in older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asrar Lehodey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla Kaliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bouet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olga Klimecki</w:t>
+                <w:t xml:space="preserve">Cassandre Palix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin de Florès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin de Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-77069-3⟩</w:t>
+              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13195-024-01635-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04810257v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding meditation mechanisms underlying brain preservation and psycho-affective health in older expert meditators and older meditation-naive participants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Haudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Landeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mézenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.29521. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-79687-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04867988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure to negative socio-emotional events induces sustained alteration of resting-state brain networks in older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Baez-Lugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacila Deza-Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Maradan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3 (1), pp.105-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s43587-022-00341-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cognitive reserve on the association between slow wave sleep and cognition in community-dwelling older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Paly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (18), pp.9275-9292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18632/aging.204943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04234315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between diabetes-related vascular risk factors and neurodegeneration biomarkers in healthy aging and Alzheimer's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Palix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Felisatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gonneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mézenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 118, pp.25-33. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2022.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04252160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence Estimates of Amyloid Abnormality Across the Alzheimer Disease Clinical Spectrum</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of a mindfulness-based versus a health self-management intervention on objective cognitive performance in older adults with subjective cognitive decline (SCD): a secondary analysis of the SCD-Well randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pieter Jelle Visser</w:t>
+                <w:t xml:space="preserve">Tim Whitfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harriet Demnitz-King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dag Aarsland</w:t>
+                <w:t xml:space="preserve">Thorsten Barnhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 79 (3), pp.228. </w:t>
+              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jamaneurol.2021.5216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13195-022-01057-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446257v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04957863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a mindfulness-based versus a health self-management intervention on objective cognitive performance in older adults with subjective cognitive decline (SCD): a secondary analysis of the SCD-Well randomized controlled trial</w:t>
+                <w:t xml:space="preserve">Prevalence Estimates of Amyloid Abnormality Across the Alzheimer Disease Clinical Spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Whitfield</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marco Schlosser</w:t>
+                <w:t xml:space="preserve">Olin Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorsten Barnhofer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Frison</w:t>
+                <w:t xml:space="preserve">Stephanie Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rik Ossenkoppele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Jelle Visser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dag Aarsland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13195-022-01057-w⟩</w:t>
+              <w:t xml:space="preserve">JAMA neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (3), pp.228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamaneurol.2021.5216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04957863v1</w:t>
+                <w:t xml:space="preserve">hal-04446257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of subjective cognitive decline associated with amyloid positivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olin Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willemijn J Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merce Boada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucilla Parnetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (10), pp.1832-1845. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/alz.12512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White matter hyperintensities across the adult lifespan: relation to age, Aβ load, and cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Garnier-Crussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Bougacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miranka Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13195-020-00669-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2575,1154 +2575,1154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding ToM and motivation in therapeutic community residents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susie Longbottom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th ESBRA conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Biomedical Research on Alcoholism, Sep 2025, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addiction therapeutic communities residents' neuropsychological functioning at entry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Addiction treatment and the complexity of neuropsychological functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susie Longbottom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd world congress of the International Society for Biomedical Research on Alcoholism and the European Society for Biomedical Research on Alcoholism (ISBRA-ESBRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">18th European conference of the European Federation of Therapeutic Communities (EFTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796678v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychologie des Addictions en Communautés Thérapeutiques : Existe-t-il un risque de troubles cognitifs chez ces résidents à leur entrée ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Neuropsychology of Addictions in Therapeutic Communities: assessing and understanding cognitive recovery through a residential treatment of substance use disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Quételard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Jaunet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maïlys Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Hiver 2022 de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">European Conference on Addictive Behaviours and Dependencies (Lisbon Addictions 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879310v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychologie des addictions en communautés thérapeutiques : les ateliers de remédiation cognitive comme outil supplémentaire pour s'éloigner des consommations et se réinsérer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Addiction therapeutic communities residents' neuropsychological functioning at entry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème colloque de l'Association Francophone de Remédiation Cognitive (AFRC) : Motivation et remédiation cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">2nd world congress of the International Society for Biomedical Research on Alcoholism and the European Society for Biomedical Research on Alcoholism (ISBRA-ESBRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796511v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la neuropsychologie expérimentale à la clinique : le projet NeuroAddiCT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Neuropsychologie des Addictions en Communautés Thérapeutiques : Existe-t-il un risque de troubles cognitifs chez ces résidents à leur entrée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème journée de rencontre chercheurs-praticiens en neuropsychologie : Addictions et nouvelle technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire UMR CNRS Sciences cognitives et sciences affectives - SCALAB; Université de Lille, Mar 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée d'Hiver 2022 de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605806v1</w:t>
+                <w:t xml:space="preserve">hal-03879310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addiction treatment and the complexity of neuropsychological functioning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Neuropsychologie des addictions en communautés thérapeutiques : les ateliers de remédiation cognitive comme outil supplémentaire pour s'éloigner des consommations et se réinsérer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Jaunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European conference of the European Federation of Therapeutic Communities (EFTC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">14ème colloque de l'Association Francophone de Remédiation Cognitive (AFRC) : Motivation et remédiation cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796650v1</w:t>
+                <w:t xml:space="preserve">hal-03796511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychology of Addictions in Therapeutic Communities: assessing and understanding cognitive recovery through a residential treatment of substance use disorders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">De la neuropsychologie expérimentale à la clinique : le projet NeuroAddiCT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Jaunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Quételard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Jaunet</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Addictive Behaviours and Dependencies (Lisbon Addictions 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">8ème journée de rencontre chercheurs-praticiens en neuropsychologie : Addictions et nouvelle technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire UMR CNRS Sciences cognitives et sciences affectives - SCALAB; Université de Lille, Mar 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879280v1</w:t>
+                <w:t xml:space="preserve">hal-03605806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les capacités émotionnelles des résidents accueillis en communautés thérapeutiques : mieux comprendre pour mieux accompagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46ème Journées de Printemps de la Société de Neuropsychologie de Langue Française (SNLF) : Neuropsychologie et Émotions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Neuropsychologie de Langue Française (SNLF), May 2022, Evian-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plus-value du résidentiel, se donner le temps d'agir dans la durée : une rencontre à l'interface recherche-clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Quételard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïlys Miquel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Susie Longbottom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème congrès de la Fédération Addiction : Soigner au temps des addictions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération Addiction, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3732,931 +3732,931 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cognitive remediation on the recovery of neuropsychological disorders in SUD patients with comorbidities in Therapeutic Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susie Longbottom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th Annual RSA Scientific Meeting/ISBRA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, New Orleans (LA), United States. Wiley, 49 (S1 [M210]), pp.320-321, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/acer.70063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographic, nicotine dependence, liver history and current psychiatric comorbidities as risk factors of moderate impairment in therapeutic community residents at entry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susie Longbottom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th Annual RSA Scientific Meeting - Research Society On Alcoholism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, New Orleans, United States. , Alcoholism: Clinical and Experimental Research, 49 (S1 [T070]), p. 360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05142469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Est-ce pertinent d'intégrer la neuropsychologie aux pratiques professionnelles en communauté thérapeutique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la SFA - trajectoires et processus de soins des patients en alcoologie : vers une approche multidimensionnelle intégrative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropsychology of addiction in Therapeutic Communities: a specific cognitive semiology?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susie Longbottom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Conference European Society for Biomedical Research on Alcoholism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Timișoara, Romania. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La neuropsychologie comme outil clinique en communautés thérapeutiques spécialisées en addictologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Benaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susie Longbottom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Journées d’étude du GREPACO. Addictions : diversité des pratiques et des approches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Caen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IC-P-082: ASSOCIATION OF PERCEIVED MEMORY DECLINE WITH MULTIMODAL NEUROIMAGING AT DIFFERENT STAGES OF ALZHEIMER'S DISEASE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de La Sayette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent de La Sayette</w:t>
+                <w:t xml:space="preserve">Audrey Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Perrotin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clémence Tomadesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Los Angeles, United States. 15, pp.P73-P74, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jalz.2019.06.4925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A specific gait profile under dual-task condition in injured older fallers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pothier Kristell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pothier Kristell</w:t>
+                <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Langeard</w:t>
+                <w:t xml:space="preserve">Chantal Chavoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Gerontological Society of America's 69th Annual Scientific Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, New Orleans, LA, United States. pp.337-338, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/geront/gnw162.1373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4666,156 +4666,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White matter hyperintensities across the adult life span: Links with age, amyloid load and cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Garnier‐crussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Bougacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miranka Wirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Garnier‐crussard</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Claire Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Andre</w:t>
-[...31 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/alz.045449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4825,161 +4825,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of neuropsychological impairment in Therapeutic communities' residents at entry: which profile should alert us?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId145"/>
+      <w:footerReference w:type="default" r:id="rId144"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5047,51 +5047,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F4A25C84"/>
+    <w:nsid w:val="3F97288F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5278,51 +5278,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-delarue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8934-8649" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124509v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Fran&#231;ois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hilberdink" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Haelewyn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asrar Lehodey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Soussi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.05.042" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075808v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxie Liebscher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke White" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hass" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chocat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M&#233;zenge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsgos.2024.100431" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957802v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Kaliman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s &#193;lvarez-L&#243;pez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsgos.2024.100398" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071399v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Requier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Mohammadi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Demnitz-King" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Schlosser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Poisnel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-00226-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957795v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edelweiss Touron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Flores" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coulbault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Palix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-024-01643-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957804v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Lau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Bansal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranka Wirth" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44184-024-00093-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957796v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Flor&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-024-01635-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957806v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frison" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delarue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gonneaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2024.2376783" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810257v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Poletti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Klimecki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-77069-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Haudry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Turpin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-79687-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808124v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Baez-Lugo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacila Deza-Araujo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Maradan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Collette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lutz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43587-022-00341-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04234315v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ourry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rehel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Andr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Mary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Paly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.204943" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04252160v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Felisatti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kuhn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2022.06.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446257v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olin Janssen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Vos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Ossenkoppele" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Jelle Visser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Aarsland" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaneurol.2021.5216" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04957863v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Whitfield" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Barnhofer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-022-01057-w" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04524946v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willemijn J Jansen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merce Boada" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Parnetti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.12512" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266323v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier-Crussard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bougacha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-020-00669-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248214v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deniel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Jaunet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie Longbottom" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796678v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Miquel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourguignon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Qu&#233;telard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879310v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796511v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605806v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796650v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879280v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loz&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675967v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675410v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248308v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.70063" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05142469v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057494v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371946v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337935v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Benaceur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266290v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de La Sayette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Perrotin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Tomadesso" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2019.06.4925" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266780v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pothier Kristell" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Langeard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chavoix" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Michel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geront/gnw162.1373" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266316v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier&#8208;crussard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Andre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.045449" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037341v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-delarue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8934-8649" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607261v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deniel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delarue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Qu&#233;telard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Miquel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loz&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-026-07995-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05602046v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Montagne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Boulin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Hamel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champetier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rehel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.71376" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124509v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Fran&#231;ois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hilberdink" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Haelewyn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asrar Lehodey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Soussi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.05.042" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075808v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxie Liebscher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke White" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hass" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chocat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M&#233;zenge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsgos.2024.100431" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957802v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Kaliman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s &#193;lvarez-L&#243;pez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsgos.2024.100398" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071399v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Requier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Mohammadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Demnitz-King" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Schlosser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Poisnel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-00226-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957806v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frison" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gonneaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2024.2376783" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957804v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Lau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Bansal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Palix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranka Wirth" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44184-024-00093-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957796v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Flor&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Flores" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-024-01635-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867988v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Haudry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Turpin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-79687-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808124v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Baez-Lugo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacila Deza-Araujo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Maradan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Collette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lutz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43587-022-00341-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04234315v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ourry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Andr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Mary" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Paly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.204943" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04252160v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Felisatti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kuhn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2022.06.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04957863v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Whitfield" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Barnhofer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-022-01057-w" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446257v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olin Janssen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Vos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Ossenkoppele" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Jelle Visser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Aarsland" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaneurol.2021.5216" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04524946v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willemijn J Jansen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merce Boada" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Parnetti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.12512" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266323v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier-Crussard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bougacha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-020-00669-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248214v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Jaunet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie Longbottom" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796650v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879280v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796678v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourguignon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879310v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796511v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605806v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675967v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675410v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248308v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.70063" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05142469v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057494v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371946v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337935v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Benaceur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266290v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de La Sayette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Perrotin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Tomadesso" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2019.06.4925" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266780v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pothier Kristell" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Langeard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chavoix" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Michel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geront/gnw162.1373" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266316v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier&#8208;crussard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Andre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.045449" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037341v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>