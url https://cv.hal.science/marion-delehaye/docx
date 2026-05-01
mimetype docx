--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion Delehaye </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offset sideband locking to iodine for laser cooling on the 1 S 0 → 3 P 1 transition of 171 Yb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hauden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Millo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Matusko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco S Ponciano Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kersalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (6), pp.12519. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.547123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superradiant active optical atomic clocks: motivations and current challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Matusko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delehaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUPERFLUIDS Surprising entropy transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delehaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (7), pp.1045-1046. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-024-02489-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully-digital platform for local ultra-stable optical frequency distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Matusko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Ryger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenhaël Goavec-Merou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Millo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacroute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 94 (3), pp.034716 (8). </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0138599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heating rate measurement and characterization of a prototype surface-electrode trap for optical frequency metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lauprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Achi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kersalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appl.Phys.B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 129 (3), pp.37. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-023-07982-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute frequency measurements of the 1S0 -&gt 1P1 transition in ytterbium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laupretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Achi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kersalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA CONTINUUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (1), pp.50 - 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-ion, transportable optical atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacroute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delehaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (5-6), pp.622 - 639. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500340.2018.1441917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic spin response of a strongly interacting Fermi gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoinka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 109 (5), pp.050403. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.050403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting Few-Body Inelastic Decay to Quantum Correlations in a Many-Body System: A Weakly Coupled Impurity in a Resonant Fermi Gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pierce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Yefsah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (10), pp.103403. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.103403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual Phase Noise Measurement of Optical Second Harmonic Generation in PPLN Waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Millo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Tech.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (19), pp.1639 - 1642. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2017.2741667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal Loss Dynamics in a Unitary Bose Gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Eismann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev Khaykovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ferrier-Barbut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benno S. Rem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2), pp.021025. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.6.021025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density distribution of a trapped two-dimensional strongly interacting Fermi gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey A Orel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dyke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris J Vale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (11), pp.113032. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/13/11/113032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully-Digital Implementation of a Doppler Cancellation Technique for Local Ultra-Stable Frequency Dissemination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Matusko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Ryger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenhaël Goavec-Mérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Millo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacroûte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on a 171 Yb-Based Active Optical Atomic Clock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ponciano-Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. El Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hauden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Matusko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delehaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Joint Conference of the European Frequency and Time Forum and IEEE International Frequency Control Symposium (EFTF/IFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Toyama, Japan. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF/IFCS57587.2023.10272180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Stable and Tunable Fabry-Perot Cavity for an Ytterbium Based Superradiant Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hauden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Matusko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana El Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kersalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Sebastian Ponciano Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Frequency Control Symposium-European Frequency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Toyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on a Surface-Electrode Ion Trap for Optical Frequency Metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lauprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avinash Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Achi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Frequency Control Symposium and European Frequency and Time Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on a Surface-Electrode Ion Trap for Optical Frequency Metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Laupretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Achi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Joint Conference of the IEEE International Frequency Control Symposium anEuropean Frequency and Time Forum (EFTF/IFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Orlando, United States. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FCS.2019.8856116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on a compact Yb+ optical clock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Souidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Millo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Atomic Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the phase-noise induced by an optical frequency doubler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Millo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress towards a compact single-ion optical clock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Souidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Millo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Miniature Atomic Clocks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Strathclyde, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixtures of superfluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delehaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physics [physics]. Université Paris sciences et lettres, 2016. English. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016PSLEE015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01372742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting few-body inelastic decay to many-body correlations: a weakly coupled impurity in a resonant Fermi gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pierce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Yefsah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Velocity and Dissipation of an ultracold Bose-Fermi Counterflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ferrier-Barbut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuwei Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214160v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal Loss Dynamics in a Unitary Bose Gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Eismann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev Khaykovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ferrier-Barbut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benno S. Rem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambda-enhanced Sub-Doppler Cooling of Lithium Atoms in D1 Gray Molasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew T. Grier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ferrier-Barbut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benno S. Rem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev Khaykovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId97"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion Delehaye </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offset sideband locking to iodine for laser cooling on the 1 S 0 → 3 P 1 transition of 171 Yb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hauden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Millo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Matusko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco S Ponciano Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kersalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (6), pp.12519. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.547123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superradiant active optical atomic clocks: motivations and current challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Matusko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delehaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUPERFLUIDS Surprising entropy transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delehaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (7), pp.1045-1046. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-024-02489-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully-digital platform for local ultra-stable optical frequency distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Matusko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Ryger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenhaël Goavec-Merou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Millo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacroute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 94 (3), pp.034716 (8). </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0138599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heating rate measurement and characterization of a prototype surface-electrode trap for optical frequency metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lauprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Achi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kersalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appl.Phys.B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 129 (3), pp.37. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-023-07982-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute frequency measurements of the 1S0 -&gt 1P1 transition in ytterbium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laupretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Achi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kersalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA CONTINUUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (1), pp.50 - 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-ion, transportable optical atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacroute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delehaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (5-6), pp.622 - 639. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500340.2018.1441917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic spin response of a strongly interacting Fermi gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoinka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 109 (5), pp.050403. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.050403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting Few-Body Inelastic Decay to Quantum Correlations in a Many-Body System: A Weakly Coupled Impurity in a Resonant Fermi Gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pierce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Yefsah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (10), pp.103403. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.103403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual Phase Noise Measurement of Optical Second Harmonic Generation in PPLN Waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Millo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Tech.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (19), pp.1639 - 1642. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2017.2741667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal Loss Dynamics in a Unitary Bose Gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Eismann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev Khaykovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ferrier-Barbut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benno S. Rem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2), pp.021025. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.6.021025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density distribution of a trapped two-dimensional strongly interacting Fermi gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey A Orel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dyke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris J Vale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (11), pp.113032. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/13/11/113032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on a 171 Yb-Based Active Optical Atomic Clock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ponciano-Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. El Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hauden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Matusko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delehaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Joint Conference of the European Frequency and Time Forum and IEEE International Frequency Control Symposium (EFTF/IFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Toyama, Japan. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF/IFCS57587.2023.10272180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Stable and Tunable Fabry-Perot Cavity for an Ytterbium Based Superradiant Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hauden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Matusko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana El Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kersalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Sebastian Ponciano Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Frequency Control Symposium-European Frequency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Toyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully-Digital Implementation of a Doppler Cancellation Technique for Local Ultra-Stable Frequency Dissemination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Matusko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Ryger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenhaël Goavec-Mérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Millo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacroûte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on a Surface-Electrode Ion Trap for Optical Frequency Metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lauprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avinash Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Achi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Frequency Control Symposium and European Frequency and Time Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on a Surface-Electrode Ion Trap for Optical Frequency Metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Laupretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Achi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Joint Conference of the IEEE International Frequency Control Symposium anEuropean Frequency and Time Forum (EFTF/IFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Orlando, United States. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FCS.2019.8856116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on a compact Yb+ optical clock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Souidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Millo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Atomic Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the phase-noise induced by an optical frequency doubler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Millo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress towards a compact single-ion optical clock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Souidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Millo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Miniature Atomic Clocks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Strathclyde, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixtures of superfluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delehaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physics [physics]. Université Paris sciences et lettres, 2016. English. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016PSLEE015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01372742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting few-body inelastic decay to many-body correlations: a weakly coupled impurity in a resonant Fermi gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pierce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Yefsah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Velocity and Dissipation of an ultracold Bose-Fermi Counterflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ferrier-Barbut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuwei Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214160v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal Loss Dynamics in a Unitary Bose Gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Eismann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev Khaykovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ferrier-Barbut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benno S. Rem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambda-enhanced Sub-Doppler Cooling of Lithium Atoms in D1 Gray Molasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew T. Grier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ferrier-Barbut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benno S. Rem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev Khaykovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId97"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987693v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hauden" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Millo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Matusko" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco S Ponciano Ojeda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kersal&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.547123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727466v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delehaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727424v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02489-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ryger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenha&#235;l Goavec-Merou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacroute" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0138599" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707057v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laupr&#234;tre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Achi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Groult" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Carry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-023-07982-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993758v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laupretre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petersen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370713v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340.2018.1441917" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730755v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoinka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lingham" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.050403" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392627v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laurent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pierce" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Yefsah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.103403" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066183v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourgeois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Boudot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2017.2741667" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331178v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Eismann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Khaykovich" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ferrier-Barbut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benno S. Rem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.6.021025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730764v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey A Orel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dyke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J Vale" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Hu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/11/113032" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739007v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenha&#235;l Goavec-M&#233;rou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacro&#251;te" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727400v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ponciano-Ojeda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. El Badawi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hauden" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matusko" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS57587.2023.10272180" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739008v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana El Badawi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Sebastian Ponciano Ojeda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472719v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Kumar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419698v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delehaye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Groult" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laupretre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Achi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2019.8856116" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472709v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Souidi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourgeois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405061v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bakir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472722v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01372742v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PSLEE015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421476v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pierce" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214160v4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuwei Jin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149089v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818128v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew T. Grier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987693v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hauden" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Millo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Matusko" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco S Ponciano Ojeda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kersal&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.547123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727466v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delehaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727424v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02489-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ryger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenha&#235;l Goavec-Merou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacroute" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0138599" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707057v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laupr&#234;tre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Achi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Groult" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Carry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-023-07982-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993758v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laupretre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petersen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370713v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340.2018.1441917" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730755v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoinka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lingham" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.050403" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392627v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laurent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pierce" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Yefsah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.103403" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066183v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourgeois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Boudot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2017.2741667" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331178v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Eismann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Khaykovich" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ferrier-Barbut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benno S. Rem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.6.021025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730764v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey A Orel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dyke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J Vale" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Hu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/11/113032" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727400v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ponciano-Ojeda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. El Badawi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hauden" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matusko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS57587.2023.10272180" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739008v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana El Badawi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Sebastian Ponciano Ojeda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739007v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenha&#235;l Goavec-M&#233;rou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacro&#251;te" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472719v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Kumar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419698v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delehaye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Groult" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laupretre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Achi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2019.8856116" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472709v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Souidi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourgeois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405061v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bakir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472722v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01372742v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PSLEE015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421476v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pierce" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214160v4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuwei Jin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149089v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818128v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew T. Grier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>