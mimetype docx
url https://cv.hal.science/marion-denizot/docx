--- v0 (2026-03-21)
+++ v1 (2026-05-07)
@@ -954,191 +954,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-ronde &amp;quot;Histoire des lieux : Festival d’Avignon et décentralisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observatoire des Mutations esthétiques : Les mutations des politiques de la culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École d’été internationale Voir avec les lieux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Avignon, France</w:t>
+              <w:t xml:space="preserve">Observatoire des Mutations esthétiques : Les mutations des politiques de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396757v1</w:t>
+                <w:t xml:space="preserve">hal-05531868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatoire des Mutations esthétiques : Les mutations des politiques de la culture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Table-ronde &amp;quot;Histoire des lieux : Festival d’Avignon et décentralisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Denizot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observatoire des Mutations esthétiques : Les mutations des politiques de la culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">École d’été internationale Voir avec les lieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05531868v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mythe et idéal du théâtre populaire : les ressorts de la construction d’une mémoire publique</w:t>
               </w:r>
@@ -2687,51 +2687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Le Spectaculaire, 9782753581012</w:t>
             </w:r>
           </w:p>
@@ -3439,51 +3439,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0709FEEA"/>
+    <w:nsid w:val="96AE5DC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3670,51 +3670,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-denizot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2822-8204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833510v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Denizot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/rec.136" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05396841v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05415696v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Broin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05415694v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Consolini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05418133v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391933v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871266v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067158v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871088v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05396757v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05531868v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chr&#233;tien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lucet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05389775v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05396761v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05357990v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beucher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Darras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Patind&#233; Niki&#232;ma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oguet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05358036v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05396768v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396814v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05396778v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396819v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162620v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05396787v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05396782v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05391819v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396809v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05391844v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066539v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05415693v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314986v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12008-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831232v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831290v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Boisson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6155/fabriques-experiences-et-archives-du-spectacle-vivant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833571v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05415691v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162667v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162661v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273299v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027273v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162813v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-denizot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2822-8204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833510v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Denizot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/rec.136" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05396841v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05415696v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Broin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05415694v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Consolini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05418133v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391933v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871266v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067158v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871088v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05531868v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chr&#233;tien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lucet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05396757v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05389775v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05396761v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05357990v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beucher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Darras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Patind&#233; Niki&#232;ma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oguet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05358036v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05396768v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396814v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05396778v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396819v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162620v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05396787v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05396782v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05391819v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396809v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05391844v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066539v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05415693v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314986v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12008-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831232v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831290v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Boisson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6155/fabriques-experiences-et-archives-du-spectacle-vivant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833571v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05415691v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162667v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162661v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273299v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027273v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162813v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>