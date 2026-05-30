--- v1 (2026-05-07)
+++ v2 (2026-05-30)
@@ -316,180 +316,180 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écriture de l’histoire du théâtre en France et au Québec : convergences et divergences récentes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Courrier Dramatique de l’Ouest (1952-1980) et Confluent
+(1968-1986). Le statut hybride des revues du Centre Dramatique
+de l’Ouest et de la Maison de la Culture de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Broin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'historiographie du théâtre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6, pp.29-47</w:t>
+              <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La Décentralisation théâtrale en revues, Hors-série 2021, pp.27-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831172v1</w:t>
+                <w:t xml:space="preserve">hal-05415696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Courrier Dramatique de l’Ouest (1952-1980) et Confluent
-[...19 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’écriture de l’histoire du théâtre en France et au Québec : convergences et divergences récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, La Décentralisation théâtrale en revues, Hors-série 2021, pp.27-44</w:t>
+              <w:t xml:space="preserve">Revue d'historiographie du théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.29-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05415696v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -954,191 +954,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatoire des Mutations esthétiques : Les mutations des politiques de la culture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Table-ronde &amp;quot;Histoire des lieux : Festival d’Avignon et décentralisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Denizot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observatoire des Mutations esthétiques : Les mutations des politiques de la culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">École d’été internationale Voir avec les lieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05531868v1</w:t>
+                <w:t xml:space="preserve">hal-05396757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-ronde &amp;quot;Histoire des lieux : Festival d’Avignon et décentralisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observatoire des Mutations esthétiques : Les mutations des politiques de la culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École d’été internationale Voir avec les lieux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Avignon, France</w:t>
+              <w:t xml:space="preserve">Observatoire des Mutations esthétiques : Les mutations des politiques de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396757v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mythe et idéal du théâtre populaire : les ressorts de la construction d’une mémoire publique</w:t>
               </w:r>
@@ -1187,217 +1187,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-ronde &amp;quot;Les médias/réseaux sociaux et la promotion des actions culturelles : impacts sur les publics et les partenaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les ateliers de théâtre amateur : quelles expériences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Beucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Patindé Nikièma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Oguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les médias/réseaux sociaux et la promotion des actions culturelles : impacts sur les publics et les partenaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rabie Ressad; Université Catholique d’Angers, Nov 2024, Angers, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude Les ateliers de théâtre amateur : quelles expériences ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thierry Beucher; Thomas Darras; Marion Denizot; André Patindé Nikièma; François Oguet; APP; ADEC – Maison du Théâtre Amateur; Arène Théâtre, Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396761v1</w:t>
+                <w:t xml:space="preserve">hal-05357990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ateliers de théâtre amateur : quelles expériences ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Table-ronde &amp;quot;Les médias/réseaux sociaux et la promotion des actions culturelles : impacts sur les publics et les partenaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Denizot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Oguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Les ateliers de théâtre amateur : quelles expériences ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thierry Beucher; Thomas Darras; Marion Denizot; André Patindé Nikièma; François Oguet; APP; ADEC – Maison du Théâtre Amateur; Arène Théâtre, Nov 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Les médias/réseaux sociaux et la promotion des actions culturelles : impacts sur les publics et les partenaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rabie Ressad; Université Catholique d’Angers, Nov 2024, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05357990v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Ateliers de théâtre amateur comme catégorie d'intervention publique</w:t>
               </w:r>
@@ -1446,441 +1446,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05358036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-ronde &amp;quot;Jo Tréhard et le théâtre populaire</w:t>
+                <w:t xml:space="preserve">Les mutations historiographiques de l’histoire du théâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jo Tréhard et le théâtre populaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Caen; Comédie de Caen, Nov 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche du groupe RELIRE (Refaire les Liens, Inverser le Regard. Pratiques, discours et histoire du théâtre, de la performance et des scènes performantielles - 1950-2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bénédicte Boisson; Laure Fernandez, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396768v1</w:t>
+                <w:t xml:space="preserve">hal-05389777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mutations historiographiques de l’histoire du théâtre</w:t>
+                <w:t xml:space="preserve">Table-ronde &amp;quot;Jo Tréhard et le théâtre populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche du groupe RELIRE (Refaire les Liens, Inverser le Regard. Pratiques, discours et histoire du théâtre, de la performance et des scènes performantielles - 1950-2000)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bénédicte Boisson; Laure Fernandez, Nov 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Jo Tréhard et le théâtre populaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen; Comédie de Caen, Nov 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389777v1</w:t>
+                <w:t xml:space="preserve">hal-05396768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire l'histoire du théâtre &amp;quot;en amateur&amp;quot; : une vision téléologique de l'histoire au service des idéaux du théâtre populaire (sur André Degaine)</w:t>
+                <w:t xml:space="preserve">De quelques malentendus sur la généalogie du théâtre public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raconter l’histoire du théâtre : comment, pourquoi ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Line Cottegnies; Léonor Delaunay; Bénédicte Louvat; Sophie Marchand; Roxane Martin; Florence Naugrette; Clément Scotto di Clemente; Violaine Vielmas; Jean-Claude Yon; Sorbonne Université; Emanuele De Luca; Andrea Fabiano; Agathe Giraud; François Lecercle, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Dire le peuple, parler au peuple</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Virginie Brinker; Corinne François-Denève; Université de Bourgogne, Apr 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396814v1</w:t>
+                <w:t xml:space="preserve">hal-05396819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Théâtre du Peuple de Bussang, une histoire du théâtre populaire</w:t>
+                <w:t xml:space="preserve">Écrire l'histoire du théâtre &amp;quot;en amateur&amp;quot; : une vision téléologique de l'histoire au service des idéaux du théâtre populaire (sur André Degaine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Théâtre du Peuple de Bussang, une histoire du théâtre populaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Ouverte de Lure, May 2022, Distanciel, France</w:t>
+              <w:t xml:space="preserve">Raconter l’histoire du théâtre : comment, pourquoi ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Line Cottegnies; Léonor Delaunay; Bénédicte Louvat; Sophie Marchand; Roxane Martin; Florence Naugrette; Clément Scotto di Clemente; Violaine Vielmas; Jean-Claude Yon; Sorbonne Université; Emanuele De Luca; Andrea Fabiano; Agathe Giraud; François Lecercle, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396778v1</w:t>
+                <w:t xml:space="preserve">hal-05396814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De quelques malentendus sur la généalogie du théâtre public</w:t>
+                <w:t xml:space="preserve">Le Théâtre du Peuple de Bussang, une histoire du théâtre populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dire le peuple, parler au peuple</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Virginie Brinker; Corinne François-Denève; Université de Bourgogne, Apr 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">Le Théâtre du Peuple de Bussang, une histoire du théâtre populaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Ouverte de Lure, May 2022, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396819v1</w:t>
+                <w:t xml:space="preserve">hal-05396778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction &amp;quot;Publics en ligne, publics en soi</w:t>
+                <w:t xml:space="preserve">Enjeux d’un &amp;quot;État des lieux du numérique 2021 pour les arts vivants et visuels réactualisé et augmenté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publics en ligne, publics en soi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TMNLab, Feb 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">21ème Rencontre TMNLab – Théâtre et médiations numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Opéra-Comique, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03162620v1</w:t>
+                <w:t xml:space="preserve">hal-05396782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Laurent, un parcours singulier…</w:t>
               </w:r>
@@ -1929,96 +1929,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux d’un &amp;quot;État des lieux du numérique 2021 pour les arts vivants et visuels réactualisé et augmenté</w:t>
+                <w:t xml:space="preserve">Introduction &amp;quot;Publics en ligne, publics en soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Rencontre TMNLab – Théâtre et médiations numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Opéra-Comique, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Publics en ligne, publics en soi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TMNLab, Feb 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396782v1</w:t>
+                <w:t xml:space="preserve">hal-03162620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre exigence artistique et émancipation citoyenne : le cas de l’ADEC-Maison du théâtre amateur (1970-2019), laboratoire d’accompagnement des pratiques théâtrales en amateur</w:t>
               </w:r>
@@ -2687,51 +2687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Le Spectaculaire, 9782753581012</w:t>
             </w:r>
           </w:p>
@@ -2750,360 +2750,442 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports de la génétique pour l’histoire du théâtre : le cas du Théâtre du Peuple-Maurice Pottecher de Bussang</w:t>
+                <w:t xml:space="preserve">L’Histoire du théâtre dessinée d’André Degaine : une vision téléologique de l’histoire au service des idéaux du théâtre populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sophie Lucet; Ana Clara Santos. </w:t>
+              <w:t xml:space="preserve">Andrea Fabiano; Agathe Giraud; Florence Naugrette; Clément Scotto di Clemente; Violaine Vielmas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parcours de génétique théâtrale. Brouillons, variations et transpositions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Raconter l’histoire du théâtre : comment et pourquoi ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université Presses, pp.301-317, 2026, 979-10-231-5196-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/AEZH6804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04833571v1</w:t>
+                <w:t xml:space="preserve">hal-05633115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Concours des Jeunes compagnies (1946-1967) : un levier de professionnalisation des troupes de la décentralisation dramatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Broin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Heulot-Petit; Pierre Longuenesse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La décentralisation théâtrale dans les Hauts-de-France, 1945-1991</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artois Presses Université, pp.13-27, 2023, Histoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des archives &amp;quot;héritées&amp;quot; aux archives &amp;quot;fabriquées&amp;quot;. De nouvelles sources pour l’histoire du spectacle ?</w:t>
+                <w:t xml:space="preserve">Les apports de la génétique pour l’histoire du théâtre : le cas du Théâtre du Peuple-Maurice Pottecher de Bussang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sophie Lucet; Bénédicte Boisson; Marion Denizot. </w:t>
+              <w:t xml:space="preserve">Sophie Lucet; Ana Clara Santos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabriques, expériences et archives du spectacle vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.59-70, 2021, Le Spectaculaire, 9782753581012</w:t>
+              <w:t xml:space="preserve">Parcours de génétique théâtrale. Brouillons, variations et transpositions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Le Manuscrit, pp.59-78, 2023, Entracte, 9782304055375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03162667v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Nouveaux regards sur les archives du spectacle</w:t>
+                <w:t xml:space="preserve">Des archives &amp;quot;héritées&amp;quot; aux archives &amp;quot;fabriquées&amp;quot;. De nouvelles sources pour l’histoire du spectacle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Lucet; Bénédicte Boisson; Marion Denizot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabriques, expériences et archives du spectacle vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.59-70, 2021, Le Spectaculaire, 9782753581012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Nouveaux regards sur les archives du spectacle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Lucet; Bénédicte Boisson; Marion Denizot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabriques, expériences et archives du spectacle vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.19-24, 2021, 9782753581012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03162661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3113,153 +3195,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Histoire du théâtre dessinée d'André Degaine : une vision téléologique de l'histoire au service des idéaux du théâtre populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273299v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mises en récits comme formes de transmissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3269,109 +3351,109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience spectatorielle et dispositif numérique immersif de la « fabrique du spectacle » : quels enjeux pour la médiation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Rennes 2 EA 3208. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03162813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3439,51 +3521,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96AE5DC5"/>
+    <w:nsid w:val="67A793A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3670,51 +3752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-denizot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2822-8204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833510v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Denizot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/rec.136" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05396841v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05415696v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Broin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05415694v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Consolini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05418133v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391933v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871266v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067158v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871088v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05531868v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chr&#233;tien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lucet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05396757v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05389775v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05396761v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05357990v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beucher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Darras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Patind&#233; Niki&#232;ma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oguet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05358036v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05396768v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396814v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05396778v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396819v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162620v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05396787v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05396782v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05391819v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396809v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05391844v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066539v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05415693v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314986v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12008-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831232v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831290v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Boisson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6155/fabriques-experiences-et-archives-du-spectacle-vivant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833571v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05415691v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162667v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162661v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273299v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027273v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162813v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-denizot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2822-8204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833510v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Denizot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/rec.136" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05396841v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05415696v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Broin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831172v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05415694v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Consolini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05418133v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391933v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871266v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067158v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871088v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05396757v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05531868v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chr&#233;tien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lucet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05389775v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05357990v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beucher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Darras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Patind&#233; Niki&#232;ma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oguet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05396761v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05358036v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389777v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05396768v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396819v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396814v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05396778v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05396782v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05396787v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162620v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05391819v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396809v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05391844v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066539v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05415693v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314986v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12008-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831232v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831290v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Boisson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6155/fabriques-experiences-et-archives-du-spectacle-vivant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05633115v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/AEZH6804" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05415691v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833571v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162661v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273299v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027273v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162813v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>