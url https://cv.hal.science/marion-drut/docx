--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -333,563 +333,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foodmiles: The Logistics of Food Chains Applied to Food Quality Schemes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are Certified Supply Chains More Socially Sustainable ? A Bargaining Power Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Böhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péter Csillag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Drut</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Liesbeth Dries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural &amp; Food Industrial Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/jafio-2019-0040⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (2), pp.177-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jafio-2019-0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364119v1</w:t>
+                <w:t xml:space="preserve">hal-03247010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Carbon and Land Footprint of Certified Food Products</w:t>
+                <w:t xml:space="preserve">Sustainability Performance of Certified and Non-certified Food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Arfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Antonioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michele Donati</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bodini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Boehm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural &amp; Food Industrial Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/jafio-2019-0037⟩</w:t>
+              <w:t xml:space="preserve">Research Data Journal for the Humanities and Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (1), pp.1 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/24523666-bja10009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265997v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Certified Supply Chains More Socially Sustainable ? A Bargaining Power Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Böhm</w:t>
+                <w:t xml:space="preserve">The Carbon and Land Footprint of Certified Food Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Drut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Antonioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Péter Csillag</w:t>
+                <w:t xml:space="preserve">Ružica Brečić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Donati</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Drut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19 (2), pp.177-192. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural &amp; Food Industrial Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (2), pp.113-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/jafio-2019-0039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/jafio-2019-0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03247010v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability Performance of Certified and Non-certified Food</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+                <w:t xml:space="preserve">Foodmiles: The Logistics of Food Chains Applied to Food Quality Schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Drut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Antonioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Böhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo Arfini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antonio Bodini</w:t>
+                <w:t xml:space="preserve">Ruzica Brečić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Boehm</w:t>
+                <w:t xml:space="preserve">Liesbeth Dries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Data Journal for the Humanities and Social Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (1), pp.1 - 22. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural &amp; Food Industrial Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (2), pp.127-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/24523666-bja10009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/jafio-2019-0040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03526645v1</w:t>
+                <w:t xml:space="preserve">hal-03364119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic and Geographical Indication Certifications' Contributions to Employment and Education</w:t>
               </w:r>
@@ -914,64 +914,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Leedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duboys de Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Antonioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Boehm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural &amp; Food Industrial Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, en ligne, </w:t>
@@ -1351,165 +1351,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban mobility and degrowth strategies: A note on the role of shared transportation modes</w:t>
+                <w:t xml:space="preserve">Spatial issues revisited: A note on the role of shared transportation modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Drut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Degrowth Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Budapest University. Budapest, HUN., Aug 2016, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">56. ERSA congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Regional Science Association (ERSA). Louvain-la-Neuve, BEL., Aug 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01546429v1</w:t>
+                <w:t xml:space="preserve">hal-02738668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial issues revisited: A note on the role of shared transportation modes</w:t>
+                <w:t xml:space="preserve">Urban mobility and degrowth strategies: A note on the role of shared transportation modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Drut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56. ERSA congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Regional Science Association (ERSA). Louvain-la-Neuve, BEL., Aug 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">5. International Degrowth Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Budapest University. Budapest, HUN., Aug 2016, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738668v1</w:t>
+                <w:t xml:space="preserve">hal-01546429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2030,51 +2030,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common Methods and Sustainability Indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Antonioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bodini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2667,77 +2667,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on the determinants of the social, environmental and economic impact of food quality schemes on food chains and rural areas based on cross-case analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Arfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Amilien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Antonioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bodini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2776,51 +2776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the contribution of food quality schemes to rural economies and territorial cohesion based on the case study analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Arfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Amilien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2911,77 +2911,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on assessment of the social, environmental and economic sustainability of food quality schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Arfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Amilien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Antonioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bodini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3033,64 +3033,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results and lessons from pilot studies and final set of verified indicators for impact measurement of FQS, PSFP and SFSC: Evidence from the Comté PDO cheese, Parmigiano Reggiano PDO cheese, Serbian organic raspberries, County Durham school meals, Locavorium shop and Korycin Cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Arfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Antonioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bodini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3177,51 +3177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Arfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Barczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3453,51 +3453,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7729295C"/>
+    <w:nsid w:val="CBD65357"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3684,51 +3684,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-drut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8912-2615" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183940911" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376106v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bodini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Donati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107244" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364119v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antonioli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B&#246;hm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzica Bre&#269;i&#263;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Dries" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0040" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265997v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru&#382;ica Bre&#269;i&#263;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0037" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247010v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Csillag" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0039" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526645v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arfini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boehm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24523666-bja10009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976794v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leedon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duboys de Labarre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0042" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947508v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2018.02.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589704v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mahieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12190" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631310v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00213624.2015.1105052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576325v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738668v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05108807v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berline Africa Maagoum Soh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gallaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771891v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mayflybooks.org/degrowth-strategy/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401242v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Juge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Langard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Traou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Rival" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Simmen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401239v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Husson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Delesse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Paget" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courbou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_21" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401244v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01007019v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00996379v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00992621v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet-Aznar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duvivier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fages" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fouti-Loemba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064655v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789367v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amilien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788209v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. B&#246;hm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790404v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789223v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Brennan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630632v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Giraud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03163934v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-drut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8912-2615" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183940911" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376106v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bodini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Donati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107244" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247010v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B&#246;hm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Csillag" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0039" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526645v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arfini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antonioli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boehm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24523666-bja10009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265997v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru&#382;ica Bre&#269;i&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0037" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364119v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzica Bre&#269;i&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Dries" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0040" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976794v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leedon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duboys de Labarre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0042" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947508v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2018.02.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589704v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mahieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12190" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631310v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00213624.2015.1105052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576325v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738668v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05108807v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berline Africa Maagoum Soh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gallaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771891v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mayflybooks.org/degrowth-strategy/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401242v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Juge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Langard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Traou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Rival" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Simmen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401239v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Husson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Delesse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Paget" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courbou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_21" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401244v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01007019v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00996379v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00992621v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet-Aznar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duvivier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fages" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fouti-Loemba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064655v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789367v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amilien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788209v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. B&#246;hm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790404v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789223v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Brennan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630632v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Giraud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03163934v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>