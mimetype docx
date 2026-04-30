--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -333,563 +333,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Certified Supply Chains More Socially Sustainable ? A Bargaining Power Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Foodmiles: The Logistics of Food Chains Applied to Food Quality Schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Drut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Muller</w:t>
+                <w:t xml:space="preserve">Federico Antonioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Böhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Péter Csillag</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marion Drut</w:t>
+                <w:t xml:space="preserve">Ruzica Brečić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liesbeth Dries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/jafio-2019-0039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural &amp; Food Industrial Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (2), pp.127-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jafio-2019-0040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247010v1</w:t>
+                <w:t xml:space="preserve">hal-03364119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability Performance of Certified and Non-certified Food</w:t>
+                <w:t xml:space="preserve">The Carbon and Land Footprint of Certified Food Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Filippo Arfini</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Drut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Antonioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Antonioli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Boehm</w:t>
+                <w:t xml:space="preserve">Ružica Brečić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Data Journal for the Humanities and Social Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/24523666-bja10009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural &amp; Food Industrial Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (2), pp.113-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jafio-2019-0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526645v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Carbon and Land Footprint of Certified Food Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+                <w:t xml:space="preserve">Are Certified Supply Chains More Socially Sustainable ? A Bargaining Power Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Böhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péter Csillag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Drut</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michele Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural &amp; Food Industrial Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19 (2), pp.113-126. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (2), pp.177-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/jafio-2019-0037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/jafio-2019-0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265997v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foodmiles: The Logistics of Food Chains Applied to Food Quality Schemes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Sustainability Performance of Certified and Non-certified Food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Arfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Antonioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ruzica Brečić</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bodini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liesbeth Dries</w:t>
+                <w:t xml:space="preserve">Michael Boehm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural &amp; Food Industrial Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19 (2), pp.127-143. </w:t>
+              <w:t xml:space="preserve">Research Data Journal for the Humanities and Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (1), pp.1 - 22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/jafio-2019-0040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/24523666-bja10009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364119v1</w:t>
+                <w:t xml:space="preserve">hal-03526645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic and Geographical Indication Certifications' Contributions to Employment and Education</w:t>
               </w:r>
@@ -914,64 +914,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Leedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duboys de Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Antonioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Boehm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural &amp; Food Industrial Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, en ligne, </w:t>
@@ -1351,165 +1351,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial issues revisited: A note on the role of shared transportation modes</w:t>
+                <w:t xml:space="preserve">Urban mobility and degrowth strategies: A note on the role of shared transportation modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Drut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56. ERSA congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Regional Science Association (ERSA). Louvain-la-Neuve, BEL., Aug 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">5. International Degrowth Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Budapest University. Budapest, HUN., Aug 2016, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738668v1</w:t>
+                <w:t xml:space="preserve">hal-01546429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban mobility and degrowth strategies: A note on the role of shared transportation modes</w:t>
+                <w:t xml:space="preserve">Spatial issues revisited: A note on the role of shared transportation modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Drut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Degrowth Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Budapest University. Budapest, HUN., Aug 2016, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">56. ERSA congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Regional Science Association (ERSA). Louvain-la-Neuve, BEL., Aug 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01546429v1</w:t>
+                <w:t xml:space="preserve">hal-02738668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1743,338 +1743,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Flour in France</w:t>
+                <w:t xml:space="preserve">PDO Comté Cheese in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Juge</w:t>
+                <w:t xml:space="preserve">Elisa Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Langard</w:t>
+                <w:t xml:space="preserve">Lisa Delesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Le Traou</w:t>
+                <w:t xml:space="preserve">Amaury Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Rival</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Simmen</w:t>
+                <w:t xml:space="preserve">Rémi Courbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability of European Food Quality Schemes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Chapter 3, Springer Nature Switzerland AG, pp.49-68, 2019, 978-3-030-27507-5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-27508-2_3⟩</w:t>
+              <w:t xml:space="preserve">, Chapter 21, Springer Nature Switzerland AG, pp.405-426, 2019, 978-3-030-27507-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-27508-2_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401242v1</w:t>
+                <w:t xml:space="preserve">hal-02401239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PDO Comté Cheese in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic Flour in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Juge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Husson</w:t>
+                <w:t xml:space="preserve">Elie Langard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Delesse</w:t>
+                <w:t xml:space="preserve">Mathilde Le Traou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Paget</w:t>
+                <w:t xml:space="preserve">Agathe Rival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Courbou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+                <w:t xml:space="preserve">Maëlle Simmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability of European Food Quality Schemes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Chapter 21, Springer Nature Switzerland AG, pp.405-426, 2019, 978-3-030-27507-5. </w:t>
+              <w:t xml:space="preserve">, Chapter 3, Springer Nature Switzerland AG, pp.49-68, 2019, 978-3-030-27507-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-27508-2_21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-27508-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401239v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common Methods and Sustainability Indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Antonioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bodini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2667,77 +2667,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on the determinants of the social, environmental and economic impact of food quality schemes on food chains and rural areas based on cross-case analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Arfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Amilien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Antonioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bodini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2776,51 +2776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the contribution of food quality schemes to rural economies and territorial cohesion based on the case study analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Arfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Amilien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2911,77 +2911,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on assessment of the social, environmental and economic sustainability of food quality schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Arfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Amilien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Antonioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bodini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3033,64 +3033,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results and lessons from pilot studies and final set of verified indicators for impact measurement of FQS, PSFP and SFSC: Evidence from the Comté PDO cheese, Parmigiano Reggiano PDO cheese, Serbian organic raspberries, County Durham school meals, Locavorium shop and Korycin Cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Arfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Antonioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bodini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3177,51 +3177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Arfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Barczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3453,51 +3453,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CBD65357"/>
+    <w:nsid w:val="DD805F0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3684,51 +3684,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-drut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8912-2615" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183940911" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376106v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bodini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Donati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107244" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247010v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B&#246;hm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Csillag" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0039" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526645v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arfini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antonioli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boehm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24523666-bja10009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265997v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru&#382;ica Bre&#269;i&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0037" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364119v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzica Bre&#269;i&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Dries" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0040" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976794v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leedon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duboys de Labarre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0042" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947508v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2018.02.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589704v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mahieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12190" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631310v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00213624.2015.1105052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576325v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738668v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05108807v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berline Africa Maagoum Soh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gallaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771891v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mayflybooks.org/degrowth-strategy/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401242v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Juge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Langard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Traou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Rival" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Simmen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401239v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Husson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Delesse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Paget" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courbou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_21" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401244v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01007019v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00996379v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00992621v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet-Aznar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duvivier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fages" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fouti-Loemba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064655v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789367v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amilien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788209v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. B&#246;hm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790404v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789223v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Brennan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630632v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Giraud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03163934v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-drut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8912-2615" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183940911" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376106v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bodini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Donati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107244" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364119v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antonioli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B&#246;hm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzica Bre&#269;i&#263;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Dries" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0040" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265997v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru&#382;ica Bre&#269;i&#263;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0037" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247010v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Csillag" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0039" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526645v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arfini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boehm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24523666-bja10009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976794v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leedon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duboys de Labarre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0042" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947508v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2018.02.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589704v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mahieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12190" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631310v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00213624.2015.1105052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576325v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738668v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05108807v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berline Africa Maagoum Soh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gallaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771891v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mayflybooks.org/degrowth-strategy/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401239v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Husson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Delesse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Paget" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courbou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_21" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401242v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Juge" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Langard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Traou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Rival" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Simmen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401244v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01007019v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00996379v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00992621v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet-Aznar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duvivier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fages" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fouti-Loemba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064655v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789367v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amilien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788209v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. B&#246;hm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790404v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789223v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Brennan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630632v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Giraud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03163934v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>