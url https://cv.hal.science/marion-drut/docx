--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1743,295 +1743,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PDO Comté Cheese in France</w:t>
+                <w:t xml:space="preserve">Organic Flour in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Husson</w:t>
+                <w:t xml:space="preserve">Chloé Juge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Delesse</w:t>
+                <w:t xml:space="preserve">Elie Langard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Paget</w:t>
+                <w:t xml:space="preserve">Mathilde Le Traou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Courbou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+                <w:t xml:space="preserve">Agathe Rival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Simmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability of European Food Quality Schemes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Chapter 21, Springer Nature Switzerland AG, pp.405-426, 2019, 978-3-030-27507-5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-27508-2_21⟩</w:t>
+              <w:t xml:space="preserve">, Chapter 3, Springer Nature Switzerland AG, pp.49-68, 2019, 978-3-030-27507-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-27508-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401239v1</w:t>
+                <w:t xml:space="preserve">hal-02401242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Flour in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PDO Comté Cheese in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Langard</w:t>
+                <w:t xml:space="preserve">Elisa Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Le Traou</w:t>
+                <w:t xml:space="preserve">Lisa Delesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Rival</w:t>
+                <w:t xml:space="preserve">Amaury Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Simmen</w:t>
+                <w:t xml:space="preserve">Rémi Courbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability of European Food Quality Schemes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Chapter 3, Springer Nature Switzerland AG, pp.49-68, 2019, 978-3-030-27507-5. </w:t>
+              <w:t xml:space="preserve">, Chapter 21, Springer Nature Switzerland AG, pp.405-426, 2019, 978-3-030-27507-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-27508-2_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-27508-2_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401242v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common Methods and Sustainability Indicators</w:t>
               </w:r>
@@ -3453,51 +3453,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DD805F0D"/>
+    <w:nsid w:val="AD8BBD00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3684,51 +3684,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-drut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8912-2615" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183940911" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376106v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bodini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Donati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107244" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364119v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antonioli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B&#246;hm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzica Bre&#269;i&#263;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Dries" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0040" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265997v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru&#382;ica Bre&#269;i&#263;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0037" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247010v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Csillag" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0039" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526645v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arfini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boehm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24523666-bja10009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976794v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leedon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duboys de Labarre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0042" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947508v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2018.02.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589704v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mahieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12190" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631310v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00213624.2015.1105052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576325v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738668v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05108807v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berline Africa Maagoum Soh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gallaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771891v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mayflybooks.org/degrowth-strategy/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401239v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Husson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Delesse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Paget" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courbou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_21" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401242v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Juge" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Langard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Traou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Rival" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Simmen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401244v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01007019v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00996379v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00992621v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet-Aznar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duvivier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fages" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fouti-Loemba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064655v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789367v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amilien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788209v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. B&#246;hm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790404v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789223v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Brennan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630632v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Giraud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03163934v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-drut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8912-2615" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183940911" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376106v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bodini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Donati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107244" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364119v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antonioli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B&#246;hm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzica Bre&#269;i&#263;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Dries" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0040" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265997v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru&#382;ica Bre&#269;i&#263;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0037" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247010v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Csillag" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0039" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526645v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arfini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boehm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24523666-bja10009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976794v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leedon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duboys de Labarre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0042" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947508v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2018.02.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589704v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mahieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12190" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631310v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00213624.2015.1105052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576325v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738668v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05108807v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berline Africa Maagoum Soh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gallaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771891v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mayflybooks.org/degrowth-strategy/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401242v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Juge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Langard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Traou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Rival" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Simmen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401239v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Husson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Delesse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Paget" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courbou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_21" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401244v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01007019v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00996379v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00992621v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet-Aznar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duvivier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fages" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fouti-Loemba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064655v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789367v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amilien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788209v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. B&#246;hm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790404v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789223v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Brennan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630632v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Giraud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03163934v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>