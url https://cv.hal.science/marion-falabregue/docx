--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -132,725 +132,829 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal hepcidin overexpression promotes iron deficiency anemia and counteracts iron overload via DMT1 downregulation</w:t>
+                <w:t xml:space="preserve">La production intestinale d’hepcidine réduit l’absorption du fer. Une nouvelle arme pour lutter contre les maladies de surcharge en fer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Vaulont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marion Falabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Cazaulon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carole Peyssonnaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2025028370⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 42 (3), pp.230-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2026025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347161v1</w:t>
+                <w:t xml:space="preserve">hal-05564230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Tryptophan-Serotonin Axis in Albinism: an interesting lead?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Falabregue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Gendrot</w:t>
+                <w:t xml:space="preserve">Camille Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Falabregue</w:t>
+                <w:t xml:space="preserve">Stéphanie Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Oules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bjd/ljaf333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05238279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host and microbiota derived extracellular vesicles: Crucial players in iron homeostasis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intestinal hepcidin overexpression promotes iron deficiency anemia and counteracts iron overload via DMT1 downregulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Falabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Aurrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cazaulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmeen Daou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Falabrègue</w:t>
+                <w:t xml:space="preserve">Nadia Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charareh Pourzand</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sara Zumerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmed.2022.985141⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2025028370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04935351v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of Skeletal Muscle Serotonin Impairs Physical Performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Host and microbiota derived extracellular vesicles: Crucial players in iron homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmeen Daou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Falabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charareh Pourzand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Peyssonnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Boschat</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marvin Edeas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Tryptophan Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/11786469211003109⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2022.985141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04668295v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lack of Skeletal Muscle Serotonin Impairs Physical Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Falabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Boschat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Derquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haidar Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Tryptophan Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/11786469211003109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Release and toxicity of adipose tissue-stored TCDD: Direct evidence from a xenografted fat model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Joffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Noirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min-Ji Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 121, pp.1113-1120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envint.2018.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -860,279 +964,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences d’une double vague de chaleur sur le statut redox et l’intégrité de l’épithélium mammaire chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie E. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rey-Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Falabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre conjointe « Glande mammaire, lait / Galactinnov »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Saint-Hyacinthe, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of HIF2-a in iron bioavailability against adherent invasive Escherichia Coli infection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Falabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Aurrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Iron Club Congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1142,154 +1246,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A central contribution of HIF-2α in the nutritional immunity against AIEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Falabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Aurrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Anniversary of AIEC discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1299,147 +1403,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serotonin regulates hepcidin expression via a gut-liver axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Coman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Falabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Djebar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1449,114 +1553,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sérotonine intestinale : un acteur essentiel de la régulation de l'homéostasie du fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Falabrègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris cité, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05328418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1624,51 +1728,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A64E4960"/>
+    <w:nsid w:val="75364A8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1855,51 +1959,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-falabregue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7747-7294" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05347161v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Aurrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cazaulon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zumerle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025028370" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238279v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gendrot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Falabregue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Matar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Oules" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljaf333" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04935351v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmeen Daou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charareh Pourzand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peyssonnaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Edeas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2022.985141" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668295v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Boschat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jouffroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Derquennes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Djemai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11786469211003109" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922515v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Joffin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Ji Kim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.10.027" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403254v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie E. Duclos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chauvin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05302203v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denizot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977484v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chassaing" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845815v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossignol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djebar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05328418v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-falabregue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7747-7294" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564230v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vaulont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peyssonnaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2026025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238279v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gendrot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Falabregue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Matar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Oules" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljaf333" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05347161v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Aurrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cazaulon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zumerle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025028370" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04935351v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmeen Daou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charareh Pourzand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Edeas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2022.985141" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668295v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Boschat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jouffroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Derquennes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Djemai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11786469211003109" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922515v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Joffin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Ji Kim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.10.027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403254v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie E. Duclos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chauvin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05302203v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denizot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977484v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chassaing" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossignol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djebar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05328418v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>