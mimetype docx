--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -270,295 +270,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tryptophan-Serotonin Axis in Albinism: an interesting lead?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intestinal hepcidin overexpression promotes iron deficiency anemia and counteracts iron overload via DMT1 downregulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Falabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Gendrot</w:t>
+                <w:t xml:space="preserve">Candice Aurrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Falabregue</w:t>
+                <w:t xml:space="preserve">Léa Cazaulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Huet</w:t>
+                <w:t xml:space="preserve">Nadia Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Matar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Oules</w:t>
+                <w:t xml:space="preserve">Sara Zumerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bjd/ljaf333⟩</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2025028370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05238279v1</w:t>
+                <w:t xml:space="preserve">hal-05347161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal hepcidin overexpression promotes iron deficiency anemia and counteracts iron overload via DMT1 downregulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Falabrègue</w:t>
+                <w:t xml:space="preserve">The Tryptophan-Serotonin Axis in Albinism: an interesting lead?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candice Aurrand</w:t>
+                <w:t xml:space="preserve">Marion Falabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Cazaulon</w:t>
+                <w:t xml:space="preserve">Camille Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Boussetta</w:t>
+                <w:t xml:space="preserve">Stéphanie Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Zumerle</w:t>
+                <w:t xml:space="preserve">Bénédicte Oules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood.2025028370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bjd/ljaf333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05347161v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host and microbiota derived extracellular vesicles: Crucial players in iron homeostasis</w:t>
               </w:r>
@@ -1116,51 +1116,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of HIF2-a in iron bioavailability against adherent invasive Escherichia Coli infection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Falabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Aurrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1273,51 +1273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A central contribution of HIF-2α in the nutritional immunity against AIEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Falabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Aurrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1728,51 +1728,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75364A8F"/>
+    <w:nsid w:val="0C2C3B26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1959,51 +1959,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-falabregue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7747-7294" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564230v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vaulont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peyssonnaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2026025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238279v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gendrot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Falabregue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Matar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Oules" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljaf333" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05347161v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Aurrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cazaulon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zumerle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025028370" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04935351v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmeen Daou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charareh Pourzand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Edeas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2022.985141" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668295v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Boschat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jouffroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Derquennes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Djemai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11786469211003109" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922515v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Joffin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Ji Kim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.10.027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403254v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie E. Duclos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chauvin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05302203v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denizot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977484v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chassaing" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossignol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djebar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05328418v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-falabregue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7747-7294" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564230v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vaulont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peyssonnaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2026025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05347161v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Aurrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cazaulon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zumerle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025028370" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238279v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gendrot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Falabregue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Matar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Oules" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljaf333" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04935351v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmeen Daou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charareh Pourzand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Edeas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2022.985141" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668295v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Boschat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jouffroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Derquennes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Djemai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11786469211003109" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922515v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Joffin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Ji Kim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.10.027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403254v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie E. Duclos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chauvin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05302203v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denizot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977484v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chassaing" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossignol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djebar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05328418v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>