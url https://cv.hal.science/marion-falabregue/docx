--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -1728,51 +1728,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C2C3B26"/>
+    <w:nsid w:val="944E8291"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>