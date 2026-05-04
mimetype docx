--- v0 (2026-03-23)
+++ v1 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:85.9375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion Fischer-Le Saux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">PhD, chargée de recherche, INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marion-fischer-le-saux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9567-9444</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198034458</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactuchelins represent lipopeptide siderophores produced by &amp;lt;i&amp;gt;Pseudomonas lactucae&amp;lt;/i&amp;gt; that inhibit &amp;lt;i&amp;gt;Xanthomonas campestris&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20 (1), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismejo/wrag003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celebrating the 20th anniversary of the first Xanthomonas genome sequences – how genomics revolutionized taxonomy, provided insight into the emergence of pathogenic bacteria, enabled new fundamental discoveries and helped developing novel control measures – a perspective from the French network on Xanthomonads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Koebnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cesbron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas W. G. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.e19. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04483657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequencing of three clade-1 xanthomonads reveals genetic determinants for a lateral flagellin and the biosynthesis of coronatine-like molecules in Xanthomonas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliki Sagia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiva Burokienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildikó Katalin Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 113 (7), pp.1185-1191. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/phyto-10-22-0373-sc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Reclassification of Xanthomonas gardneri (ex Šutic 1957) Jones et al. 2006 as a later heterotypic synonym of Xanthomonas cynarae Trebaol et al. 2000 and description of X. cynarae pv. cynarae and X. cynarae pv. gardneri based on whole genome analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Timilsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Potnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. V. Minsavage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73, pp.006045. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.006045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Diversity of Xylophilus ampelinus Strains Held in CIRM-CFBP Reveals a Strongly Homogenous Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Emile Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (8), pp.1531. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10081531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic Refinement of Xanthomonas arboricola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadegh Zarei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mohsen Taghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touraj Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Mafakheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neha Potnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 118 (8), pp.1630-1639. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/phyto-12-21-0519-r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and Molecular-Phylogenetic Analyses Reveal Distinct Features of Crown Gall-Associated Xanthomonas Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Mafakheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mohsen Taghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadegh Zarei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touraj Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Sadegh Hasannezhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (1), 18 p. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.00577-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole Genome Resources of 17 Curtobacterium flaccumfaciens Strains Including Pathotypes of C. flaccumfaciens pv. betae , C. flaccumfaciens pv. oortii , and C. flaccumfaciens pv. poinsettiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebrahim Osdaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine G. Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mohsen Taghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Fazliarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (4), pp.352-356. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-11-21-0282-A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid and simple method for assessing and representing genome sequence relatedness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.e24. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xanthomonas arboricola pv. juglandis and pv. corylina : Brothers or distant relatives? Genetic clues, epidemiology, and insights for disease management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kałużna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer‐le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksa Obradović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.Early Access. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mpp.13073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and population structure analyses in the Alpine plum (Prunus brigantina Vill.) confirm its affiliation to the Armeniaca section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Chague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (1), pp.2. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-020-01484-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Cultivability of Bacteria and Fungi from Arable Crop Residues Using Metabarcoding Data as a Reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Kerdraon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Liabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), pp.404. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d13090404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete genome sequence of Xanthomonas theicola, the causal agent of canker on tea plants, reveals novel secretion systems in clade-1 xanthomonads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Koebnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiva Burokiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bragard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111 (4), pp.611-616. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-07-20-0273-SC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Quality Genome Resource of Xanthomonas hyacinthi Generated via Long-Read Sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen P. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily K. Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jillian M. Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Ziegle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.PDIS-11-19-2393. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-11-19-2393-A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarifying the taxonomy of the causal agent of bacterial leaf spot of lettuce through a polyphasic approach reveals that Xanthomonas cynarae Trébaol et al. 2000 emend. Timilsina et al. 2019 is a later heterotypic synonym of Xanthomonas hortorum Vauterin et al. 1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Morinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (4), 126087 ; 16 p. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.syapm.2020.126087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Reclassification of Xanthomonas gardneri (ex Šutič 1957) Jones et al. 2006 as a later heterotypic synonym of Xanthomonas cynarae Trébaol et al. 2000 and description of X. cynarae pv. cynarae and X. cynarae pv. gardneri based on whole genome analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Timilsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Potnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. V. Minsavage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70, pp.4418. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.004327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the acquisition of a type 3 secretion system in the emergence of novel pathogenic strains of Xanthomonas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérian Méline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Li-Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), pp.33-50. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mpp.12737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevation of Pectobacterium carotovorum subsp. odoriferum to species level as Pectobacterium odoriferum sp. nov., proposal of Pectobacterium brasiliense sp. nov. and Pectobacterium actinidiae sp. nov., emended description of Pectobacterium carotovorum and description of Pectobacterium versatile sp. nov., isolated from streams and symptoms on diverse plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Caullireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (10), pp.3207--3216. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.003611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reclassification of Xanthomonas gardneri (ex Šutič 1957) Jones et al. 2006 as a later heterotypic synonym of Xanthomonas cynarae Trébaol et al. 2000 and description of X. cynarae pv. cynarae and X. cynarae pv. gardneri based on whole genome analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Timilsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Potnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. V. Minsavage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (2), pp.343-349. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.003104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of atypical wheat-associated xanthomonads in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahria Khenfous-Djebari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kerkoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traki Benhassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouazi Bouznad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathologia Mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (3), pp.497-506. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/Phyto-10855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid and simple method for assessing and representing genome sequences relatedness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/569640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Curtobacterium flaccumfaciens revealed by multilocus sequence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. Balbi-Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Soman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Maringoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 154 (2), pp.189-202. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-018-01648-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xanthomonas prunicola sp. nov., a novel pathogen that affects nectarine (Prunus persica var. nectarina) trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Lopez-Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerson Garita-Cambronero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Beltrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68 (6), pp.68:1857-1866. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.002743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancestral acquisitions, gene flow and multiple evolutionary trajectories of the type three secretion system and effectors in Xanthomonas plant pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Merda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eran Bosis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (21), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Quality Draft Genome Sequence of Curtobacterium sp. Strain Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebrahim Osdaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Forero Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (48), pp.e01378-17. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01378-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and genotypic features of Xanthomonas arboricola pv. juglandis populations from walnut groves in Romagna region, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Giovanardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gironde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-015-0809-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombination-prone bacterial strains form a reservoir from which epidemic clones emerge in agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Merda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (5), pp.572-581. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Ecology, Physiology, and Genomics to Understand Host Specificity in Xanthomonas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (1), pp.163-187. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-phyto-080615-100147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence ofXanthomonas translucenspv. graminis Pathotype Strain CFBP 2053</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bragard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cunnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (5), pp.e01174-15. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01174-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequences of the Race 1 and Race 4 Xanthomonas campestris pv. campestris Strains CFBP 1869 and CFBP 5817.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (5), </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01023-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic and Variable-Number Tandem-Repeat Analyses Identify Nonpathogenic Xanthomonas arboricola Lineages Lacking the Canonical Type III Secretion System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Essakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cesbron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81 (16), pp.5395-5410. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00835-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Quality Draft Genome Sequence of the Xanthomonas translucens pv. cerealis Pathotype Strain CFBP 2541.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cunnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01574-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Genomics of Pathogenic and Nonpathogenic Strains of Xanthomonas arboricola Unveil Molecular and Evolutionary Events Linked to Pathoadaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cesbron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Es-Sakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gironde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (article 1126), 19 p. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2015.01126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics and transcriptomics of Xanthomonas campestris species challenge the concept of core type III effectome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endrick Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Denancé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.975. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-2190-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Pseudomonas syringae pv. actinidiae (Psa) isolated from France and assignment of Psa biovar 4 to a de novo pathovar: Pseudomonas syringae pv. actinidifoliorum pv. nov.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poliakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rivoal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cesbron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (3), pp.582-596. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggressive Emerging Pathovars of Xanthomonas arboricola Represent Widespread Epidemic Clones Distinct from Poorly Pathogenic Strains, as Revealed by Multilocus Sequence Typing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Essakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81 (14), pp.4651-4668. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00050-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwinia iniecta sp. nov., isolated from Russian wheat aphid (Diuraphis noxia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Lapitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (10), pp.3625-3633. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.000466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam - John M. Young (1942-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. Bull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Countinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. P. Denny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Firrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64 (Pt 7), pp.2183-2183. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.066415-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">List of New Names of Plant Pathogenic Bacteria (2011-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. Bull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. P. Denny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Firrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96 (2), pp.223-226. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4454/JPP.V96I2.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Quality Draft Genome Sequences of Xanthomonas axonopodis pv. glycines Strains CFBP 2526 and CFBP 7119.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Darrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurana Serres Giardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Charbit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (6), </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01036-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary History of the Plant Pathogenic Bacterium Xanthomonas axonopodis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Mhedbi-Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Darrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), pp.e58474. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0058474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of the Xanthomonas cassavae Type Strain CFBP 4642.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Munoz Bodnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cunnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Szurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (4), </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00679-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIST OF NEW NAMES OF PLANT PATHOGENIC BACTERIA (2008-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. Bull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. H. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. P. Denny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Firrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 94 (1), pp.21 - 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiLocus Sequence Analysis- and Amplified Fragment Length Polymorphism-based characterization of xanthomonads associated with bacterial spot of tomato and pepper and their relatedness to Xanthomonas species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Robene-Soustrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chiroleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (3), pp.183 - 190. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.syapm.2011.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type Three Effector Gene Distribution and Sequence Analysis Provide New Insights into the Pathogenicity of Plant-Pathogenic Xanthomonas arboricola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël F. Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (2), pp.371--384. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.06119-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas protegens sp. nov., widespread plant-protecting bacteria producing the biocontrol compounds 2,4-diacetylphloroglucinol and pyoluteorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Ramette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Frapolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gruffaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (3), pp.180-188. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.syapm.2010.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00723491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilocus sequence analysis of Xanthomonas campestris reveals a complex structure within crucifer-attacking pathovars of this species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Manceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (2), pp.156-165. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.syapm.2010.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas cannabina pv. cannabina pv. nov., and Pseudomonas cannabina pv. alisalensis (Cintas Koike and Bull, 2000) comb. nov., are members of the emended species Pseudomonas cannabina (ex Sutic & Dowson 1959) Gardan, Shafik, Belouin, Brosch, Grimont & Grimont 1999.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolee T. Bull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lydon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyesuk Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris A. Vinatzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (3), pp.105-115. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.syapm.2010.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPREHENSIVE LIST OF NAMES OF PLANT PATHOGENIC BACTERIA, 1980-2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. Bull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. H. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. P. Denny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Firrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 92 (3), pp.551 - 592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du séquençage multiloci à la phylogénie et à la taxonomie de deux genres majeurs de bactéries phytopathogènes : Pseudomonas et Xanthomonas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ah-You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du BRG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.171-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demystifying the nomenclature of bacterial plant pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.T. Bull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Denny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Firrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 90 (3), pp.403-417. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4454/jpp.v90i3.682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Genomic Species in Agrobacterium Biovar 1 by AFLP Genomic Markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerondelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chapulliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 72 (11), pp.7123-7131. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00018-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emended description of the genus Phyllobacterium and description of four novel species associated with plant roots: Phyllobacterium bourgognense sp nov., Phyllobacterium ifriqiyense sp nov., Phyllobacterium leguminum sp nov and Phyllobacterium brassicacearum sp nov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mantelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fisher-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zakhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 56, pp.827-839. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.63911-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-assisted identification and clustering for regulated phytopathogenic bacteria : construction of a reference database and development of a computer system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poliakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fisher-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rivoal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin OEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35, pp.61-68. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2338.2005.00814.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deinococcus deserti sp. nov., a gamma-radiation-tolerant bacterium isolated from the Sahara Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjan de Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55 (6), pp.2441-2446. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.63717-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of Pectobecterium chrysanthemi (Burkholder et al. 1953) Brenner et al. 1973 and Brenneria paradisiaca to the genus Dickeya gen. nov. as Dickeya chrysanthemi comb. nov. and Dickeya paradisiaca comb. nov. and delineation of four novel species, Dickeya dadantii sp. nov., Dickeya dianthicola sp. nov., Dickeya dieffenbachiae sp. nov. and Dickeya zeae sp. nov.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fisher-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Achouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55, pp.1415-1427. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.02791-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of bacterial canker of walnut caused by Brenneria nigrifluens in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 88 (2), pp.220. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS.2004.88.2.220B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwinia toletana sp. nov., associated with Pseudomonas savastanoi-induced tree knots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Garcia de Los Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fisher-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 54, pp.2217-2222. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.02924-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Cytotoxin-Hemolysin mRNA in Nonculturable Populations of Environmental and Clinical Vibrio vulnificus Strains in Artificial Seawater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hervio-Heath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solen Loaec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Colwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pommepuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 68 (11), pp.5641-5646. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.68.11.5641-5646.2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of natural dixenic associations between the symbiont Photorhabdus luminescens and bacteria related to Ochrobactrum spp. in tropical entomopathogenic Heterorhabditis spp. (Nematoda, Rhabditida)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Babic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 146, pp.709-718. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/00221287-146-3-709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphasic classification of the genus photorhabdus and proposal of new taxa: P.luminescens subsp.luminescens subsp.nov., P.luminescens subsp.akhurstii subsp.nov., P.luminescens subsp.laumondii subsp.nov., P.temperata sp. nov., P. temperata subsp. temperata subsp. nov. and P. asymbiotica sp. nov.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Viallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E. Boemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 49 (4), pp.1645-1656. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/00207713-49-4-1645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnotobiological study of infective juveniles and symbionts of Steinernema scapterisci : a model to clarify the concept of the natural occurence of monoxenic associations in entomopathogenic nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bonifassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fisher-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 74, pp.164-172. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jipa.1999.4866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bacterial symbiont Xenrhabdus poinarii (Enterobacteriaceae) is harbored by two phylogenetic related host nematodes: the entomopathogenic species Steinernema cubanum and Steinernema glaseri (Nematoda: Steinernematidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Arteaga-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mracek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E. Boemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 29, pp.149-157. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.1999.tb00606.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural occurence of entomopathogenic nematodes (Rhabditida:Steinernematidae and Heterrorhabditidae) in Guadeloupe islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fisher-Le-Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briand-Panoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mauléon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental and Applied Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 21 (6), pp.667-672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR-Ribotyping of Xenorhabdus and Photorhabdus isolates from the Caribbean region in relation to the taxonomy and geographic distribution of their nematode hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mauléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 64 (11), pp.4246-4254. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.64.11.4246-4254.1998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to name those to blame: A practical taxonomical study of the Xanthomonas causing bacterial leaf spot of lettuce has major consequences for the boundaries delimitation of X. hortorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Morinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres Plantes-Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who’s who : Resolving the taxonomy of the causal agent of bacterial leaf spot of lettuce through a polyphasic approach leads to combine Xanthomonas hortorum Vauterin et al. 1995 and Xanthomonas cynarae (Trébaol 2000) Timilsina et al. 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Morinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroXanth COST Action 3rd Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lednice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pectobacterium complex: Diversity and phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Chawki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quêtu-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Caullireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Plant Pathology (ICPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRM : préserver la biodiversité microbienne pour soutenir l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Favel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Helloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14.congrès national de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CIRM : préserver la biodiversité microbienne pour soutenir l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Favel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Helloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche-Industrie Management des ressources microbiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergence et flux de gènes au sein du complexe d'espèces Xanthomonas axonopodis : histoires neutre et adaptative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes rencontres plantes bacteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). FRA. Institut National de la Recherche Agronomique (INRA), FRA. Centre National de la Recherche Scientifique (CNRS), FRA., Jan 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xanthomonas cynarae shares its host range with a closely related species, Xanthomonas gardneri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilimisina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Potnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.V. Minsavage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Tomato Diseases - Perspectives and Future Directions in Tomato Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2016, Malaga, Spain. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2018.1207.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel type III Xop effector in Xanthomonas cynarae associated with rapid cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Timilsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Potnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. E. Vallad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting the American-Phytopathological-Society (APS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American Phytopathological Society (APS). USA., Sep 2017, San Antonio, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Multiple Groups of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lardeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saubion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 27th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vietri sul Mare, Italy. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2015.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training and Education Provided by Microbial Culture Collections in Europe (II): Overview on Current Demand and Needs of Customers of the MIRRI Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle Piessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Zuzuarregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iolanda Perugini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Annual Meeting of the European Culture Collections Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-SYST network : a French consortium for barcoding and species identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de la Société Française de Systématique : "Systématique et sciences participatives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des infrastructures de la Collection Française de Bactéries Phytopathogènes (CRB certifié ISO9001:2000) et génotypage de ses ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AIP Bio Ressources Séquençage et Ressources Génétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Toulouse, France. pp.Non communiqué</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilocus sequence analysis of Xanthomonas campestris reveals a complex structure within crucifer-attacking pathovars or this species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Manceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xanthomonas Genomic Conference 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colorado State University [Fort Collins] (CSU). USA., Jul 2009, Pingree Park, Colorado, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil pour la détection et l'étude de l'épidémiologie de Pseudomonas syringae pathovar porri, agent de la graisse du poireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Manceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Colloque National de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lyon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of non-fluorescent pseudomonads associated with tomato pith necrosis in Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Meeting of the EUCARPIA Tomato Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-assisted identification and clustering for regulated phytopathogenic bacteria : construction of a reference database and development of a computer system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poliakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fisher-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rivoal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPPO Conference on Quality of Diagnosis and New Diagnostic Methods for Plant Pests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Noordwijkerhout, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of PCR-RFLP of 16S rDNA to study the symbionts of tropical EPNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mauléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bacterial symbionts of entomopathogenic nematides (EPNs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Wellesbourne, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Xenorhabdus and Photorhabdus, bacteria associated with tropical entomopathogenic nematodes by amplified ribosoma DNA restriction analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mauléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International workshop on Molecular epidemiology and evolutionary genetics of pathogenic micro-organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Multiple Groups of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lardeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saubion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. IEEE International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Vietri sul Mare, Italy. IEEE Computer Society, 2015, 2015 IEEE 27. International Conference on Tools with Artificial Intelligence (ICTAI). </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2015.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhyloSearch, a new tool for plant pathogenic bacteria identification, developed by CFBP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubert Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Richer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Plant Pathogenic Bacteria, ICPPB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Saint Denis, France. , 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celebrating the 20th Anniversary of the First Xanthomonas Genome Sequences – How Genomics Revolutionized Taxonomy, Provided Insight into the Emergence of Pathogenic Bacteria, Enabled New Fundamental Discoveries and Helped Developing Novel Control Measures – A Perspective from the French Network on Xanthomonads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Koebnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cesbron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and population structure analyses in the Alpine plum ( Prunus brigantina Vill.) confirm its affiliation to the Armeniaca section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Shuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Chague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la biodiversité des bactéries symbiotiques des nématodes entomopathogènes, définition de nouvelles espèces, et mise en évidence d'une co-spéciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Montpellier 2 (Sciences et Techniques), 1999. Français. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02842362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId402"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:85.9375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion Fischer-Le Saux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">PhD, chargée de recherche, INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marion-fischer-le-saux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9567-9444</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198034458</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactuchelins represent lipopeptide siderophores produced by &amp;lt;i&amp;gt;Pseudomonas lactucae&amp;lt;/i&amp;gt; that inhibit &amp;lt;i&amp;gt;Xanthomonas campestris&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20 (1), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismejo/wrag003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celebrating the 20th anniversary of the first Xanthomonas genome sequences – how genomics revolutionized taxonomy, provided insight into the emergence of pathogenic bacteria, enabled new fundamental discoveries and helped developing novel control measures – a perspective from the French network on Xanthomonads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Koebnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cesbron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas W. G. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.e19. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04483657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequencing of three clade-1 xanthomonads reveals genetic determinants for a lateral flagellin and the biosynthesis of coronatine-like molecules in Xanthomonas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliki Sagia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiva Burokienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildikó Katalin Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 113 (7), pp.1185-1191. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/phyto-10-22-0373-sc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Reclassification of Xanthomonas gardneri (ex Šutic 1957) Jones et al. 2006 as a later heterotypic synonym of Xanthomonas cynarae Trebaol et al. 2000 and description of X. cynarae pv. cynarae and X. cynarae pv. gardneri based on whole genome analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Timilsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Potnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. V. Minsavage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73, pp.006045. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.006045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole Genome Resources of 17 Curtobacterium flaccumfaciens Strains Including Pathotypes of C. flaccumfaciens pv. betae , C. flaccumfaciens pv. oortii , and C. flaccumfaciens pv. poinsettiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebrahim Osdaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine G. Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mohsen Taghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Fazliarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (4), pp.352-356. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-11-21-0282-A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Diversity of Xylophilus ampelinus Strains Held in CIRM-CFBP Reveals a Strongly Homogenous Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Emile Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (8), pp.1531. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10081531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic Refinement of Xanthomonas arboricola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadegh Zarei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mohsen Taghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touraj Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Mafakheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neha Potnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 118 (8), pp.1630-1639. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/phyto-12-21-0519-r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and Molecular-Phylogenetic Analyses Reveal Distinct Features of Crown Gall-Associated Xanthomonas Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Mafakheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mohsen Taghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadegh Zarei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touraj Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Sadegh Hasannezhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (1), 18 p. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.00577-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid and simple method for assessing and representing genome sequence relatedness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.e24. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xanthomonas arboricola pv. juglandis and pv. corylina : Brothers or distant relatives? Genetic clues, epidemiology, and insights for disease management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kałużna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer‐le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksa Obradović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.Early Access. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mpp.13073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and population structure analyses in the Alpine plum (Prunus brigantina Vill.) confirm its affiliation to the Armeniaca section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Chague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (1), pp.2. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-020-01484-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Cultivability of Bacteria and Fungi from Arable Crop Residues Using Metabarcoding Data as a Reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Kerdraon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Liabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), pp.404. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d13090404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete genome sequence of Xanthomonas theicola, the causal agent of canker on tea plants, reveals novel secretion systems in clade-1 xanthomonads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Koebnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiva Burokiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bragard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111 (4), pp.611-616. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-07-20-0273-SC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarifying the taxonomy of the causal agent of bacterial leaf spot of lettuce through a polyphasic approach reveals that Xanthomonas cynarae Trébaol et al. 2000 emend. Timilsina et al. 2019 is a later heterotypic synonym of Xanthomonas hortorum Vauterin et al. 1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Morinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (4), 126087 ; 16 p. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.syapm.2020.126087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Quality Genome Resource of Xanthomonas hyacinthi Generated via Long-Read Sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen P. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily K. Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jillian M. Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Ziegle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.PDIS-11-19-2393. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-11-19-2393-A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Reclassification of Xanthomonas gardneri (ex Šutič 1957) Jones et al. 2006 as a later heterotypic synonym of Xanthomonas cynarae Trébaol et al. 2000 and description of X. cynarae pv. cynarae and X. cynarae pv. gardneri based on whole genome analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Timilsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Potnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. V. Minsavage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70, pp.4418. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.004327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Curtobacterium flaccumfaciens revealed by multilocus sequence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. Balbi-Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Soman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Maringoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 154 (2), pp.189-202. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-018-01648-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the acquisition of a type 3 secretion system in the emergence of novel pathogenic strains of Xanthomonas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérian Méline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Li-Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), pp.33-50. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mpp.12737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevation of Pectobacterium carotovorum subsp. odoriferum to species level as Pectobacterium odoriferum sp. nov., proposal of Pectobacterium brasiliense sp. nov. and Pectobacterium actinidiae sp. nov., emended description of Pectobacterium carotovorum and description of Pectobacterium versatile sp. nov., isolated from streams and symptoms on diverse plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Caullireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (10), pp.3207--3216. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.003611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reclassification of Xanthomonas gardneri (ex Šutič 1957) Jones et al. 2006 as a later heterotypic synonym of Xanthomonas cynarae Trébaol et al. 2000 and description of X. cynarae pv. cynarae and X. cynarae pv. gardneri based on whole genome analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Timilsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Potnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. V. Minsavage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (2), pp.343-349. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.003104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of atypical wheat-associated xanthomonads in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahria Khenfous-Djebari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kerkoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traki Benhassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouazi Bouznad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathologia Mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (3), pp.497-506. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/Phyto-10855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid and simple method for assessing and representing genome sequences relatedness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/569640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xanthomonas prunicola sp. nov., a novel pathogen that affects nectarine (Prunus persica var. nectarina) trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Lopez-Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerson Garita-Cambronero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Beltrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68 (6), pp.68:1857-1866. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.002743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancestral acquisitions, gene flow and multiple evolutionary trajectories of the type three secretion system and effectors in Xanthomonas plant pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Merda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eran Bosis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (21), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Quality Draft Genome Sequence of Curtobacterium sp. Strain Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebrahim Osdaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Forero Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (48), pp.e01378-17. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01378-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and genotypic features of Xanthomonas arboricola pv. juglandis populations from walnut groves in Romagna region, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Giovanardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gironde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-015-0809-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombination-prone bacterial strains form a reservoir from which epidemic clones emerge in agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Merda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (5), pp.572-581. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Ecology, Physiology, and Genomics to Understand Host Specificity in Xanthomonas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (1), pp.163-187. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-phyto-080615-100147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwinia iniecta sp. nov., isolated from Russian wheat aphid (Diuraphis noxia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Lapitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (10), pp.3625-3633. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.000466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence ofXanthomonas translucenspv. graminis Pathotype Strain CFBP 2053</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bragard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cunnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (5), pp.e01174-15. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01174-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequences of the Race 1 and Race 4 Xanthomonas campestris pv. campestris Strains CFBP 1869 and CFBP 5817.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (5), </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01023-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic and Variable-Number Tandem-Repeat Analyses Identify Nonpathogenic Xanthomonas arboricola Lineages Lacking the Canonical Type III Secretion System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Essakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cesbron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81 (16), pp.5395-5410. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00835-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Genomics of Pathogenic and Nonpathogenic Strains of Xanthomonas arboricola Unveil Molecular and Evolutionary Events Linked to Pathoadaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cesbron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Es-Sakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gironde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (article 1126), 19 p. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2015.01126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Quality Draft Genome Sequence of the Xanthomonas translucens pv. cerealis Pathotype Strain CFBP 2541.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cunnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01574-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Pseudomonas syringae pv. actinidiae (Psa) isolated from France and assignment of Psa biovar 4 to a de novo pathovar: Pseudomonas syringae pv. actinidifoliorum pv. nov.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poliakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rivoal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cesbron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (3), pp.582-596. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics and transcriptomics of Xanthomonas campestris species challenge the concept of core type III effectome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endrick Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Denancé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.975. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-2190-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggressive Emerging Pathovars of Xanthomonas arboricola Represent Widespread Epidemic Clones Distinct from Poorly Pathogenic Strains, as Revealed by Multilocus Sequence Typing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Essakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81 (14), pp.4651-4668. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00050-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam - John M. Young (1942-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. Bull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Countinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. P. Denny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Firrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64 (Pt 7), pp.2183-2183. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.066415-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">List of New Names of Plant Pathogenic Bacteria (2011-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. Bull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. P. Denny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Firrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96 (2), pp.223-226. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4454/JPP.V96I2.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary History of the Plant Pathogenic Bacterium Xanthomonas axonopodis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Mhedbi-Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Darrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), pp.e58474. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0058474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Quality Draft Genome Sequences of Xanthomonas axonopodis pv. glycines Strains CFBP 2526 and CFBP 7119.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Darrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurana Serres Giardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Charbit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (6), </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01036-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of the Xanthomonas cassavae Type Strain CFBP 4642.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Munoz Bodnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cunnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Szurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (4), </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00679-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIST OF NEW NAMES OF PLANT PATHOGENIC BACTERIA (2008-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. Bull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. H. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. P. Denny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Firrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 94 (1), pp.21 - 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiLocus Sequence Analysis- and Amplified Fragment Length Polymorphism-based characterization of xanthomonads associated with bacterial spot of tomato and pepper and their relatedness to Xanthomonas species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Robene-Soustrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chiroleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (3), pp.183 - 190. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.syapm.2011.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type Three Effector Gene Distribution and Sequence Analysis Provide New Insights into the Pathogenicity of Plant-Pathogenic Xanthomonas arboricola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël F. Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (2), pp.371--384. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.06119-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilocus sequence analysis of Xanthomonas campestris reveals a complex structure within crucifer-attacking pathovars of this species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Manceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (2), pp.156-165. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.syapm.2010.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas protegens sp. nov., widespread plant-protecting bacteria producing the biocontrol compounds 2,4-diacetylphloroglucinol and pyoluteorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Ramette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Frapolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gruffaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (3), pp.180-188. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.syapm.2010.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00723491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas cannabina pv. cannabina pv. nov., and Pseudomonas cannabina pv. alisalensis (Cintas Koike and Bull, 2000) comb. nov., are members of the emended species Pseudomonas cannabina (ex Sutic & Dowson 1959) Gardan, Shafik, Belouin, Brosch, Grimont & Grimont 1999.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolee T. Bull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lydon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyesuk Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris A. Vinatzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (3), pp.105-115. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.syapm.2010.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPREHENSIVE LIST OF NAMES OF PLANT PATHOGENIC BACTERIA, 1980-2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. Bull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. H. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. P. Denny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Firrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 92 (3), pp.551 - 592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demystifying the nomenclature of bacterial plant pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.T. Bull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Denny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Firrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 90 (3), pp.403-417. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4454/jpp.v90i3.682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du séquençage multiloci à la phylogénie et à la taxonomie de deux genres majeurs de bactéries phytopathogènes : Pseudomonas et Xanthomonas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ah-You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du BRG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.171-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Genomic Species in Agrobacterium Biovar 1 by AFLP Genomic Markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerondelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chapulliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 72 (11), pp.7123-7131. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00018-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emended description of the genus Phyllobacterium and description of four novel species associated with plant roots: Phyllobacterium bourgognense sp nov., Phyllobacterium ifriqiyense sp nov., Phyllobacterium leguminum sp nov and Phyllobacterium brassicacearum sp nov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mantelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fisher-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zakhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 56, pp.827-839. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.63911-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-assisted identification and clustering for regulated phytopathogenic bacteria : construction of a reference database and development of a computer system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poliakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fisher-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rivoal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin OEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35, pp.61-68. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2338.2005.00814.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deinococcus deserti sp. nov., a gamma-radiation-tolerant bacterium isolated from the Sahara Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjan de Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55 (6), pp.2441-2446. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.63717-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of Pectobecterium chrysanthemi (Burkholder et al. 1953) Brenner et al. 1973 and Brenneria paradisiaca to the genus Dickeya gen. nov. as Dickeya chrysanthemi comb. nov. and Dickeya paradisiaca comb. nov. and delineation of four novel species, Dickeya dadantii sp. nov., Dickeya dianthicola sp. nov., Dickeya dieffenbachiae sp. nov. and Dickeya zeae sp. nov.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fisher-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Achouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55, pp.1415-1427. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.02791-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of bacterial canker of walnut caused by Brenneria nigrifluens in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 88 (2), pp.220. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS.2004.88.2.220B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwinia toletana sp. nov., associated with Pseudomonas savastanoi-induced tree knots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Garcia de Los Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fisher-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 54, pp.2217-2222. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.02924-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Cytotoxin-Hemolysin mRNA in Nonculturable Populations of Environmental and Clinical Vibrio vulnificus Strains in Artificial Seawater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hervio-Heath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solen Loaec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Colwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pommepuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 68 (11), pp.5641-5646. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.68.11.5641-5646.2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of natural dixenic associations between the symbiont Photorhabdus luminescens and bacteria related to Ochrobactrum spp. in tropical entomopathogenic Heterorhabditis spp. (Nematoda, Rhabditida)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Babic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 146, pp.709-718. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/00221287-146-3-709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphasic classification of the genus photorhabdus and proposal of new taxa: P.luminescens subsp.luminescens subsp.nov., P.luminescens subsp.akhurstii subsp.nov., P.luminescens subsp.laumondii subsp.nov., P.temperata sp. nov., P. temperata subsp. temperata subsp. nov. and P. asymbiotica sp. nov.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Viallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E. Boemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 49 (4), pp.1645-1656. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/00207713-49-4-1645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnotobiological study of infective juveniles and symbionts of Steinernema scapterisci : a model to clarify the concept of the natural occurence of monoxenic associations in entomopathogenic nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bonifassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fisher-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 74, pp.164-172. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jipa.1999.4866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bacterial symbiont Xenrhabdus poinarii (Enterobacteriaceae) is harbored by two phylogenetic related host nematodes: the entomopathogenic species Steinernema cubanum and Steinernema glaseri (Nematoda: Steinernematidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Arteaga-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mracek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E. Boemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 29, pp.149-157. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.1999.tb00606.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural occurence of entomopathogenic nematodes (Rhabditida:Steinernematidae and Heterrorhabditidae) in Guadeloupe islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fisher-Le-Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briand-Panoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mauléon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental and Applied Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 21 (6), pp.667-672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR-Ribotyping of Xenorhabdus and Photorhabdus isolates from the Caribbean region in relation to the taxonomy and geographic distribution of their nematode hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mauléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 64 (11), pp.4246-4254. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.64.11.4246-4254.1998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to name those to blame: A practical taxonomical study of the Xanthomonas causing bacterial leaf spot of lettuce has major consequences for the boundaries delimitation of X. hortorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Morinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres Plantes-Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who’s who : Resolving the taxonomy of the causal agent of bacterial leaf spot of lettuce through a polyphasic approach leads to combine Xanthomonas hortorum Vauterin et al. 1995 and Xanthomonas cynarae (Trébaol 2000) Timilsina et al. 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Morinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroXanth COST Action 3rd Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lednice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pectobacterium complex: Diversity and phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Chawki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quêtu-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Caullireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Plant Pathology (ICPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRM : préserver la biodiversité microbienne pour soutenir l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Favel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Helloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14.congrès national de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergence et flux de gènes au sein du complexe d'espèces Xanthomonas axonopodis : histoires neutre et adaptative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes rencontres plantes bacteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). FRA. Institut National de la Recherche Agronomique (INRA), FRA. Centre National de la Recherche Scientifique (CNRS), FRA., Jan 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CIRM : préserver la biodiversité microbienne pour soutenir l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Favel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Helloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche-Industrie Management des ressources microbiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xanthomonas cynarae shares its host range with a closely related species, Xanthomonas gardneri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilimisina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Potnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.V. Minsavage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Tomato Diseases - Perspectives and Future Directions in Tomato Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2016, Malaga, Spain. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2018.1207.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel type III Xop effector in Xanthomonas cynarae associated with rapid cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Timilsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Potnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. E. Vallad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting the American-Phytopathological-Society (APS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American Phytopathological Society (APS). USA., Sep 2017, San Antonio, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Multiple Groups of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lardeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saubion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 27th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vietri sul Mare, Italy. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2015.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training and Education Provided by Microbial Culture Collections in Europe (II): Overview on Current Demand and Needs of Customers of the MIRRI Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle Piessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Zuzuarregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iolanda Perugini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Annual Meeting of the European Culture Collections Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-SYST network : a French consortium for barcoding and species identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de la Société Française de Systématique : "Systématique et sciences participatives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des infrastructures de la Collection Française de Bactéries Phytopathogènes (CRB certifié ISO9001:2000) et génotypage de ses ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AIP Bio Ressources Séquençage et Ressources Génétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Toulouse, France. pp.Non communiqué</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilocus sequence analysis of Xanthomonas campestris reveals a complex structure within crucifer-attacking pathovars or this species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Manceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xanthomonas Genomic Conference 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colorado State University [Fort Collins] (CSU). USA., Jul 2009, Pingree Park, Colorado, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil pour la détection et l'étude de l'épidémiologie de Pseudomonas syringae pathovar porri, agent de la graisse du poireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Manceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Colloque National de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lyon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of non-fluorescent pseudomonads associated with tomato pith necrosis in Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Meeting of the EUCARPIA Tomato Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-assisted identification and clustering for regulated phytopathogenic bacteria : construction of a reference database and development of a computer system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poliakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fisher-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rivoal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPPO Conference on Quality of Diagnosis and New Diagnostic Methods for Plant Pests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Noordwijkerhout, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of PCR-RFLP of 16S rDNA to study the symbionts of tropical EPNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mauléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bacterial symbionts of entomopathogenic nematides (EPNs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Wellesbourne, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Xenorhabdus and Photorhabdus, bacteria associated with tropical entomopathogenic nematodes by amplified ribosoma DNA restriction analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mauléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International workshop on Molecular epidemiology and evolutionary genetics of pathogenic micro-organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Multiple Groups of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lardeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saubion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. IEEE International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Vietri sul Mare, Italy. IEEE Computer Society, 2015, 2015 IEEE 27. International Conference on Tools with Artificial Intelligence (ICTAI). </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2015.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhyloSearch, a new tool for plant pathogenic bacteria identification, developed by CFBP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubert Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Richer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Plant Pathogenic Bacteria, ICPPB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Saint Denis, France. , 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celebrating the 20th Anniversary of the First Xanthomonas Genome Sequences – How Genomics Revolutionized Taxonomy, Provided Insight into the Emergence of Pathogenic Bacteria, Enabled New Fundamental Discoveries and Helped Developing Novel Control Measures – A Perspective from the French Network on Xanthomonads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Koebnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cesbron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and population structure analyses in the Alpine plum ( Prunus brigantina Vill.) confirm its affiliation to the Armeniaca section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Shuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Chague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la biodiversité des bactéries symbiotiques des nématodes entomopathogènes, définition de nouvelles espèces, et mise en évidence d'une co-spéciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Montpellier 2 (Sciences et Techniques), 1999. Français. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02842362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId402"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A54AE518"/>
+    <w:nsid w:val="41F8DE00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-fischer-le-saux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9567-9444" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198034458" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05529897v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Noel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boulanger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrag003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04483657v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Koebnik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas W. G. Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fischer-Le Saux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hutin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.385" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03978256v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Peduzzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Sagia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiva Burokien&#279;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; Katalin Nagy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-10-22-0373-sc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Timilsina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Jacques" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Potnis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V. Minsavage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006045" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794351v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Taghouti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Bertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dutrieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10081531" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03623139v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegh Zarei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mohsen Taghavi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touraj Rahimi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzeh Mafakheri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Potnis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-12-21-0519-r" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576592v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sadegh Hasannezhad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00577-21" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658569v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Osdaghi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine G. Taghouti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Fazliarab" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-11-21-0282-A" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03560813v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouzid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hunault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Legeay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.37" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03314545v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Ka&#322;u&#380;na" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fischer&#8208;le Saux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pothier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksa Obradovi&#263;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13073" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125874v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Liu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Chague" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-020-01484-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368843v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Kerdraon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Liabot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Marais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d13090404" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976163v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiva Burokiene" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bragard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-07-20-0273-SC" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624813v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Cohen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily K. Luna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian M. Lang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Ziegle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-19-2393-A" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901694v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Morini&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burlet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rosenthal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151277v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004327" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02510889v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian M&#233;line" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Delage" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Brin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Li-Marchetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sochard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12737" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335217v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;dron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Caullireau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003611" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626928v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003104" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971104v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahria Khenfous-Djebari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kerkoud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traki Benhassine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouazi Bouznad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/Phyto-10855" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171444v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Bouzid" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legeay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Saux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/569640" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627151v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Balbi-Pe&#241;a" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Soman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Maringoni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Taghouti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-01648-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904508v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a L&#243;pez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lopez-Soriano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerson Garita-Cambronero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Beltr&#225;n" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.002743" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904571v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Merda" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran Bosis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousseau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14343" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905579v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Forero Serna" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bolot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01378-17" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456002v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Giovanardi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonneau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gironde" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Manceau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-015-0809-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353536v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guimbaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12397" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7X5CJDBL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383508v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arlat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boureau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080615-100147" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594261v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pesce" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Berthelot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cunnac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01174-15" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455989v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cerutti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01023-15" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905498v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Essakhi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00835-15" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209993v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cunnac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01574-14" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455982v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Es-Sakhi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.01126" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455988v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Roux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endrick Guy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denanc&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lautier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2190-0" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134870v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cunty" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poliakoff" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivoal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cesbron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12297" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905527v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00050-15" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905585v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Campillo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Luna" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Lapitan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.000466" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358463v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Bull" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Countinho" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Denny" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Firrao" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.066415-0" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210013v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Coutinho" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/JPP.V96I2.026" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648487v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Bolot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurana Serres Giardi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Charbit" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01036-13" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199308v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mhedbi-Hajri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hajri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058474" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642222v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Munoz Bodnar" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ortiz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Szurek" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00679-13" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209934v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. de Boer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455963v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Hamza" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robene-Soustrade" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jouen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiroleu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2011.12.005" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR4SXKRP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199341v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l F. Pothier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poussier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06119-11" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723491v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ramette" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Frapolli" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gruffaz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Meyer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2010.10.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWMPX4NX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651372v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fargier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2010.09.001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLDZMB7S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668539v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolee T. Bull" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lydon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyesuk Kong" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A. Vinatzer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2010.02.001" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H65XS1K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669057v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fischer-Le Saux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235778v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pruvost" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ah-You" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666685v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Bull" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. de Boer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Denny" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/jpp.v90i3.682" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128068v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerondelle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapulliot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00018-06" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665673v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mantelin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fisher-Le Saux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zakhia" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bena" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63911-0" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682182v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fisher-Le Saux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2005.00814.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84C40FA68909CDC0A75A0A7852BC70E15E09A6B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560916v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan de Groot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Servant" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63717-0" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681320v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Samson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Legendre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Christen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02791-0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672493v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;nard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delort" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudry" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS.2004.88.2.220B" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670591v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Rojas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Garcia de Los Rios" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reche" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02924-0" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236194v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hervio-Heath" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Loaec" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Colwell" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pommepuy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.11.5641-5646.2002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696296v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Babic" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Boemare" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-146-3-709" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698057v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Viallard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Boemare" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-49-4-1645" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696808v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonifassi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laumond" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jipa.1999.4866" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2FV4QCJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694060v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arteaga-Hernandez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mracek" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.1999.tb00606.x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688500v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Constant" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marchay" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fisher-Le-Saux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briand-Panoma" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maul&#233;on" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693990v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Constant" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Brunel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.64.11.4246-4254.1998" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02561970v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02561964v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734627v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Chawki" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Qu&#234;tu-Laurent" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892952v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roussel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Favel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806299v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785311v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736913v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tilimisina" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Minsavage" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1207.35" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735159v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. Vallad" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449580v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chambon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lardeux" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saubion" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.146" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209981v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antunes" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Piessens" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Zuzuarregui" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Perugini" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209971v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813340v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755719v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824188v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757829v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Moura" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocha" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lima" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duclos" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827812v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770022v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771675v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742375v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350655v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Baumard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Richer" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Huard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932122v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chen" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942707v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Shuo" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Decroocq" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842362v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-fischer-le-saux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9567-9444" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198034458" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05529897v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Noel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boulanger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrag003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04483657v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Koebnik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas W. G. Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fischer-Le Saux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hutin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.385" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03978256v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Peduzzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Sagia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiva Burokien&#279;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; Katalin Nagy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-10-22-0373-sc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Timilsina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Jacques" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Potnis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V. Minsavage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006045" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658569v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Osdaghi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine G. Taghouti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dutrieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mohsen Taghavi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Fazliarab" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-11-21-0282-A" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794351v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Taghouti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Bertrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10081531" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03623139v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegh Zarei" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touraj Rahimi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzeh Mafakheri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Potnis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-12-21-0519-r" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sadegh Hasannezhad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00577-21" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03560813v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouzid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hunault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Legeay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.37" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03314545v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Ka&#322;u&#380;na" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fischer&#8208;le Saux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pothier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksa Obradovi&#263;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13073" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125874v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Liu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Chague" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-020-01484-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368843v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Kerdraon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Liabot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Marais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d13090404" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976163v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiva Burokiene" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bragard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-07-20-0273-SC" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901694v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Morini&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burlet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rosenthal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624813v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Cohen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily K. Luna" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian M. Lang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Ziegle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-19-2393-A" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151277v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004327" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627151v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Balbi-Pe&#241;a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Soman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Maringoni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Taghouti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-01648-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02510889v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian M&#233;line" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Delage" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Brin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Li-Marchetti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sochard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12737" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335217v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;dron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Caullireau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003611" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626928v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003104" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971104v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahria Khenfous-Djebari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kerkoud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traki Benhassine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouazi Bouznad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/Phyto-10855" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171444v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Bouzid" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legeay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Saux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/569640" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904508v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a L&#243;pez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lopez-Soriano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerson Garita-Cambronero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Beltr&#225;n" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.002743" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904571v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Merda" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran Bosis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousseau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14343" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905579v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Forero Serna" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bolot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01378-17" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456002v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Giovanardi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonneau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gironde" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Manceau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-015-0809-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353536v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guimbaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12397" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7X5CJDBL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383508v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arlat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boureau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080615-100147" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905585v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Campillo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Luna" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Lapitan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.000466" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594261v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pesce" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Berthelot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cunnac" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01174-15" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455989v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cerutti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01023-15" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905498v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Essakhi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00835-15" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455982v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Es-Sakhi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.01126" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209993v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cunnac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01574-14" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134870v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cunty" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poliakoff" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivoal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cesbron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12297" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455988v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Roux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endrick Guy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denanc&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lautier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2190-0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905527v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00050-15" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358463v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Bull" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Countinho" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Denny" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Firrao" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.066415-0" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210013v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Coutinho" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/JPP.V96I2.026" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199308v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mhedbi-Hajri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hajri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058474" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648487v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Bolot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurana Serres Giardi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Charbit" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01036-13" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642222v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Munoz Bodnar" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ortiz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Szurek" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00679-13" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209934v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. de Boer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455963v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Hamza" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robene-Soustrade" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jouen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiroleu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2011.12.005" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR4SXKRP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199341v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l F. Pothier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poussier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06119-11" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651372v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fargier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2010.09.001" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLDZMB7S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723491v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ramette" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Frapolli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gruffaz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Meyer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2010.10.005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWMPX4NX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668539v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolee T. Bull" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lydon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyesuk Kong" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A. Vinatzer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2010.02.001" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H65XS1K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669057v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fischer-Le Saux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666685v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Bull" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. de Boer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Denny" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/jpp.v90i3.682" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235778v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pruvost" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ah-You" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128068v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerondelle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapulliot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00018-06" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665673v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mantelin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fisher-Le Saux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zakhia" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bena" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63911-0" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682182v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fisher-Le Saux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2005.00814.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84C40FA68909CDC0A75A0A7852BC70E15E09A6B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560916v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan de Groot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Servant" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63717-0" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681320v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Samson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Legendre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Christen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02791-0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672493v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;nard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delort" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudry" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS.2004.88.2.220B" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670591v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Rojas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Garcia de Los Rios" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reche" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02924-0" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236194v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hervio-Heath" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Loaec" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Colwell" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pommepuy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.11.5641-5646.2002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696296v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Babic" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Boemare" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-146-3-709" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698057v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Viallard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Boemare" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-49-4-1645" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696808v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonifassi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laumond" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jipa.1999.4866" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2FV4QCJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694060v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arteaga-Hernandez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mracek" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.1999.tb00606.x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688500v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Constant" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marchay" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fisher-Le-Saux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briand-Panoma" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maul&#233;on" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693990v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Constant" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Brunel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.64.11.4246-4254.1998" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02561970v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02561964v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734627v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Chawki" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Qu&#234;tu-Laurent" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892952v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roussel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Favel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785311v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806299v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736913v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tilimisina" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Minsavage" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1207.35" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735159v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. Vallad" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449580v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chambon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lardeux" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saubion" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.146" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209981v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antunes" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Piessens" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Zuzuarregui" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Perugini" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209971v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813340v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755719v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824188v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757829v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Moura" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocha" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lima" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duclos" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827812v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770022v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771675v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742375v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350655v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Baumard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Richer" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Huard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932122v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chen" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942707v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Shuo" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Decroocq" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842362v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>