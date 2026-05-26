--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:85.9375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion Fischer-Le Saux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">PhD, chargée de recherche, INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marion-fischer-le-saux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9567-9444</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198034458</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactuchelins represent lipopeptide siderophores produced by &amp;lt;i&amp;gt;Pseudomonas lactucae&amp;lt;/i&amp;gt; that inhibit &amp;lt;i&amp;gt;Xanthomonas campestris&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20 (1), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismejo/wrag003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celebrating the 20th anniversary of the first Xanthomonas genome sequences – how genomics revolutionized taxonomy, provided insight into the emergence of pathogenic bacteria, enabled new fundamental discoveries and helped developing novel control measures – a perspective from the French network on Xanthomonads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Koebnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cesbron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas W. G. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.e19. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04483657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequencing of three clade-1 xanthomonads reveals genetic determinants for a lateral flagellin and the biosynthesis of coronatine-like molecules in Xanthomonas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliki Sagia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiva Burokienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildikó Katalin Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 113 (7), pp.1185-1191. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/phyto-10-22-0373-sc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Reclassification of Xanthomonas gardneri (ex Šutic 1957) Jones et al. 2006 as a later heterotypic synonym of Xanthomonas cynarae Trebaol et al. 2000 and description of X. cynarae pv. cynarae and X. cynarae pv. gardneri based on whole genome analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Timilsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Potnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. V. Minsavage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73, pp.006045. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.006045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole Genome Resources of 17 Curtobacterium flaccumfaciens Strains Including Pathotypes of C. flaccumfaciens pv. betae , C. flaccumfaciens pv. oortii , and C. flaccumfaciens pv. poinsettiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebrahim Osdaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine G. Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mohsen Taghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Fazliarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (4), pp.352-356. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-11-21-0282-A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Diversity of Xylophilus ampelinus Strains Held in CIRM-CFBP Reveals a Strongly Homogenous Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Emile Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (8), pp.1531. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10081531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic Refinement of Xanthomonas arboricola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadegh Zarei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mohsen Taghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touraj Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Mafakheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neha Potnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 118 (8), pp.1630-1639. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/phyto-12-21-0519-r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and Molecular-Phylogenetic Analyses Reveal Distinct Features of Crown Gall-Associated Xanthomonas Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Mafakheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mohsen Taghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadegh Zarei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touraj Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Sadegh Hasannezhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (1), 18 p. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.00577-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid and simple method for assessing and representing genome sequence relatedness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.e24. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xanthomonas arboricola pv. juglandis and pv. corylina : Brothers or distant relatives? Genetic clues, epidemiology, and insights for disease management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kałużna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer‐le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksa Obradović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.Early Access. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mpp.13073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and population structure analyses in the Alpine plum (Prunus brigantina Vill.) confirm its affiliation to the Armeniaca section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Chague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (1), pp.2. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-020-01484-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Cultivability of Bacteria and Fungi from Arable Crop Residues Using Metabarcoding Data as a Reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Kerdraon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Liabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), pp.404. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d13090404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete genome sequence of Xanthomonas theicola, the causal agent of canker on tea plants, reveals novel secretion systems in clade-1 xanthomonads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Koebnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiva Burokiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bragard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111 (4), pp.611-616. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-07-20-0273-SC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarifying the taxonomy of the causal agent of bacterial leaf spot of lettuce through a polyphasic approach reveals that Xanthomonas cynarae Trébaol et al. 2000 emend. Timilsina et al. 2019 is a later heterotypic synonym of Xanthomonas hortorum Vauterin et al. 1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Morinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (4), 126087 ; 16 p. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.syapm.2020.126087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Quality Genome Resource of Xanthomonas hyacinthi Generated via Long-Read Sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen P. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily K. Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jillian M. Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Ziegle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.PDIS-11-19-2393. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-11-19-2393-A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Reclassification of Xanthomonas gardneri (ex Šutič 1957) Jones et al. 2006 as a later heterotypic synonym of Xanthomonas cynarae Trébaol et al. 2000 and description of X. cynarae pv. cynarae and X. cynarae pv. gardneri based on whole genome analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Timilsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Potnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. V. Minsavage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70, pp.4418. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.004327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Curtobacterium flaccumfaciens revealed by multilocus sequence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. Balbi-Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Soman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Maringoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 154 (2), pp.189-202. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-018-01648-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the acquisition of a type 3 secretion system in the emergence of novel pathogenic strains of Xanthomonas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérian Méline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Li-Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), pp.33-50. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mpp.12737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevation of Pectobacterium carotovorum subsp. odoriferum to species level as Pectobacterium odoriferum sp. nov., proposal of Pectobacterium brasiliense sp. nov. and Pectobacterium actinidiae sp. nov., emended description of Pectobacterium carotovorum and description of Pectobacterium versatile sp. nov., isolated from streams and symptoms on diverse plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Caullireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (10), pp.3207--3216. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.003611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reclassification of Xanthomonas gardneri (ex Šutič 1957) Jones et al. 2006 as a later heterotypic synonym of Xanthomonas cynarae Trébaol et al. 2000 and description of X. cynarae pv. cynarae and X. cynarae pv. gardneri based on whole genome analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Timilsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Potnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. V. Minsavage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (2), pp.343-349. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.003104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of atypical wheat-associated xanthomonads in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahria Khenfous-Djebari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kerkoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traki Benhassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouazi Bouznad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathologia Mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (3), pp.497-506. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/Phyto-10855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid and simple method for assessing and representing genome sequences relatedness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/569640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xanthomonas prunicola sp. nov., a novel pathogen that affects nectarine (Prunus persica var. nectarina) trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Lopez-Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerson Garita-Cambronero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Beltrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68 (6), pp.68:1857-1866. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.002743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancestral acquisitions, gene flow and multiple evolutionary trajectories of the type three secretion system and effectors in Xanthomonas plant pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Merda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eran Bosis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (21), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Quality Draft Genome Sequence of Curtobacterium sp. Strain Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebrahim Osdaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Forero Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (48), pp.e01378-17. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01378-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and genotypic features of Xanthomonas arboricola pv. juglandis populations from walnut groves in Romagna region, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Giovanardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gironde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-015-0809-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombination-prone bacterial strains form a reservoir from which epidemic clones emerge in agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Merda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (5), pp.572-581. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Ecology, Physiology, and Genomics to Understand Host Specificity in Xanthomonas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (1), pp.163-187. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-phyto-080615-100147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwinia iniecta sp. nov., isolated from Russian wheat aphid (Diuraphis noxia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Lapitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (10), pp.3625-3633. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.000466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence ofXanthomonas translucenspv. graminis Pathotype Strain CFBP 2053</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bragard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cunnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (5), pp.e01174-15. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01174-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequences of the Race 1 and Race 4 Xanthomonas campestris pv. campestris Strains CFBP 1869 and CFBP 5817.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (5), </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01023-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic and Variable-Number Tandem-Repeat Analyses Identify Nonpathogenic Xanthomonas arboricola Lineages Lacking the Canonical Type III Secretion System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Essakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cesbron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81 (16), pp.5395-5410. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00835-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Genomics of Pathogenic and Nonpathogenic Strains of Xanthomonas arboricola Unveil Molecular and Evolutionary Events Linked to Pathoadaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cesbron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Es-Sakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gironde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (article 1126), 19 p. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2015.01126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Quality Draft Genome Sequence of the Xanthomonas translucens pv. cerealis Pathotype Strain CFBP 2541.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cunnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01574-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Pseudomonas syringae pv. actinidiae (Psa) isolated from France and assignment of Psa biovar 4 to a de novo pathovar: Pseudomonas syringae pv. actinidifoliorum pv. nov.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poliakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rivoal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cesbron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (3), pp.582-596. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics and transcriptomics of Xanthomonas campestris species challenge the concept of core type III effectome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endrick Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Denancé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.975. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-2190-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggressive Emerging Pathovars of Xanthomonas arboricola Represent Widespread Epidemic Clones Distinct from Poorly Pathogenic Strains, as Revealed by Multilocus Sequence Typing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Essakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81 (14), pp.4651-4668. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00050-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam - John M. Young (1942-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. Bull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Countinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. P. Denny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Firrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64 (Pt 7), pp.2183-2183. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.066415-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">List of New Names of Plant Pathogenic Bacteria (2011-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. Bull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. P. Denny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Firrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96 (2), pp.223-226. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4454/JPP.V96I2.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary History of the Plant Pathogenic Bacterium Xanthomonas axonopodis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Mhedbi-Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Darrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), pp.e58474. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0058474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Quality Draft Genome Sequences of Xanthomonas axonopodis pv. glycines Strains CFBP 2526 and CFBP 7119.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Darrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurana Serres Giardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Charbit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (6), </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01036-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of the Xanthomonas cassavae Type Strain CFBP 4642.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Munoz Bodnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cunnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Szurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (4), </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00679-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIST OF NEW NAMES OF PLANT PATHOGENIC BACTERIA (2008-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. Bull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. H. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. P. Denny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Firrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 94 (1), pp.21 - 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiLocus Sequence Analysis- and Amplified Fragment Length Polymorphism-based characterization of xanthomonads associated with bacterial spot of tomato and pepper and their relatedness to Xanthomonas species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Robene-Soustrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chiroleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (3), pp.183 - 190. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.syapm.2011.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type Three Effector Gene Distribution and Sequence Analysis Provide New Insights into the Pathogenicity of Plant-Pathogenic Xanthomonas arboricola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël F. Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (2), pp.371--384. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.06119-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilocus sequence analysis of Xanthomonas campestris reveals a complex structure within crucifer-attacking pathovars of this species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Manceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (2), pp.156-165. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.syapm.2010.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas protegens sp. nov., widespread plant-protecting bacteria producing the biocontrol compounds 2,4-diacetylphloroglucinol and pyoluteorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Ramette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Frapolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gruffaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (3), pp.180-188. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.syapm.2010.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00723491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas cannabina pv. cannabina pv. nov., and Pseudomonas cannabina pv. alisalensis (Cintas Koike and Bull, 2000) comb. nov., are members of the emended species Pseudomonas cannabina (ex Sutic & Dowson 1959) Gardan, Shafik, Belouin, Brosch, Grimont & Grimont 1999.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolee T. Bull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lydon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyesuk Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris A. Vinatzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (3), pp.105-115. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.syapm.2010.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPREHENSIVE LIST OF NAMES OF PLANT PATHOGENIC BACTERIA, 1980-2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. Bull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. H. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. P. Denny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Firrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 92 (3), pp.551 - 592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demystifying the nomenclature of bacterial plant pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.T. Bull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Denny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Firrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 90 (3), pp.403-417. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4454/jpp.v90i3.682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du séquençage multiloci à la phylogénie et à la taxonomie de deux genres majeurs de bactéries phytopathogènes : Pseudomonas et Xanthomonas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ah-You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du BRG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.171-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Genomic Species in Agrobacterium Biovar 1 by AFLP Genomic Markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerondelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chapulliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 72 (11), pp.7123-7131. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00018-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emended description of the genus Phyllobacterium and description of four novel species associated with plant roots: Phyllobacterium bourgognense sp nov., Phyllobacterium ifriqiyense sp nov., Phyllobacterium leguminum sp nov and Phyllobacterium brassicacearum sp nov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mantelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fisher-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zakhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 56, pp.827-839. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.63911-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-assisted identification and clustering for regulated phytopathogenic bacteria : construction of a reference database and development of a computer system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poliakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fisher-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rivoal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin OEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35, pp.61-68. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2338.2005.00814.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deinococcus deserti sp. nov., a gamma-radiation-tolerant bacterium isolated from the Sahara Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjan de Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55 (6), pp.2441-2446. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.63717-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of Pectobecterium chrysanthemi (Burkholder et al. 1953) Brenner et al. 1973 and Brenneria paradisiaca to the genus Dickeya gen. nov. as Dickeya chrysanthemi comb. nov. and Dickeya paradisiaca comb. nov. and delineation of four novel species, Dickeya dadantii sp. nov., Dickeya dianthicola sp. nov., Dickeya dieffenbachiae sp. nov. and Dickeya zeae sp. nov.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fisher-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Achouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55, pp.1415-1427. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.02791-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of bacterial canker of walnut caused by Brenneria nigrifluens in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 88 (2), pp.220. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS.2004.88.2.220B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwinia toletana sp. nov., associated with Pseudomonas savastanoi-induced tree knots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Garcia de Los Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fisher-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 54, pp.2217-2222. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.02924-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Cytotoxin-Hemolysin mRNA in Nonculturable Populations of Environmental and Clinical Vibrio vulnificus Strains in Artificial Seawater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hervio-Heath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solen Loaec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Colwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pommepuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 68 (11), pp.5641-5646. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.68.11.5641-5646.2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of natural dixenic associations between the symbiont Photorhabdus luminescens and bacteria related to Ochrobactrum spp. in tropical entomopathogenic Heterorhabditis spp. (Nematoda, Rhabditida)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Babic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 146, pp.709-718. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/00221287-146-3-709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphasic classification of the genus photorhabdus and proposal of new taxa: P.luminescens subsp.luminescens subsp.nov., P.luminescens subsp.akhurstii subsp.nov., P.luminescens subsp.laumondii subsp.nov., P.temperata sp. nov., P. temperata subsp. temperata subsp. nov. and P. asymbiotica sp. nov.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Viallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E. Boemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 49 (4), pp.1645-1656. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/00207713-49-4-1645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnotobiological study of infective juveniles and symbionts of Steinernema scapterisci : a model to clarify the concept of the natural occurence of monoxenic associations in entomopathogenic nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bonifassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fisher-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 74, pp.164-172. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jipa.1999.4866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bacterial symbiont Xenrhabdus poinarii (Enterobacteriaceae) is harbored by two phylogenetic related host nematodes: the entomopathogenic species Steinernema cubanum and Steinernema glaseri (Nematoda: Steinernematidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Arteaga-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mracek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E. Boemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 29, pp.149-157. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.1999.tb00606.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural occurence of entomopathogenic nematodes (Rhabditida:Steinernematidae and Heterrorhabditidae) in Guadeloupe islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fisher-Le-Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briand-Panoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mauléon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental and Applied Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 21 (6), pp.667-672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR-Ribotyping of Xenorhabdus and Photorhabdus isolates from the Caribbean region in relation to the taxonomy and geographic distribution of their nematode hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mauléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 64 (11), pp.4246-4254. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.64.11.4246-4254.1998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to name those to blame: A practical taxonomical study of the Xanthomonas causing bacterial leaf spot of lettuce has major consequences for the boundaries delimitation of X. hortorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Morinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres Plantes-Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who’s who : Resolving the taxonomy of the causal agent of bacterial leaf spot of lettuce through a polyphasic approach leads to combine Xanthomonas hortorum Vauterin et al. 1995 and Xanthomonas cynarae (Trébaol 2000) Timilsina et al. 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Morinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroXanth COST Action 3rd Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lednice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pectobacterium complex: Diversity and phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Chawki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quêtu-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Caullireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Plant Pathology (ICPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRM : préserver la biodiversité microbienne pour soutenir l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Favel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Helloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14.congrès national de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergence et flux de gènes au sein du complexe d'espèces Xanthomonas axonopodis : histoires neutre et adaptative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes rencontres plantes bacteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). FRA. Institut National de la Recherche Agronomique (INRA), FRA. Centre National de la Recherche Scientifique (CNRS), FRA., Jan 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CIRM : préserver la biodiversité microbienne pour soutenir l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Favel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Helloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche-Industrie Management des ressources microbiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xanthomonas cynarae shares its host range with a closely related species, Xanthomonas gardneri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilimisina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Potnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.V. Minsavage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Tomato Diseases - Perspectives and Future Directions in Tomato Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2016, Malaga, Spain. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2018.1207.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel type III Xop effector in Xanthomonas cynarae associated with rapid cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Timilsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Potnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. E. Vallad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting the American-Phytopathological-Society (APS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American Phytopathological Society (APS). USA., Sep 2017, San Antonio, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Multiple Groups of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lardeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saubion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 27th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vietri sul Mare, Italy. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2015.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training and Education Provided by Microbial Culture Collections in Europe (II): Overview on Current Demand and Needs of Customers of the MIRRI Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle Piessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Zuzuarregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iolanda Perugini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Annual Meeting of the European Culture Collections Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-SYST network : a French consortium for barcoding and species identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de la Société Française de Systématique : "Systématique et sciences participatives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des infrastructures de la Collection Française de Bactéries Phytopathogènes (CRB certifié ISO9001:2000) et génotypage de ses ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AIP Bio Ressources Séquençage et Ressources Génétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Toulouse, France. pp.Non communiqué</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilocus sequence analysis of Xanthomonas campestris reveals a complex structure within crucifer-attacking pathovars or this species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Manceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xanthomonas Genomic Conference 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colorado State University [Fort Collins] (CSU). USA., Jul 2009, Pingree Park, Colorado, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil pour la détection et l'étude de l'épidémiologie de Pseudomonas syringae pathovar porri, agent de la graisse du poireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Manceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Colloque National de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lyon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of non-fluorescent pseudomonads associated with tomato pith necrosis in Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Meeting of the EUCARPIA Tomato Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-assisted identification and clustering for regulated phytopathogenic bacteria : construction of a reference database and development of a computer system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poliakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fisher-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rivoal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPPO Conference on Quality of Diagnosis and New Diagnostic Methods for Plant Pests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Noordwijkerhout, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of PCR-RFLP of 16S rDNA to study the symbionts of tropical EPNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mauléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bacterial symbionts of entomopathogenic nematides (EPNs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Wellesbourne, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Xenorhabdus and Photorhabdus, bacteria associated with tropical entomopathogenic nematodes by amplified ribosoma DNA restriction analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mauléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International workshop on Molecular epidemiology and evolutionary genetics of pathogenic micro-organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Multiple Groups of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lardeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saubion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. IEEE International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Vietri sul Mare, Italy. IEEE Computer Society, 2015, 2015 IEEE 27. International Conference on Tools with Artificial Intelligence (ICTAI). </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2015.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhyloSearch, a new tool for plant pathogenic bacteria identification, developed by CFBP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubert Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Richer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Plant Pathogenic Bacteria, ICPPB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Saint Denis, France. , 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celebrating the 20th Anniversary of the First Xanthomonas Genome Sequences – How Genomics Revolutionized Taxonomy, Provided Insight into the Emergence of Pathogenic Bacteria, Enabled New Fundamental Discoveries and Helped Developing Novel Control Measures – A Perspective from the French Network on Xanthomonads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Koebnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cesbron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and population structure analyses in the Alpine plum ( Prunus brigantina Vill.) confirm its affiliation to the Armeniaca section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Shuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Chague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la biodiversité des bactéries symbiotiques des nématodes entomopathogènes, définition de nouvelles espèces, et mise en évidence d'une co-spéciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Montpellier 2 (Sciences et Techniques), 1999. Français. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02842362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId402"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:85.9375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion Fischer-Le Saux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">PhD, chargée de recherche, INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marion-fischer-le-saux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9567-9444</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198034458</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactuchelins represent lipopeptide siderophores produced by &amp;lt;i&amp;gt;Pseudomonas lactucae&amp;lt;/i&amp;gt; that inhibit &amp;lt;i&amp;gt;Xanthomonas campestris&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20 (1), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismejo/wrag003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celebrating the 20th anniversary of the first Xanthomonas genome sequences – how genomics revolutionized taxonomy, provided insight into the emergence of pathogenic bacteria, enabled new fundamental discoveries and helped developing novel control measures – a perspective from the French network on Xanthomonads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Koebnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cesbron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas W. G. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.e19. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04483657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequencing of three clade-1 xanthomonads reveals genetic determinants for a lateral flagellin and the biosynthesis of coronatine-like molecules in Xanthomonas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliki Sagia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiva Burokienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildikó Katalin Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 113 (7), pp.1185-1191. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/phyto-10-22-0373-sc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Reclassification of Xanthomonas gardneri (ex Šutic 1957) Jones et al. 2006 as a later heterotypic synonym of Xanthomonas cynarae Trebaol et al. 2000 and description of X. cynarae pv. cynarae and X. cynarae pv. gardneri based on whole genome analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Timilsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Potnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. V. Minsavage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73, pp.006045. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.006045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and Molecular-Phylogenetic Analyses Reveal Distinct Features of Crown Gall-Associated Xanthomonas Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Mafakheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mohsen Taghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadegh Zarei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touraj Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Sadegh Hasannezhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (1), 18 p. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.00577-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Diversity of Xylophilus ampelinus Strains Held in CIRM-CFBP Reveals a Strongly Homogenous Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Emile Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (8), pp.1531. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10081531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic Refinement of Xanthomonas arboricola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadegh Zarei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mohsen Taghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touraj Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Mafakheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neha Potnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 118 (8), pp.1630-1639. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/phyto-12-21-0519-r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole Genome Resources of 17 Curtobacterium flaccumfaciens Strains Including Pathotypes of C. flaccumfaciens pv. betae , C. flaccumfaciens pv. oortii , and C. flaccumfaciens pv. poinsettiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebrahim Osdaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine G. Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mohsen Taghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Fazliarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (4), pp.352-356. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-11-21-0282-A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid and simple method for assessing and representing genome sequence relatedness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.e24. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xanthomonas arboricola pv. juglandis and pv. corylina : Brothers or distant relatives? Genetic clues, epidemiology, and insights for disease management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kałużna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer‐le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksa Obradović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.Early Access. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mpp.13073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Cultivability of Bacteria and Fungi from Arable Crop Residues Using Metabarcoding Data as a Reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Kerdraon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Liabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), pp.404. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d13090404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and population structure analyses in the Alpine plum (Prunus brigantina Vill.) confirm its affiliation to the Armeniaca section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Chague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (1), pp.2. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-020-01484-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete genome sequence of Xanthomonas theicola, the causal agent of canker on tea plants, reveals novel secretion systems in clade-1 xanthomonads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Koebnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiva Burokiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bragard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111 (4), pp.611-616. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-07-20-0273-SC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarifying the taxonomy of the causal agent of bacterial leaf spot of lettuce through a polyphasic approach reveals that Xanthomonas cynarae Trébaol et al. 2000 emend. Timilsina et al. 2019 is a later heterotypic synonym of Xanthomonas hortorum Vauterin et al. 1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Morinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (4), 126087 ; 16 p. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.syapm.2020.126087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Quality Genome Resource of Xanthomonas hyacinthi Generated via Long-Read Sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen P. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily K. Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jillian M. Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Ziegle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.PDIS-11-19-2393. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-11-19-2393-A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Reclassification of Xanthomonas gardneri (ex Šutič 1957) Jones et al. 2006 as a later heterotypic synonym of Xanthomonas cynarae Trébaol et al. 2000 and description of X. cynarae pv. cynarae and X. cynarae pv. gardneri based on whole genome analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Timilsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Potnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. V. Minsavage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70, pp.4418. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.004327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevation of Pectobacterium carotovorum subsp. odoriferum to species level as Pectobacterium odoriferum sp. nov., proposal of Pectobacterium brasiliense sp. nov. and Pectobacterium actinidiae sp. nov., emended description of Pectobacterium carotovorum and description of Pectobacterium versatile sp. nov., isolated from streams and symptoms on diverse plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Caullireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (10), pp.3207--3216. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.003611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the acquisition of a type 3 secretion system in the emergence of novel pathogenic strains of Xanthomonas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérian Méline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Li-Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), pp.33-50. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mpp.12737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reclassification of Xanthomonas gardneri (ex Šutič 1957) Jones et al. 2006 as a later heterotypic synonym of Xanthomonas cynarae Trébaol et al. 2000 and description of X. cynarae pv. cynarae and X. cynarae pv. gardneri based on whole genome analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Timilsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Potnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. V. Minsavage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (2), pp.343-349. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.003104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid and simple method for assessing and representing genome sequences relatedness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/569640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of atypical wheat-associated xanthomonads in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahria Khenfous-Djebari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kerkoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traki Benhassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouazi Bouznad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathologia Mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (3), pp.497-506. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/Phyto-10855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Curtobacterium flaccumfaciens revealed by multilocus sequence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. Balbi-Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Soman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Maringoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 154 (2), pp.189-202. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-018-01648-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xanthomonas prunicola sp. nov., a novel pathogen that affects nectarine (Prunus persica var. nectarina) trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Lopez-Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerson Garita-Cambronero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Beltrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68 (6), pp.68:1857-1866. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.002743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancestral acquisitions, gene flow and multiple evolutionary trajectories of the type three secretion system and effectors in Xanthomonas plant pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Merda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eran Bosis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (21), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Quality Draft Genome Sequence of Curtobacterium sp. Strain Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebrahim Osdaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Forero Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (48), pp.e01378-17. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01378-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombination-prone bacterial strains form a reservoir from which epidemic clones emerge in agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Merda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (5), pp.572-581. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and genotypic features of Xanthomonas arboricola pv. juglandis populations from walnut groves in Romagna region, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Giovanardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gironde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-015-0809-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Ecology, Physiology, and Genomics to Understand Host Specificity in Xanthomonas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (1), pp.163-187. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-phyto-080615-100147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence ofXanthomonas translucenspv. graminis Pathotype Strain CFBP 2053</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bragard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cunnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (5), pp.e01174-15. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01174-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequences of the Race 1 and Race 4 Xanthomonas campestris pv. campestris Strains CFBP 1869 and CFBP 5817.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (5), </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01023-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Quality Draft Genome Sequence of the Xanthomonas translucens pv. cerealis Pathotype Strain CFBP 2541.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cunnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01574-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Genomics of Pathogenic and Nonpathogenic Strains of Xanthomonas arboricola Unveil Molecular and Evolutionary Events Linked to Pathoadaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cesbron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Es-Sakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gironde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (article 1126), 19 p. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2015.01126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Pseudomonas syringae pv. actinidiae (Psa) isolated from France and assignment of Psa biovar 4 to a de novo pathovar: Pseudomonas syringae pv. actinidifoliorum pv. nov.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poliakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rivoal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cesbron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (3), pp.582-596. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics and transcriptomics of Xanthomonas campestris species challenge the concept of core type III effectome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endrick Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Denancé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.975. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-2190-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggressive Emerging Pathovars of Xanthomonas arboricola Represent Widespread Epidemic Clones Distinct from Poorly Pathogenic Strains, as Revealed by Multilocus Sequence Typing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Essakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81 (14), pp.4651-4668. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00050-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwinia iniecta sp. nov., isolated from Russian wheat aphid (Diuraphis noxia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Lapitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (10), pp.3625-3633. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.000466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam - John M. Young (1942-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. Bull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Countinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. P. Denny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Firrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64 (Pt 7), pp.2183-2183. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.066415-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">List of New Names of Plant Pathogenic Bacteria (2011-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. Bull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. P. Denny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Firrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96 (2), pp.223-226. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4454/JPP.V96I2.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of the Xanthomonas cassavae Type Strain CFBP 4642.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Munoz Bodnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cunnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Szurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (4), </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00679-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary History of the Plant Pathogenic Bacterium Xanthomonas axonopodis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Mhedbi-Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Darrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), pp.e58474. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0058474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Quality Draft Genome Sequences of Xanthomonas axonopodis pv. glycines Strains CFBP 2526 and CFBP 7119.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Darrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurana Serres Giardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Charbit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (6), </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01036-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiLocus Sequence Analysis- and Amplified Fragment Length Polymorphism-based characterization of xanthomonads associated with bacterial spot of tomato and pepper and their relatedness to Xanthomonas species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Robene-Soustrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chiroleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (3), pp.183 - 190. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.syapm.2011.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIST OF NEW NAMES OF PLANT PATHOGENIC BACTERIA (2008-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. Bull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. H. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. P. Denny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Firrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 94 (1), pp.21 - 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type Three Effector Gene Distribution and Sequence Analysis Provide New Insights into the Pathogenicity of Plant-Pathogenic Xanthomonas arboricola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël F. Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (2), pp.371--384. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.06119-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas protegens sp. nov., widespread plant-protecting bacteria producing the biocontrol compounds 2,4-diacetylphloroglucinol and pyoluteorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Ramette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Frapolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gruffaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (3), pp.180-188. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.syapm.2010.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00723491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilocus sequence analysis of Xanthomonas campestris reveals a complex structure within crucifer-attacking pathovars of this species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Manceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (2), pp.156-165. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.syapm.2010.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas cannabina pv. cannabina pv. nov., and Pseudomonas cannabina pv. alisalensis (Cintas Koike and Bull, 2000) comb. nov., are members of the emended species Pseudomonas cannabina (ex Sutic & Dowson 1959) Gardan, Shafik, Belouin, Brosch, Grimont & Grimont 1999.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolee T. Bull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lydon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyesuk Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris A. Vinatzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (3), pp.105-115. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.syapm.2010.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPREHENSIVE LIST OF NAMES OF PLANT PATHOGENIC BACTERIA, 1980-2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. Bull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. H. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. P. Denny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Firrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 92 (3), pp.551 - 592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du séquençage multiloci à la phylogénie et à la taxonomie de deux genres majeurs de bactéries phytopathogènes : Pseudomonas et Xanthomonas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ah-You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du BRG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.171-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demystifying the nomenclature of bacterial plant pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.T. Bull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Denny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Firrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 90 (3), pp.403-417. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4454/jpp.v90i3.682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Genomic Species in Agrobacterium Biovar 1 by AFLP Genomic Markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerondelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chapulliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 72 (11), pp.7123-7131. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00018-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emended description of the genus Phyllobacterium and description of four novel species associated with plant roots: Phyllobacterium bourgognense sp nov., Phyllobacterium ifriqiyense sp nov., Phyllobacterium leguminum sp nov and Phyllobacterium brassicacearum sp nov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mantelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fisher-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zakhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 56, pp.827-839. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.63911-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-assisted identification and clustering for regulated phytopathogenic bacteria : construction of a reference database and development of a computer system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poliakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fisher-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rivoal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin OEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35, pp.61-68. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2338.2005.00814.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deinococcus deserti sp. nov., a gamma-radiation-tolerant bacterium isolated from the Sahara Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjan de Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55 (6), pp.2441-2446. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.63717-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of Pectobecterium chrysanthemi (Burkholder et al. 1953) Brenner et al. 1973 and Brenneria paradisiaca to the genus Dickeya gen. nov. as Dickeya chrysanthemi comb. nov. and Dickeya paradisiaca comb. nov. and delineation of four novel species, Dickeya dadantii sp. nov., Dickeya dianthicola sp. nov., Dickeya dieffenbachiae sp. nov. and Dickeya zeae sp. nov.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fisher-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Achouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55, pp.1415-1427. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.02791-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of bacterial canker of walnut caused by Brenneria nigrifluens in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 88 (2), pp.220. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS.2004.88.2.220B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwinia toletana sp. nov., associated with Pseudomonas savastanoi-induced tree knots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Garcia de Los Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fisher-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 54, pp.2217-2222. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.02924-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Cytotoxin-Hemolysin mRNA in Nonculturable Populations of Environmental and Clinical Vibrio vulnificus Strains in Artificial Seawater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hervio-Heath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solen Loaec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Colwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pommepuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 68 (11), pp.5641-5646. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.68.11.5641-5646.2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of natural dixenic associations between the symbiont Photorhabdus luminescens and bacteria related to Ochrobactrum spp. in tropical entomopathogenic Heterorhabditis spp. (Nematoda, Rhabditida)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Babic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 146, pp.709-718. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/00221287-146-3-709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphasic classification of the genus photorhabdus and proposal of new taxa: P.luminescens subsp.luminescens subsp.nov., P.luminescens subsp.akhurstii subsp.nov., P.luminescens subsp.laumondii subsp.nov., P.temperata sp. nov., P. temperata subsp. temperata subsp. nov. and P. asymbiotica sp. nov.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Viallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E. Boemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 49 (4), pp.1645-1656. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/00207713-49-4-1645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnotobiological study of infective juveniles and symbionts of Steinernema scapterisci : a model to clarify the concept of the natural occurence of monoxenic associations in entomopathogenic nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bonifassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fisher-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 74, pp.164-172. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jipa.1999.4866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bacterial symbiont Xenrhabdus poinarii (Enterobacteriaceae) is harbored by two phylogenetic related host nematodes: the entomopathogenic species Steinernema cubanum and Steinernema glaseri (Nematoda: Steinernematidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Arteaga-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mracek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E. Boemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 29, pp.149-157. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.1999.tb00606.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR-Ribotyping of Xenorhabdus and Photorhabdus isolates from the Caribbean region in relation to the taxonomy and geographic distribution of their nematode hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mauléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 64 (11), pp.4246-4254. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.64.11.4246-4254.1998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural occurence of entomopathogenic nematodes (Rhabditida:Steinernematidae and Heterrorhabditidae) in Guadeloupe islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fisher-Le-Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briand-Panoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mauléon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental and Applied Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 21 (6), pp.667-672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to name those to blame: A practical taxonomical study of the Xanthomonas causing bacterial leaf spot of lettuce has major consequences for the boundaries delimitation of X. hortorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Morinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres Plantes-Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who’s who : Resolving the taxonomy of the causal agent of bacterial leaf spot of lettuce through a polyphasic approach leads to combine Xanthomonas hortorum Vauterin et al. 1995 and Xanthomonas cynarae (Trébaol 2000) Timilsina et al. 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Morinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroXanth COST Action 3rd Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lednice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pectobacterium complex: Diversity and phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Chawki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quêtu-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Caullireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Plant Pathology (ICPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRM : préserver la biodiversité microbienne pour soutenir l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Favel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Helloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14.congrès national de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergence et flux de gènes au sein du complexe d'espèces Xanthomonas axonopodis : histoires neutre et adaptative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes rencontres plantes bacteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). FRA. Institut National de la Recherche Agronomique (INRA), FRA. Centre National de la Recherche Scientifique (CNRS), FRA., Jan 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CIRM : préserver la biodiversité microbienne pour soutenir l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Favel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Helloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche-Industrie Management des ressources microbiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xanthomonas cynarae shares its host range with a closely related species, Xanthomonas gardneri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilimisina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Potnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.V. Minsavage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Tomato Diseases - Perspectives and Future Directions in Tomato Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2016, Malaga, Spain. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2018.1207.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel type III Xop effector in Xanthomonas cynarae associated with rapid cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Timilsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Potnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. E. Vallad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting the American-Phytopathological-Society (APS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American Phytopathological Society (APS). USA., Sep 2017, San Antonio, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Multiple Groups of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lardeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saubion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 27th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vietri sul Mare, Italy. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2015.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training and Education Provided by Microbial Culture Collections in Europe (II): Overview on Current Demand and Needs of Customers of the MIRRI Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle Piessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Zuzuarregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iolanda Perugini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Annual Meeting of the European Culture Collections Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-SYST network : a French consortium for barcoding and species identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de la Société Française de Systématique : "Systématique et sciences participatives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilocus sequence analysis of Xanthomonas campestris reveals a complex structure within crucifer-attacking pathovars or this species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Manceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xanthomonas Genomic Conference 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colorado State University [Fort Collins] (CSU). USA., Jul 2009, Pingree Park, Colorado, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des infrastructures de la Collection Française de Bactéries Phytopathogènes (CRB certifié ISO9001:2000) et génotypage de ses ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AIP Bio Ressources Séquençage et Ressources Génétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Toulouse, France. pp.Non communiqué</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil pour la détection et l'étude de l'épidémiologie de Pseudomonas syringae pathovar porri, agent de la graisse du poireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Manceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Colloque National de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lyon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of non-fluorescent pseudomonads associated with tomato pith necrosis in Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Meeting of the EUCARPIA Tomato Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-assisted identification and clustering for regulated phytopathogenic bacteria : construction of a reference database and development of a computer system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poliakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fisher-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rivoal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPPO Conference on Quality of Diagnosis and New Diagnostic Methods for Plant Pests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Noordwijkerhout, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of PCR-RFLP of 16S rDNA to study the symbionts of tropical EPNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mauléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bacterial symbionts of entomopathogenic nematides (EPNs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Wellesbourne, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Xenorhabdus and Photorhabdus, bacteria associated with tropical entomopathogenic nematodes by amplified ribosoma DNA restriction analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mauléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International workshop on Molecular epidemiology and evolutionary genetics of pathogenic micro-organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Multiple Groups of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lardeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saubion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. IEEE International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Vietri sul Mare, Italy. IEEE Computer Society, 2015, 2015 IEEE 27. International Conference on Tools with Artificial Intelligence (ICTAI). </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2015.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhyloSearch, a new tool for plant pathogenic bacteria identification, developed by CFBP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubert Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Richer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Plant Pathogenic Bacteria, ICPPB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Saint Denis, France. , 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celebrating the 20th Anniversary of the First Xanthomonas Genome Sequences – How Genomics Revolutionized Taxonomy, Provided Insight into the Emergence of Pathogenic Bacteria, Enabled New Fundamental Discoveries and Helped Developing Novel Control Measures – A Perspective from the French Network on Xanthomonads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Koebnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cesbron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and population structure analyses in the Alpine plum ( Prunus brigantina Vill.) confirm its affiliation to the Armeniaca section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Shuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Chague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la biodiversité des bactéries symbiotiques des nématodes entomopathogènes, définition de nouvelles espèces, et mise en évidence d'une co-spéciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Montpellier 2 (Sciences et Techniques), 1999. Français. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02842362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId400"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41F8DE00"/>
+    <w:nsid w:val="4D668CD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-fischer-le-saux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9567-9444" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198034458" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05529897v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Noel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boulanger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrag003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04483657v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Koebnik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas W. G. Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fischer-Le Saux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hutin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.385" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03978256v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Peduzzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Sagia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiva Burokien&#279;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; Katalin Nagy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-10-22-0373-sc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Timilsina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Jacques" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Potnis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V. Minsavage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006045" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658569v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Osdaghi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine G. Taghouti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dutrieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mohsen Taghavi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Fazliarab" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-11-21-0282-A" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794351v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Taghouti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Bertrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10081531" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03623139v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegh Zarei" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touraj Rahimi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzeh Mafakheri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Potnis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-12-21-0519-r" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sadegh Hasannezhad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00577-21" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03560813v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouzid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hunault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Legeay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.37" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03314545v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Ka&#322;u&#380;na" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fischer&#8208;le Saux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pothier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksa Obradovi&#263;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13073" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125874v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Liu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Chague" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-020-01484-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368843v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Kerdraon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Liabot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Marais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d13090404" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976163v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiva Burokiene" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bragard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-07-20-0273-SC" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901694v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Morini&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burlet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rosenthal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624813v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Cohen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily K. Luna" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian M. Lang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Ziegle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-19-2393-A" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151277v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004327" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627151v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Balbi-Pe&#241;a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Soman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Maringoni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Taghouti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-01648-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02510889v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian M&#233;line" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Delage" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Brin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Li-Marchetti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sochard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12737" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335217v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;dron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Caullireau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003611" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626928v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003104" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971104v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahria Khenfous-Djebari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kerkoud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traki Benhassine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouazi Bouznad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/Phyto-10855" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171444v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Bouzid" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legeay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Saux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/569640" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904508v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a L&#243;pez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lopez-Soriano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerson Garita-Cambronero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Beltr&#225;n" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.002743" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904571v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Merda" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran Bosis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousseau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14343" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905579v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Forero Serna" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bolot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01378-17" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456002v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Giovanardi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonneau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gironde" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Manceau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-015-0809-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353536v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guimbaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12397" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7X5CJDBL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383508v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arlat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boureau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080615-100147" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905585v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Campillo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Luna" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Lapitan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.000466" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594261v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pesce" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Berthelot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cunnac" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01174-15" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455989v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cerutti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01023-15" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905498v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Essakhi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00835-15" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455982v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Es-Sakhi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.01126" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209993v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cunnac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01574-14" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134870v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cunty" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poliakoff" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivoal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cesbron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12297" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455988v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Roux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endrick Guy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denanc&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lautier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2190-0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905527v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00050-15" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358463v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Bull" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Countinho" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Denny" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Firrao" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.066415-0" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210013v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Coutinho" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/JPP.V96I2.026" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199308v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mhedbi-Hajri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hajri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058474" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648487v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Bolot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurana Serres Giardi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Charbit" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01036-13" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642222v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Munoz Bodnar" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ortiz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Szurek" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00679-13" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209934v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. de Boer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455963v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Hamza" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robene-Soustrade" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jouen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiroleu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2011.12.005" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR4SXKRP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199341v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l F. Pothier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poussier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06119-11" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651372v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fargier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2010.09.001" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLDZMB7S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723491v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ramette" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Frapolli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gruffaz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Meyer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2010.10.005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWMPX4NX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668539v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolee T. Bull" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lydon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyesuk Kong" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A. Vinatzer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2010.02.001" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H65XS1K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669057v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fischer-Le Saux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666685v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Bull" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. de Boer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Denny" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/jpp.v90i3.682" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235778v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pruvost" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ah-You" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128068v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerondelle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapulliot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00018-06" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665673v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mantelin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fisher-Le Saux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zakhia" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bena" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63911-0" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682182v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fisher-Le Saux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2005.00814.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84C40FA68909CDC0A75A0A7852BC70E15E09A6B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560916v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan de Groot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Servant" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63717-0" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681320v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Samson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Legendre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Christen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02791-0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672493v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;nard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delort" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudry" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS.2004.88.2.220B" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670591v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Rojas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Garcia de Los Rios" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reche" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02924-0" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236194v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hervio-Heath" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Loaec" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Colwell" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pommepuy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.11.5641-5646.2002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696296v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Babic" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Boemare" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-146-3-709" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698057v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Viallard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Boemare" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-49-4-1645" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696808v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonifassi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laumond" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jipa.1999.4866" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2FV4QCJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694060v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arteaga-Hernandez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mracek" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.1999.tb00606.x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688500v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Constant" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marchay" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fisher-Le-Saux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briand-Panoma" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maul&#233;on" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693990v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Constant" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Brunel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.64.11.4246-4254.1998" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02561970v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02561964v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734627v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Chawki" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Qu&#234;tu-Laurent" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892952v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roussel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Favel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785311v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806299v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736913v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tilimisina" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Minsavage" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1207.35" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735159v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. Vallad" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449580v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chambon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lardeux" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saubion" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.146" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209981v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antunes" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Piessens" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Zuzuarregui" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Perugini" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209971v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813340v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755719v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824188v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757829v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Moura" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocha" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lima" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duclos" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827812v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770022v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771675v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742375v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350655v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Baumard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Richer" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Huard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932122v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chen" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942707v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Shuo" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Decroocq" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842362v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-fischer-le-saux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9567-9444" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198034458" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05529897v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Noel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boulanger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrag003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04483657v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Koebnik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas W. G. Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fischer-Le Saux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hutin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.385" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03978256v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Peduzzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Sagia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiva Burokien&#279;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; Katalin Nagy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-10-22-0373-sc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Timilsina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Jacques" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Potnis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V. Minsavage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006045" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576592v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzeh Mafakheri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mohsen Taghavi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegh Zarei" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touraj Rahimi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sadegh Hasannezhad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00577-21" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794351v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Taghouti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Bertrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dutrieux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10081531" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03623139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Potnis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-12-21-0519-r" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658569v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Osdaghi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine G. Taghouti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Fazliarab" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-11-21-0282-A" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03560813v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouzid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hunault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Legeay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.37" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03314545v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Ka&#322;u&#380;na" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fischer&#8208;le Saux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pothier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksa Obradovi&#263;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13073" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368843v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Kerdraon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Liabot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Marais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d13090404" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125874v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Liu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Chague" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-020-01484-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976163v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiva Burokiene" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bragard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-07-20-0273-SC" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901694v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Morini&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burlet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rosenthal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624813v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Cohen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily K. Luna" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian M. Lang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Ziegle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-19-2393-A" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151277v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004327" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335217v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;dron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Caullireau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003611" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02510889v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian M&#233;line" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Delage" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Brin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Li-Marchetti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sochard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12737" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626928v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003104" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171444v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Bouzid" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legeay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Saux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/569640" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971104v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahria Khenfous-Djebari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kerkoud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traki Benhassine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouazi Bouznad" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/Phyto-10855" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627151v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Balbi-Pe&#241;a" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Soman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Maringoni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Taghouti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-01648-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904508v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a L&#243;pez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lopez-Soriano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerson Garita-Cambronero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Beltr&#225;n" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.002743" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904571v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Merda" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran Bosis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousseau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14343" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905579v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Forero Serna" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bolot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01378-17" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353536v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonneau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guimbaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12397" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7X5CJDBL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456002v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Giovanardi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gironde" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Manceau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-015-0809-2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383508v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arlat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boureau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080615-100147" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594261v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pesce" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Berthelot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cunnac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01174-15" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455989v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cerutti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01023-15" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209993v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cunnac" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01574-14" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455982v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Es-Sakhi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.01126" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134870v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cunty" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poliakoff" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivoal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cesbron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12297" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455988v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Roux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endrick Guy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denanc&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lautier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2190-0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905527v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Essakhi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00050-15" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905585v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Campillo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Luna" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Lapitan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.000466" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358463v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Bull" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Countinho" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Denny" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Firrao" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.066415-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210013v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Coutinho" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/JPP.V96I2.026" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642222v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Bolot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Munoz Bodnar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ortiz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Szurek" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00679-13" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199308v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mhedbi-Hajri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hajri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058474" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648487v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurana Serres Giardi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Charbit" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01036-13" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455963v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Hamza" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robene-Soustrade" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jouen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiroleu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2011.12.005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR4SXKRP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209934v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. de Boer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199341v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l F. Pothier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poussier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06119-11" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723491v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ramette" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Frapolli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gruffaz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Meyer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2010.10.005" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWMPX4NX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651372v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fargier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2010.09.001" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLDZMB7S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668539v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolee T. Bull" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lydon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyesuk Kong" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A. Vinatzer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2010.02.001" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H65XS1K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669057v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fischer-Le Saux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235778v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pruvost" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ah-You" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666685v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Bull" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. de Boer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Denny" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/jpp.v90i3.682" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128068v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerondelle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapulliot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00018-06" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665673v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mantelin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fisher-Le Saux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zakhia" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bena" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63911-0" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682182v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fisher-Le Saux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2005.00814.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84C40FA68909CDC0A75A0A7852BC70E15E09A6B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560916v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan de Groot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Servant" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63717-0" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681320v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Samson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Legendre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Christen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02791-0" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672493v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;nard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delort" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudry" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS.2004.88.2.220B" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670591v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Rojas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Garcia de Los Rios" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reche" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02924-0" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236194v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hervio-Heath" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Loaec" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Colwell" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pommepuy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.11.5641-5646.2002" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696296v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Babic" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Boemare" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-146-3-709" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698057v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Viallard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Boemare" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-49-4-1645" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696808v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonifassi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laumond" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jipa.1999.4866" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2FV4QCJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694060v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arteaga-Hernandez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mracek" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.1999.tb00606.x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693990v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maul&#233;on" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Constant" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Brunel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.64.11.4246-4254.1998" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688500v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Constant" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marchay" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fisher-Le-Saux" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briand-Panoma" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02561970v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02561964v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734627v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Chawki" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Qu&#234;tu-Laurent" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892952v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roussel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Favel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785311v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806299v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736913v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tilimisina" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Minsavage" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1207.35" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735159v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. Vallad" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449580v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chambon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lardeux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saubion" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.146" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209981v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antunes" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Piessens" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Zuzuarregui" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Perugini" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209971v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755719v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813340v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824188v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757829v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Moura" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocha" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lima" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duclos" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827812v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770022v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771675v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742375v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350655v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Baumard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Richer" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Huard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932122v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942707v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Shuo" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Decroocq" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842362v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>