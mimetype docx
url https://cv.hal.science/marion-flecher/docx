--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -72,899 +72,1003 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'excellence ne suffit pas : les parcours contrariés des femmes en informatique</w:t>
+                <w:t xml:space="preserve">La féminisation « empêchée » des filières informatiques et numériques en écoles d’ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Flécher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108, pp. 29-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48464/ef-108-02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05098556v1</w:t>
+                <w:t xml:space="preserve">halshs-05340114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail entrepreneurial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Saisir le travail entrepreneurial par ses appuis collectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Hetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanja Beronja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Flécher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Diane Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 34 (1), pp.23-41. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfse.034.0023⟩</w:t>
+              <w:t xml:space="preserve">, 2025, n° 35 (2), pp.13-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.035.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05150848v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05559350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La féminisation « empêchée » des filières informatiques et numériques en écoles d’ingénieurs</w:t>
+                <w:t xml:space="preserve">Quand l'excellence ne suffit pas : les parcours contrariés des femmes en informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Flécher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05340114v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une flexibilité temporelle libératrice ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le travail entrepreneurial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanja Beronja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Flécher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Hetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Hadjimanolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4 (149), pp.37-54. </w:t>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 34 (1), pp.23-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rpsf.149.0037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfse.034.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869764v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05150848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des cadres en quête de prestige. L’engagement entrepreneurial des créateurs et créatrices de start-up</w:t>
+                <w:t xml:space="preserve">Une flexibilité temporelle libératrice ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Flécher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1 (161), pp.83 - 102. </w:t>
+              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (149), pp.37-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.11268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rpsf.149.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869870v1</w:t>
+                <w:t xml:space="preserve">hal-04869764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création de startup et rapport au salariat : qui sont les &amp;quot;nouveaux entrepreneurs&amp;quot; ?</w:t>
+                <w:t xml:space="preserve">Produire l’auto-engagement au travail. Modalités du travail d’organisation dans une start-up en croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Flécher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (109), pp.3-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdli.109.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125775v1</w:t>
+                <w:t xml:space="preserve">hal-04869753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire l’auto-engagement au travail. Modalités du travail d’organisation dans une start-up en croissance</w:t>
+                <w:t xml:space="preserve">Création de startup et rapport au salariat : qui sont les &amp;quot;nouveaux entrepreneurs&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Flécher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rdli.109.0001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04869753v1</w:t>
+                <w:t xml:space="preserve">hal-04125775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une clientèle envahissante ? Les temporalités des avocat·es en droit de la famille</w:t>
+                <w:t xml:space="preserve">Des cadres en quête de prestige. L’engagement entrepreneurial des créateurs et créatrices de start-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Flécher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Schütz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nrt.7292⟩</w:t>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (161), pp.83 - 102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.11268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03967402v1</w:t>
+                <w:t xml:space="preserve">hal-04869870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les start-ups, des entreprises &amp;quot;cool&amp;quot; et pacifiées ? Formes et gestion des tensions dans des entreprises en croissance</w:t>
+                <w:t xml:space="preserve">Une clientèle envahissante ? Les temporalités des avocat·es en droit de la famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Flécher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Oehmichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Schütz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 15, </w:t>
+              <w:t xml:space="preserve">, 2020, 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nrt.5930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/nrt.7292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384021v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les start-ups, des entreprises &amp;quot;cool&amp;quot; et pacifiées ? Formes et gestion des tensions dans des entreprises en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Flécher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.5930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des inégalités d'accès aux inégalités de succès : enquête sur les fondateurs et fondatrices de start-ups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Flécher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (159)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -974,98 +1078,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création de start-up, une affaire de dispositions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Flécher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Socialisations Economiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1075,604 +1179,617 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin des avouées et avoués, et après… La reconfiguration du marché des causes d’appel en droit de la famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Flécher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Gollac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rafin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Philippe Tonneau; Laurent Willemez. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une sociologie historique de la profession d’avocat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2753598266</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.189-206, 2025, Histoire, 2753598266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/141z6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’informatique : un bastion masculin… mais égalitaire ? Logiques et modalités de la féminisation des filières et des métiers de l’informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Flécher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Couppié; Dominique Épiphane; Olivier Joseph; Elsa Personnaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premiers pas sur le marché du travail : quand les inégalités s’en mêlent - Tome 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Céreq, pp.7-24, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12o99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir la conflictualité au travail dans les start-up. Enjeux et apports d’une enquête par observation participante depuis les ressources humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Flécher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Alfandari et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enquêter sur les relations professionnelles. Méthodes, outils et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Editions, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 2. Vivre le rêve américain dans la Silicon Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Flécher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Alexandre; Monique Dagnaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numérique, le travail réinventé ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Peter Lang, 2023, 9782875748935. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b21028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3 Les avocat•e•s en droit de la famille : une division sexuée du travail du droit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Flécher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre, droit et politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Édition LGDJ, pp.65-80, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les start-up, des nouvelles formes d'organisation du travail aux nouvelles formes de contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Flécher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dé-libérer le travail. Démocratie et temporalités au coeur des enjeux de santé au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teseo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The implementation of the “Agile” method in a startup company : a new way of controlling work ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Flécher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Agile Imperative. Teams, organizations and society under reconstruction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave MacMillan, pp.155-172, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-73994-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1819,51 +1936,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05098556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fl&#233;cher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05150848v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Beronja" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hetzel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Hadjimanolis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rodet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.034.0023" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340114v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-108-02" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869764v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.149.0037" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869870v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.11268" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04125775v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.109.0001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967402v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Oehmichen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sch&#252;tz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.7292" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384021v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.5930" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956685v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190569v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543818v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gollac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rafin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869915v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12o99" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869948v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21028" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869957v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870014v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.teseopress.com/delibererletravail/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870035v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73994-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fl&#233;cher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-108-02" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559350v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hetzel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Beronja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.035.0013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05098556v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05150848v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Hadjimanolis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rodet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.034.0023" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869764v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.149.0037" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869753v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.109.0001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04125775v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869870v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.11268" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967402v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Oehmichen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sch&#252;tz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.7292" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384021v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.5930" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956685v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543818v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gollac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rafin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141z6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869915v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12o99" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869970v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869948v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869957v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870014v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.teseopress.com/delibererletravail/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870035v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73994-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>