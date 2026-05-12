--- v1 (2026-04-11)
+++ v2 (2026-05-12)
@@ -106,239 +106,239 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La féminisation « empêchée » des filières informatiques et numériques en écoles d’ingénieurs</w:t>
+                <w:t xml:space="preserve">Saisir le travail entrepreneurial par ses appuis collectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Hetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanja Beronja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Flécher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48464/ef-108-02⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 35, pp.13-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.035.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05340114v1</w:t>
+                <w:t xml:space="preserve">halshs-05559350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saisir le travail entrepreneurial par ses appuis collectifs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La féminisation « empêchée » des filières informatiques et numériques en écoles d’ingénieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Flécher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 35 (2), pp.13-24. </w:t>
+              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108, pp. 29-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfse.035.0013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48464/ef-108-02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05559350v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05340114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'excellence ne suffit pas : les parcours contrariés des femmes en informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Flécher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -363,77 +363,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail entrepreneurial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanja Beronja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Flécher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Hetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Hadjimanolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -493,51 +493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une flexibilité temporelle libératrice ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Flécher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4 (149), pp.37-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -571,51 +571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire l’auto-engagement au travail. Modalités du travail d’organisation dans une start-up en croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Flécher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de l'IRES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1 (109), pp.3-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -649,51 +649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création de startup et rapport au salariat : qui sont les &amp;quot;nouveaux entrepreneurs&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Flécher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -718,51 +718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des cadres en quête de prestige. L’engagement entrepreneurial des créateurs et créatrices de start-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Flécher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1 (161), pp.83 - 102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -796,51 +796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une clientèle envahissante ? Les temporalités des avocat·es en droit de la famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Flécher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -913,51 +913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les start-ups, des entreprises &amp;quot;cool&amp;quot; et pacifiées ? Formes et gestion des tensions dans des entreprises en croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Flécher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -991,51 +991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des inégalités d'accès aux inégalités de succès : enquête sur les fondateurs et fondatrices de start-ups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Flécher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (159)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1092,51 +1092,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création de start-up, une affaire de dispositions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Flécher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Socialisations Economiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1193,51 +1193,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin des avouées et avoués, et après… La reconfiguration du marché des causes d’appel en droit de la famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Flécher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Gollac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1295,212 +1295,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’informatique : un bastion masculin… mais égalitaire ? Logiques et modalités de la féminisation des filières et des métiers de l’informatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Saisir la conflictualité au travail dans les start-up. Enjeux et apports d’une enquête par observation participante depuis les ressources humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Flécher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Thomas Couppié; Dominique Épiphane; Olivier Joseph; Elsa Personnaz. </w:t>
+              <w:t xml:space="preserve">François Alfandari et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premiers pas sur le marché du travail : quand les inégalités s’en mêlent - Tome 1</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Enquêter sur les relations professionnelles. Méthodes, outils et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Editions, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869915v1</w:t>
+                <w:t xml:space="preserve">hal-04869970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saisir la conflictualité au travail dans les start-up. Enjeux et apports d’une enquête par observation participante depuis les ressources humaines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’informatique : un bastion masculin… mais égalitaire ? Logiques et modalités de la féminisation des filières et des métiers de l’informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Flécher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">François Alfandari et al. </w:t>
+              <w:t xml:space="preserve">Thomas Couppié; Dominique Épiphane; Olivier Joseph; Elsa Personnaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enquêter sur les relations professionnelles. Méthodes, outils et pratiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Premiers pas sur le marché du travail : quand les inégalités s’en mêlent - Tome 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céreq, pp.7-24, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12o99⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869970v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 2. Vivre le rêve américain dans la Silicon Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Flécher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Alexandre; Monique Dagnaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numérique, le travail réinventé ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Peter Lang, 2023, 9782875748935. </w:t>
@@ -1538,51 +1538,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3 Les avocat•e•s en droit de la famille : une division sexuée du travail du droit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Flécher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre, droit et politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Édition LGDJ, pp.65-80, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1607,51 +1607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les start-up, des nouvelles formes d'organisation du travail aux nouvelles formes de contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Flécher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dé-libérer le travail. Démocratie et temporalités au coeur des enjeux de santé au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1689,51 +1689,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The implementation of the “Agile” method in a startup company : a new way of controlling work ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Flécher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Agile Imperative. Teams, organizations and society under reconstruction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave MacMillan, pp.155-172, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1936,51 +1936,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fl&#233;cher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-108-02" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559350v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hetzel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Beronja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.035.0013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05098556v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05150848v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Hadjimanolis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rodet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.034.0023" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869764v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.149.0037" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869753v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.109.0001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04125775v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869870v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.11268" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967402v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Oehmichen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sch&#252;tz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.7292" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384021v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.5930" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956685v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543818v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gollac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rafin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141z6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869915v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12o99" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869970v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869948v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869957v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870014v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.teseopress.com/delibererletravail/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870035v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73994-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559350v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hetzel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Beronja" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fl&#233;cher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.035.0013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340114v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-108-02" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05098556v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05150848v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Hadjimanolis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rodet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.034.0023" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869764v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.149.0037" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869753v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.109.0001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04125775v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869870v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.11268" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967402v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Oehmichen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sch&#252;tz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.7292" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384021v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.5930" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956685v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543818v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gollac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rafin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141z6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869970v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869915v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12o99" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869948v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869957v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870014v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.teseopress.com/delibererletravail/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870035v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73994-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>