--- v0 (2026-03-15)
+++ v1 (2026-04-26)
@@ -237,1084 +237,1084 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Harbour Data Repository. Volume 3: T. Schmidts, The Thracian harbour city Ainos.</w:t>
+                <w:t xml:space="preserve">European Harbour Data Repository. Volume 6: S. Kalmring, The Leiruvogur Harbor Research Project. Interdisciplinary archaeological examination of a Viking harbor and its hinterland in Iceland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Werther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">3, 2019, T. Schmidts, The Thracian harbour city Ainos, </w:t>
+              <w:t xml:space="preserve">6, 2019, S. Kalmring, The Leiruvogur Harbor Research Project. Interdisciplinary archaeological examination of a Viking harbor and its hinterland in Iceland, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22032/dbt.38381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22032/dbt.38390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02096058v1</w:t>
+                <w:t xml:space="preserve">halshs-02096085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Harbour Data Repository. Volume 6: S. Kalmring, The Leiruvogur Harbor Research Project. Interdisciplinary archaeological examination of a Viking harbor and its hinterland in Iceland</w:t>
+                <w:t xml:space="preserve">European Harbour Data Repository. Volume 8: J. Trachet, D. de Ruijsscher, Medieval Bruges and its outports. A landscape-archaeological contribution to the Zwin-debate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Werther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">6, 2019, S. Kalmring, The Leiruvogur Harbor Research Project. Interdisciplinary archaeological examination of a Viking harbor and its hinterland in Iceland, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8, 2019, J. Trachet, D. de Ruijsscher, Medieval Bruges and its outports. A landscape-archaeological contribution to the Zwin-debate</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02096085v1</w:t>
+                <w:t xml:space="preserve">halshs-02096103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Harbour Data Repository. Volume 8: J. Trachet, D. de Ruijsscher, Medieval Bruges and its outports. A landscape-archaeological contribution to the Zwin-debate</w:t>
+                <w:t xml:space="preserve">European Harbour Data Repository. Volume 5: G. H. Jeute, Harbours as factors in the settlement of the Bremen Basin between the Roman Iron Age and the Middle Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Werther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">8, 2019, J. Trachet, D. de Ruijsscher, Medieval Bruges and its outports. A landscape-archaeological contribution to the Zwin-debate</w:t>
-            </w:r>
+              <w:t xml:space="preserve">5, 2019, G. H. Jeute, Harbours as factors in the settlement of the Bremen Basin between the Roman Iron Age and the Middle Ages, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22032/dbt.38387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02096103v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02096079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Harbour Data Repository. Volume 5: G. H. Jeute, Harbours as factors in the settlement of the Bremen Basin between the Roman Iron Age and the Middle Ages</w:t>
+                <w:t xml:space="preserve">European Harbour Data Repository. Volume 7: B. Majchczack, Trading terps and Geest boundary harbours − medieval trading ports on the German North Sea coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Werther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">5, 2019, G. H. Jeute, Harbours as factors in the settlement of the Bremen Basin between the Roman Iron Age and the Middle Ages, </w:t>
+              <w:t xml:space="preserve">7, 2019, B. Majchczack, Trading terps and Geest boundary harbours − medieval trading ports on the German North Sea coast, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22032/dbt.38387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22032/dbt.38393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02096079v1</w:t>
+                <w:t xml:space="preserve">halshs-02096093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Harbour Data Repository. Volume 7: B. Majchczack, Trading terps and Geest boundary harbours − medieval trading ports on the German North Sea coast</w:t>
+                <w:t xml:space="preserve">European Harbour Data Repository. Volume 4: A. Ginalis, D. Heher, A. Külzer, J. Preiser-Kapeller, G. Simeonov, Harbours and landing places on the Balkan coasts of the Byzantine Empire (4th to 12th centuries)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Werther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">7, 2019, B. Majchczack, Trading terps and Geest boundary harbours − medieval trading ports on the German North Sea coast, </w:t>
+              <w:t xml:space="preserve">4, 2019, A. Ginalis, D. Heher, A. Külzer, J. Preiser-Kapeller, G. Simeonov, Harbours and landing places on the Balkan coasts of the Byzantine Empire (4th to 12th centuries)., </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22032/dbt.38393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22032/dbt.38384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02096093v1</w:t>
+                <w:t xml:space="preserve">halshs-02096068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Harbour Data Repository. Volume 4: A. Ginalis, D. Heher, A. Külzer, J. Preiser-Kapeller, G. Simeonov, Harbours and landing places on the Balkan coasts of the Byzantine Empire (4th to 12th centuries)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inland harbours in Central Europe: Nodes between Northern Europe and the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Werther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...36 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Wollenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RGZM Tagungen 38, Interdisziplinäre Forschungen zu den Häfen von der Römischen Kaiserzeit bis zum Mittelalter (6), 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02096068v1</w:t>
+                <w:t xml:space="preserve">halshs-02434868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inland harbours in Central Europe: Nodes between Northern Europe and the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Werther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Wollenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RGZM. 6, 2019, Interdisziplinäre Forschungen zu den Häfen von der Römischen Kaiserzeit bis zum Mittelalter</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Dumont</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">halshs-02434868v1</w:t>
+                <w:t xml:space="preserve">halshs-03149293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inland harbours in Central Europe: Nodes between Northern Europe and the Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">European Harbour Data Repository. Volume 3: T. Schmidts, The Thracian harbour city Ainos.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Werther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3, 2019, T. Schmidts, The Thracian harbour city Ainos, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22032/dbt.38381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doris Wollenberg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">halshs-03149293v1</w:t>
+                <w:t xml:space="preserve">halshs-02096058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Harbour Data Repository. Volume 2: T. Bendschus, S. Feuser, Images and imaginations of roman ports.</w:t>
+                <w:t xml:space="preserve">European Harbour Data Repository</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Werther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2, 2018, T. Bendschus, S. Feuser, Images and imaginations of roman ports, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02096044v1</w:t>
+                <w:t xml:space="preserve">halshs-02316077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Harbour Data Repository</w:t>
+                <w:t xml:space="preserve">European Harbour Data Repository. Volume 1: L. Kröger, Within the network of fluvial ports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Werther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018</w:t>
-            </w:r>
+              <w:t xml:space="preserve">1, 2018, L. Kröger, Within the network of fluvial ports, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22032/dbt.35240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02316077v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01910964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Harbour Data Repository. Volume 1: L. Kröger, Within the network of fluvial ports</w:t>
+                <w:t xml:space="preserve">European Harbour Data Repository. Volume 2: T. Bendschus, S. Feuser, Images and imaginations of roman ports.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Werther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1, 2018, L. Kröger, Within the network of fluvial ports, </w:t>
+              <w:t xml:space="preserve">2, 2018, T. Bendschus, S. Feuser, Images and imaginations of roman ports, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22032/dbt.35240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22032/dbt.35243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01910964v1</w:t>
+                <w:t xml:space="preserve">halshs-02096044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élevage et forêt sur la montagne dijonnaise à la fin du Moyen Âge. Deux établissements forestiers d’éleveurs en Terre de Saint-Seine Saint-Martin-du-Mont (Côte d’Or)</w:t>
               </w:r>
@@ -1640,252 +1640,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05070669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of periods of high and low hydrological activity in the Loire River, France, between the 14th and mid-19th centuries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raisonner sur l’absence. Prospections géophysiques croisées au prieuré grandmontain d’Époisses à Bretenière (Côte-d’Or)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evan Mesmin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ronan Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.130932⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.20399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487777v1</w:t>
+                <w:t xml:space="preserve">halshs-04550735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raisonner sur l’absence. Prospections géophysiques croisées au prieuré grandmontain d’Époisses à Bretenière (Côte-d’Or)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of periods of high and low hydrological activity in the Loire River, France, between the 14th and mid-19th centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Steinmann</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27.2, </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 633, pp.130932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cem.20399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.130932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04550735v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jargeau/Saint-Denis-de-l'Hôtel (Loiret). Lit de la Loire, pont de Jargeau</w:t>
               </w:r>
@@ -2109,51 +2109,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine méconnu de l'archéologie des fleuves et des rivières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hoyau-Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2215,308 +2215,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La longue histoire des ponts de la Charité-sur-Loire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">L’épave de Saint-Satur dans la Loire moyenne : un transport d’ardoises interrompu à la charnière du Moyen Âge et de la période moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Steinmann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lavier Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.41820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03937373v1</w:t>
+                <w:t xml:space="preserve">halshs-03664280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’épave de Saint-Satur dans la Loire moyenne : un transport d’ardoises interrompu à la charnière du Moyen Âge et de la période moderne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La longue histoire des ponts de la Charité-sur-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annie Dumont</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ronan Steinmann</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavier Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022-2, pp.71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03664280v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03937373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles découvertes archéologiques dans le lit de la Loire moyenne, entre Herry (Cher) et Sully-sur-Loire (Loiret)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2524,51 +2524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Loire et ses terroirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 105, pp.36-52</w:t>
@@ -2669,791 +2669,791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01886157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Satur (Cher): : épave du XVe siècle avec cargaison de pierres et d’ardoises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Pouilly-sur-Loire (Nièvre): digue médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Moyat</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Hamblin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Loire et ses terroirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Numéro spécial Géoarchéologie fluviale, de l’Ardèche à la Loire-Atlantique, les résultats des recherches en cours (ports, digues, moulins, pêcheries…), pp.28-31</w:t>
+              <w:t xml:space="preserve">, 2017, Numéro spécial Géoarchéologie fluviale, de l’Ardèche à la Loire-Atlantique, les résultats des recherches en cours (ports, digues, moulins, pêcheries…), pp.26-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01693837v1</w:t>
+                <w:t xml:space="preserve">halshs-01693836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pierre pour elle-même. Gestion, statut et perception d'un matériau en Bourgogne à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ædificare, Revue internationale d’histoire de la construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01597300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pouilly-sur-Loire (Nièvre): digue médiévale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">La Charité-sur-Loire (Nièvre): évolution du chenal, des ponts et des autres structures (pêcheries, moulins)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Loire et ses terroirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Numéro spécial Géoarchéologie fluviale, de l’Ardèche à la Loire-Atlantique, les résultats des recherches en cours (ports, digues, moulins, pêcheries…), pp.26-27</w:t>
+              <w:t xml:space="preserve">, 2017, Numéro spécial Géoarchéologie fluviale, de l’Ardèche à la Loire-Atlantique, les résultats des recherches en cours (ports, digues, moulins, pêcheries…), pp.20-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01693836v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01693831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Charité-sur-Loire (Nièvre): évolution du chenal, des ponts et des autres structures (pêcheries, moulins)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">La Charité-sur-Loire (Nièvre), la Chapelle-Montlinard (Cher) : des ponts, des pêcheries, des moulins…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Loire et ses terroirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Numéro spécial Géoarchéologie fluviale, de l’Ardèche à la Loire-Atlantique, les résultats des recherches en cours (ports, digues, moulins, pêcheries…), pp.20-25</w:t>
+              <w:t xml:space="preserve">, 2017, Numéro special Géoarchéologie fluviale, p. 20-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01693831v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01679714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Charité-sur-Loire (Nièvre), la Chapelle-Montlinard (Cher) : des ponts, des pêcheries, des moulins…</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Saint-Satur (Cher): : épave du XVe siècle avec cargaison de pierres et d’ardoises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moyat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Loire et ses terroirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Numéro special Géoarchéologie fluviale, p. 20-25</w:t>
+              <w:t xml:space="preserve">, 2017, Numéro spécial Géoarchéologie fluviale, de l’Ardèche à la Loire-Atlantique, les résultats des recherches en cours (ports, digues, moulins, pêcheries…), pp.28-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01679714v1</w:t>
+                <w:t xml:space="preserve">halshs-01693837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des ponts et du lit mineur de la Loire, entre La Charité-sur-Loire et la Chapelle-Montlinard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie Dumont</w:t>
+                <w:t xml:space="preserve">La construction des climats viticoles en Bourgogne, la relation du vin au lieu au Moyen Âge. Une culture du vin et du lieu en Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01103849v1</w:t>
+                <w:t xml:space="preserve">halshs-01070143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction des climats viticoles en Bourgogne, la relation du vin au lieu au Moyen Âge. Une culture du vin et du lieu en Bourgogne</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Ferrand</w:t>
+                <w:t xml:space="preserve">Évolution des ponts et du lit mineur de la Loire, entre La Charité-sur-Loire et la Chapelle-Montlinard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavier Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (3), http://developpementdurable.revues.org/10630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.10630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01070143v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01103849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi un clos au Clos de Vougeot?</w:t>
               </w:r>
@@ -3502,226 +3502,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00666126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Clos de Vougeot ou la notion de limite dans le patrimoine viticole monastique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le vignoble gallo-romain de Gevrey-Chambertin &amp;quot;Au-dessus de Bergis&amp;quot;, Côte d'Or (Ier-IIe s. ap. J.-C.) : Modes de plantation et de conduite de vignes antiques en Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Humaines Combinées : Revue électronique des écoles doctorales ED LISIT et ED LETS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59, p. 505-537</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01112728v1</w:t>
+                <w:t xml:space="preserve">halshs-00561456v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vignoble gallo-romain de Gevrey-Chambertin &amp;quot;Au-dessus de Bergis&amp;quot;, Côte d'Or (Ier-IIe s. ap. J.-C.) : Modes de plantation et de conduite de vignes antiques en Bourgogne</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Clos de Vougeot ou la notion de limite dans le patrimoine viticole monastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Humaines Combinées : Revue électronique des écoles doctorales ED LISIT et ED LETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Limite/Limites, 5, pp.en ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58335/shc.180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00561456v2</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01112728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Clos de Vougeot : relevés assistés par ordinateur et étude du bâti d’un cellier monastique. Premiers résultats</w:t>
               </w:r>
@@ -3798,51 +3798,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Clos de Vougeot (Côte-d’Or) : nouvelles observations sur les matériaux de construction et la chronologie du bâti médiéval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3919,536 +3919,536 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ordre cistercien. La Bourgogne comme berceau.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualité des matériaux de seconde main</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gensbeitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'abbaye de Maizières. 900 ans d'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Faton, pp.10-22, 2025, 978-2-87844-396-7</w:t>
+              <w:t xml:space="preserve">Démonter pour construire. Une histoire des matériaux de seconde main.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mergoil, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05169990v1</w:t>
+                <w:t xml:space="preserve">hal-04862142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité des matériaux de seconde main</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une architecture habitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juliette Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Démonter pour construire. Une histoire des matériaux de seconde main.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mergoil, In press</w:t>
+              <w:t xml:space="preserve">L'abbaye de Maizières. 900 ans d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Faton, pp.74-86, 2025, 978-2-87844-396-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862142v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05170001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une architecture habitée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprendre et restituer l’abbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Pélissier; Guillaume Grillon. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'abbaye de Maizières. 900 ans d'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Faton, pp.74-86, 2025, 978-2-87844-396-7</w:t>
+              <w:t xml:space="preserve">L’abbaye de Maizières – 900 ans d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faton, pp.49-73, 2025, 978-2-87844-396-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05170001v1</w:t>
+                <w:t xml:space="preserve">hal-05378011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre et restituer l’abbaye</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Comprendre et restituer l'abbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Grillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’abbaye de Maizières – 900 ans d’histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faton, pp.49-73, 2025, 978-2-87844-396-7</w:t>
+              <w:t xml:space="preserve">L'abbaye de Maizières. 900 ans d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Faton, pp.46-72, 2025, 978-2-87844-396-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05378011v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05170012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre et restituer l'abbaye</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'ordre cistercien. La Bourgogne comme berceau.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Grillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'abbaye de Maizières. 900 ans d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Faton, pp.46-72, 2025, 978-2-87844-396-7</w:t>
+              <w:t xml:space="preserve">, Éditions Faton, pp.10-22, 2025, 978-2-87844-396-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05170012v1</w:t>
+                <w:t xml:space="preserve">halshs-05169990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studien zu den Binnenhäfen in Zentraleuropa als Knotenpunkte europäischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Ettel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4645,90 +4645,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux exemples de transport fluvial d’objets pondéreux (meules et sarcophage) du haut Moyen Âge sur la Loire moyenne (Bannay et Herry, dép. Cher)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5026,307 +5026,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inland harbours in Central Europe : nodes between Northern Europe and the Mediterranean Sea – An introduction</w:t>
+                <w:t xml:space="preserve">Un pont dans les caves. Urbanisme et franchissement de Loire à la Charité-sur-Loire (58)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inland harbours in Central Europe: Nodes between Northern Europe and the Mediterranean Sea, International conference, 1 – 2 december 2016 Dijon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Interdisziplinäre Forschungen zu den Häfen von der Römischen Kaiserzeit bis zum Mittelalter (6), pp.IX-XVI, 2019, RGZM Tagungen 38</w:t>
+              <w:t xml:space="preserve">Caves et celliers dans l'Europe médiévale et moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02490471v1</w:t>
+                <w:t xml:space="preserve">halshs-02338675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un pont dans les caves. Évolution de l'urbanisme et des franchissements de Loire à de la Charité-sur-Loire (58), du Moyen Âge à l'Époque moderne</w:t>
+                <w:t xml:space="preserve">Les celliers viticoles de la côte de Nuits au Moyen Âge : de la typologie au processus de construction du vignoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annie Dumont</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alix C.; Gaugain L.; Salamagne A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caves et celliers dans l'Europe médiévale et moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires François Rabelais, p. 299-308, 2019</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires François Rabelais, p. 241-255, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02434857v1</w:t>
+                <w:t xml:space="preserve">halshs-02434861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un pont dans les caves. Urbanisme et franchissement de Loire à la Charité-sur-Loire (58)</w:t>
+                <w:t xml:space="preserve">Les Celliers viticoles de la Côte de Nuits au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annie Dumont</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caves et celliers dans l'Europe médiévale et moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02338675v1</w:t>
+                <w:t xml:space="preserve">halshs-02338680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métiers de la pierre sur les chantiers des ducs de Bourgogne à la fin du Moyen Âge. Migrations et savoir-faire</w:t>
               </w:r>
@@ -5375,704 +5345,734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02490434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Celliers viticoles de la Côte de Nuits au Moyen Âge</w:t>
+                <w:t xml:space="preserve">Le territoire : un enchevêtrement culturel ? Contribution de l'étude de la pierre à bâtir à la compréhension des territoires médiévaux et modernes bourguignons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caves et celliers dans l'Europe médiévale et moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Géohistoire de l’environnement et des paysages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.431-441, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02338680v1</w:t>
+                <w:t xml:space="preserve">halshs-02490532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les celliers viticoles de la côte de Nuits au Moyen Âge : de la typologie au processus de construction du vignoble</w:t>
+                <w:t xml:space="preserve">Les livres de l’abbaye de Cîteaux à la fin du Moyen Âge. Espaces de stockage, mobilier et dispersion des manuscrits dans l’abbaye, d’après le catalogue de Jean de Cirey (1480-1482)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caves et celliers dans l'Europe médiévale et moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires François Rabelais, p. 241-255, 2019</w:t>
+              <w:t xml:space="preserve">Quel lieu choisir ? Implantation, représentation et mention de l’édifice et de l’objet (XIe- XVIIe). Actes des journées doctorales internationales des 29 et 30 mai 2018.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02434861v1</w:t>
+                <w:t xml:space="preserve">halshs-02434850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le territoire : un enchevêtrement culturel ? Contribution de l'étude de la pierre à bâtir à la compréhension des territoires médiévaux et modernes bourguignons</w:t>
+                <w:t xml:space="preserve">Inland harbours : First results and perspectives of the project Inland harbours in Central Europe on the French territory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Werther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Ettel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Foucher M.; Dumont A.; Werther L.; Wollenberg D. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géohistoire de l’environnement et des paysages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS éditions, pp.431-441, 2019</w:t>
+              <w:t xml:space="preserve">Inland harbours in Central Europe: Nodes between Northern Europe and the Mediterranean Sea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, RGZM Tagungen 38, pp.3-16, 2019, Interdisziplinäre Forschungen zu den Häfen von der Römischen Kaiserzeit bis zum Mittelalter</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02490532v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02434944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les livres de l’abbaye de Cîteaux à la fin du Moyen Âge. Espaces de stockage, mobilier et dispersion des manuscrits dans l’abbaye, d’après le catalogue de Jean de Cirey (1480-1482)</w:t>
+                <w:t xml:space="preserve">Un pont dans les caves. Évolution de l'urbanisme et des franchissements de Loire à de la Charité-sur-Loire (58), du Moyen Âge à l'Époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alix C.; Gaugain L.; Salamagne A. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quel lieu choisir ? Implantation, représentation et mention de l’édifice et de l’objet (XIe- XVIIe). Actes des journées doctorales internationales des 29 et 30 mai 2018.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Caves et celliers dans l'Europe médiévale et moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires François Rabelais, p. 299-308, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02434850v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02434857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inland harbours : First results and perspectives of the project Inland harbours in Central Europe on the French territory</w:t>
+                <w:t xml:space="preserve">Inland harbours in Central Europe : nodes between Northern Europe and the Mediterranean Sea – An introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Werther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Foucher M.; Dumont A.; Werther L.; Wollenberg D. </w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Wollenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RGZM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inland harbours in Central Europe: Nodes between Northern Europe and the Mediterranean Sea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 6, RGZM Tagungen 38, pp.3-16, 2019, Interdisziplinäre Forschungen zu den Häfen von der Römischen Kaiserzeit bis zum Mittelalter</w:t>
+              <w:t xml:space="preserve">Inland harbours in Central Europe: Nodes between Northern Europe and the Mediterranean Sea, International conference, 1 – 2 december 2016 Dijon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Interdisziplinäre Forschungen zu den Häfen von der Römischen Kaiserzeit bis zum Mittelalter (6), pp.IX-XVI, 2019, RGZM Tagungen 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02434944v1</w:t>
+                <w:t xml:space="preserve">halshs-02490471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrières et constructions en Bourgogne : une plateforme numérique mutualiste pour une histoire économique et technique de la pierre à bâtir</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La pierre à bâtir sur les chantiers bourguignons : l'évolution des pratiques du choix du Moyen Âge à l'actuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les temps de la construction : processus, acteurs, matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Picard, pp.1133-1144, 2016</w:t>
+              <w:t xml:space="preserve">, Editions Picard, pp.57-68, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02490554v1</w:t>
+                <w:t xml:space="preserve">halshs-02490558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pierre à bâtir sur les chantiers bourguignons : l'évolution des pratiques du choix du Moyen Âge à l'actuel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carrières et constructions en Bourgogne : une plateforme numérique mutualiste pour une histoire économique et technique de la pierre à bâtir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les temps de la construction : processus, acteurs, matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Picard, pp.57-68, 2016</w:t>
+              <w:t xml:space="preserve">, Editions Picard, pp.1133-1144, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02490558v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02490554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The History of La Charité-sur-Loire Bridges (France, Burgundy and Center Regions), From the 13th Century to the 20th Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6127,51 +6127,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La double signification des clos monastiques sur la côte de Nuits (Bourgogne, France) : étude archéologique et historique du Clos de Vougeot et d'autres clos cisterciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Panaitescu C., Fosalau L. C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Vigne, vin et ordres monastiques en Europe, une longue histoire, Oct 2011, Iasi, Roumanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire UNESCO Cultures et Traditions du Vin, p. 25-41, 2013</w:t>
@@ -6226,51 +6226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SOUSA MELO A., DO CARMO RIBEIRO M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">História da construção -Arquitecturas e technicas constructivas, Oct 2012, Braga, Portugal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CITCEM-LAMOP, p. 153-178, 2013</w:t>
@@ -6366,1758 +6366,1909 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00708724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vigne et la pierre comme matières du paysage viticole de la Côte bourguignonne.</w:t>
+                <w:t xml:space="preserve">Le Clos-Vougeot et sa perrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jocelyne Perard et Maryvonne Perrot. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vigne et la pierre comme matières du paysage viticole de la Côte bourguignonne., Oct 2009, Vougeot, France</w:t>
+              <w:t xml:space="preserve">Le Clos-Vougeot et sa perrière, 2009, Morey-Saint-Denis, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Georges Chevrier, p. 219-238, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00751299v1</w:t>
+                <w:t xml:space="preserve">halshs-00599306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Clos-Vougeot et sa perrière</w:t>
+                <w:t xml:space="preserve">La vigne et la pierre comme matières du paysage viticole de la Côte bourguignonne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Clos-Vougeot et sa perrière, 2009, Morey-Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">La vigne et la pierre comme matières du paysage viticole de la Côte bourguignonne., Oct 2009, Vougeot, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Georges Chevrier, p. 219-238, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00599306v1</w:t>
+                <w:t xml:space="preserve">halshs-00751299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la documentation comptable pour l'étude de l'aléa crue et de l'instabilité fluviale. Étude de cas des cités ligériennes de Nevers et Decize (XIVe - XVIIIe s.)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mills on piles or boat-mills? Impacts of hazards, war and fluvial environments on the technology of French medieval watermills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Perception et appréhension du risque naturel dans l'Antiquité et au Moyen Âge (PARAMA)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Orléans, France</w:t>
+              <w:t xml:space="preserve">Landscape archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bamberg, Mar 2026, Bamberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235392v1</w:t>
+                <w:t xml:space="preserve">halshs-05564255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with river hazards in urban environments. Strategies and impacts of the LIA in Burgundian towns revealed through archives and underwater archaeology</w:t>
+                <w:t xml:space="preserve">Building and maintaining infrastructures in the Loire River despite the LIA hazards : perception, rhythms and adaptations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAO 2023 Conference H2Oxford: Water flowing through Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">On the way to the fluvial anthroposphere. Floodplain transformation processes in the medieval and pre-industrial modern period</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPP2361 - On the way to the fluvial anthroposphere - Tübingen university, Jan 2026, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04073994v1</w:t>
+                <w:t xml:space="preserve">halshs-05564239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier, caractériser, cartographier et critiquer le patrimoine immergé de la Saône : un cas d’étude documentaire pluridisciplinaire et problématisée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de la documentation comptable pour l'étude de l'aléa crue et de l'instabilité fluviale. Étude de cas des cités ligériennes de Nevers et Decize (XIVe - XVIIIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Helleringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études documentaires et études d’archives en archéologie préventive : actes du 6e séminaire scientifique et technique de l’Inrap</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop "Perception et appréhension du risque naturel dans l'Antiquité et au Moyen Âge (PARAMA)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Orléans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05549313v1</w:t>
+                <w:t xml:space="preserve">hal-05235392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux exemples de transport fluvial d’objets pondéreux (meules et sarcophage) du haut Moyen Âge sur la Loire moyenne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Dealing with river hazards in urban environments. Strategies and impacts of the LIA in Burgundian towns revealed through archives and underwater archaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Foucher</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavier Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un monde en mouvement : La circulation des hommes, des biens et des idées à l’époque mérovingienne (Ve-VIIIe siècle). 40e Journées internationales d'Archéologie mérovingienne (AFAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes; Association française d’Archéologie mérovingienne (AFAM); Inrap, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">GAO 2023 Conference H2Oxford: Water flowing through Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874113v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratique courante, pratique complexe : ce que le recyclage révèle de la gestion de la pierre sur les chantiers médiévaux bourguignons</w:t>
+                <w:t xml:space="preserve">Identifier, caractériser, cartographier et critiquer le patrimoine immergé de la Saône : un cas d’étude documentaire pluridisciplinaire et problématisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Badey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Helleringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Remploi(s), détournement(s) et recyclage(s) de la pierre : entre ressources naturelles et contraintes humaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études documentaires et études d’archives en archéologie préventive : actes du 6e séminaire scientifique et technique de l’Inrap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/afnh-pp67⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03149308v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus Lapidum Burgundiae : un atlas sur l’utilisation de la pierre en Bourgogne de l’Antiquité de l’Antiquité à nos jours à l’usage des chercheurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+                <w:t xml:space="preserve">Deux exemples de transport fluvial d’objets pondéreux (meules et sarcophage) du haut Moyen Âge sur la Loire moyenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Polinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pierre à Pierre. Economie de la pierre de l'Antiquité à l'Epoque moderne en Lorraine et régions limitrophes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nancy, France. pp.15-24</w:t>
+              <w:t xml:space="preserve">Un monde en mouvement : La circulation des hommes, des biens et des idées à l’époque mérovingienne (Ve-VIIIe siècle). 40e Journées internationales d'Archéologie mérovingienne (AFAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes; Association française d’Archéologie mérovingienne (AFAM); Inrap, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01461680v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of French rivers in stone distribution as an insight in economic and social organization</w:t>
+                <w:t xml:space="preserve">Pratique courante, pratique complexe : ce que le recyclage révèle de la gestion de la pierre sur les chantiers médiévaux bourguignons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Medieval Conference - Session “The Use of Water and Wetlands at the End of the Early Middle Ages“</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire Remploi(s), détournement(s) et recyclage(s) de la pierre : entre ressources naturelles et contraintes humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03149310v1</w:t>
+                <w:t xml:space="preserve">halshs-03149308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negotiating river exploitation in medieval and post-medieval England, France and Germany. Macro and micro‐perspectives based on archaeological and written sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corpus Lapidum Burgundiae : un atlas sur l’utilisation de la pierre en Bourgogne de l’Antiquité de l’Antiquité à nos jours à l’usage des chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lukas Werther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Konflikte um Wasserwirtschaft und Wasserrechte. Vom Ende der Antike bis zur Industrialisierung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Lorsch, Germany</w:t>
+              <w:t xml:space="preserve">Pierre à Pierre. Economie de la pierre de l'Antiquité à l'Epoque moderne en Lorraine et régions limitrophes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nancy, France. pp.15-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03149311v1</w:t>
+                <w:t xml:space="preserve">halshs-01461680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organiser spatialement le travail à l’abbaye de Cîteaux : compartimentation et mise en réseau dans les granges polyvalentes</w:t>
+                <w:t xml:space="preserve">The use of French rivers in stone distribution as an insight in economic and social organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labeur et production au sein des monastères de l’Occident médiéval - 4e table ronde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">International Medieval Conference - Session “The Use of Water and Wetlands at the End of the Early Middle Ages“</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01753879v1</w:t>
+                <w:t xml:space="preserve">halshs-03149310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater cultural heritage of French rivers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Negotiating river exploitation in medieval and post-medieval England, France and Germany. Macro and micro‐perspectives based on archaeological and written sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Werther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference "Underwater Cultural Heritage in Europe today"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Zadar, Croatia</w:t>
+              <w:t xml:space="preserve">Konflikte um Wasserwirtschaft und Wasserrechte. Vom Ende der Antike bis zur Industrialisierung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lorsch, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01910952v1</w:t>
+                <w:t xml:space="preserve">halshs-03149311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The European Harbour Data Repository. Looking Beyond Projects, Periods and Borders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lukas Werther</w:t>
+                <w:t xml:space="preserve">Underwater cultural heritage of French rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Steppan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harbours in Space and Time</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Mainz, Germany</w:t>
+              <w:t xml:space="preserve">International conference "Underwater Cultural Heritage in Europe today"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Zadar, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01910961v1</w:t>
+                <w:t xml:space="preserve">halshs-01910952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">River management strategies from Antiquity to Middle Ages: the contribution of harbours to the analysis ofcentral European communication networks</w:t>
+                <w:t xml:space="preserve">Organiser spatialement le travail à l’abbaye de Cîteaux : compartimentation et mise en réseau dans les granges polyvalentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Deutscher Archäologiekongress des Deutschen Verbandes für Archäologie und der Deutschen Altertumsverbände</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Mainz, Germany</w:t>
+              <w:t xml:space="preserve">Labeur et production au sein des monastères de l’Occident médiéval - 4e table ronde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03149312v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01753879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pierre à bâtir sur les chantiers bourguignons : l'évolution des pratiques du choix du Moyen Âge à l'actuel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The European Harbour Data Repository. Looking Beyond Projects, Periods and Borders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Werther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Steppan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième Congrès Francophone d'Histoire de la Construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Lyon, France. p. 57-68</w:t>
+              <w:t xml:space="preserve">Harbours in Space and Time</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Mainz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01313092v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01910961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of Burgundy stone from ancient times to the present day</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">River management strategies from Antiquity to Middle Ages: the contribution of harbours to the analysis ofcentral European communication networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Werther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Wollenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kröger Lars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd Annual Conference on Computer Applications and Quantitative Methods in Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France. pp.459 - 469</w:t>
+              <w:t xml:space="preserve">9. Deutscher Archäologiekongress des Deutschen Verbandes für Archäologie und der Deutschen Altertumsverbände</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Mainz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01146869v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03149312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un atlas pour une histoire économique et technique de la pierre bourguignonne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La pierre à bâtir sur les chantiers bourguignons : l'évolution des pratiques du choix du Moyen Âge à l'actuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paysages, patrimoine bâti et matériaux en Bourgogne, de l’Antiquité à nos jours ; Bilan et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Saint Christophe-en-Brionnais, France</w:t>
+              <w:t xml:space="preserve">Deuxième Congrès Francophone d'Histoire de la Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Lyon, France. p. 57-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01148384v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01313092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chantiers de construction de l'abbaye de Cîteaux et la mise en place d'un réseau d'approvisionnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The use of Burgundy stone from ancient times to the present day</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV Colóquio internacional "História da construção – Perspetivas atuais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">42nd Annual Conference on Computer Applications and Quantitative Methods in Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France. pp.459 - 469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03149315v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01146869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un atlas pour une histoire économique et technique de la pierre bourguignonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paysages, patrimoine bâti et matériaux en Bourgogne, de l’Antiquité à nos jours ; Bilan et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Saint Christophe-en-Brionnais, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01148384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chantiers de construction de l'abbaye de Cîteaux et la mise en place d'un réseau d'approvisionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV Colóquio internacional "História da construção – Perspetivas atuais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Braga, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03149315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le château de Germolles (71): grange, château fort ou palais, du Moyen Âge à aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le château de Germolles (71): grange, château fort ou palais, du Moyen Âge à aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Perpignan, France. p. 133-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00906237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8127,271 +8278,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’archéologie des fleuves et des rivières (6/6). Lutter contre les crues et contrôler la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tant de ponts au fil du temps à la Charité-sur-Loire (Nièvre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01576229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pierre et les hommes en Bourgogne. Archéologie et histoire d'une ressource en œuvre du Moyen Âge à l'Époque Moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.2 volumes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01313072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8401,130 +8552,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inland harbours in Central Europe:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Werther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Wollenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01413308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8534,623 +8685,623 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ponts de Loire entre Jargeau et St-Denis-de-l’Hôtel (Loiret)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SRA Centre Val de Loire. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04953633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marseilles-lès-Aubigny : Épave B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SRA Centre Val de Loire. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04953617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ponts de Loire entre Jargeau et St-Denis-de-l’Hôtel (Loiret)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Artehis. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sierck-Les-Bains (57), 12 Rue de la Tour de l'Horloge. Étude archéologique d'un réseau de salles semi-enterrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Eveha - Etudes et valorisations archéologiques (Limoges); Service régional de l'archéologie Grand-Est. 2022, pp.265</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet collectif de recherche. Les cours d’eau en Bourgogne-Franche-Comté. Patrimoine immergé et évolution des hydrosystèmes.Troisième année d’une autorisation tri-annuelle (2017-2019)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nevers (58), Promenade des remparts, zones 2 et 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Bourgogne, UMR 6298 ARTEHIS, DRASSM, Région BFC. 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] EVEHA. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007399v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03149297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nevers (58), Promenade des remparts, zones 2 et 3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet collectif de recherche. Les cours d’eau en Bourgogne-Franche-Comté. Patrimoine immergé et évolution des hydrosystèmes.Troisième année d’une autorisation tri-annuelle (2017-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] EVEHA. 2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélinda Bizri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Bourgogne, UMR 6298 ARTEHIS, DRASSM, Région BFC. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03149297v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nevers (58), Promenade des Remparts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lachiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eveha - Etudes et valorisations archéologiques (Limoges); Service régional de l'archéologie Bourgogne-Franche-Comté. 2020, pp.138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05192750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospections dans le lit mineur de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9158,1116 +9309,1116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polinski Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie. 2020, pp.190-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet collectif de recherche. Les cours d'eau en Bourgogne-Franche-Comté. Patrimoine immergé et évolution des hydrosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélinda Bizri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 6298 ARTEHIS; Ministère de la culture et de la communication; DRASSM; Région Bourgogne Franche-Comté; Université de Bourgogne. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospections géophysiques au prieuré grandmontain d’Époisses – Bretenières (21)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 6298 ARTEHIS. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01792794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire des ponts et évolution de la Loire entre La Charité-sur-Loire (58) et La Chapelle-Montlinard (18)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Projet collectif de recherche. Les cours d'eau en Bourgogne-Franche-Comté. Patrimoine immergé et évolution des hydrosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélinda Bizri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie. 2017, pp.79-86</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6298 ARTEHIS; Ministère de la culture et de la communication; DRASSM; Région Bourgogne Franche-Comté; Université de Bourgogne. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608998v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harbour Terminology for Data Integration in HARE (Harbour Research Environment)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Werther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daum Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalmring Sven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] I3Mainz. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03149306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet collectif de recherche. Les cours d'eau en Bourgogne-Franche-Comté. Patrimoine immergé et évolution des hydrosystèmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie Dumont</w:t>
+                <w:t xml:space="preserve">Short Introduction and Guideline for Harbour Data Entry in HARE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Werther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 6298 ARTEHIS; Ministère de la culture et de la communication; DRASSM; Région Bourgogne Franche-Comté; Université de Bourgogne. 2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] I3Mainz. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057578v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03149305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short Introduction and Guideline for Harbour Data Entry in HARE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Engel</w:t>
+                <w:t xml:space="preserve">Histoire des ponts et évolution de la Loire entre La Charité-sur-Loire (58) et La Chapelle-Montlinard (18)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] I3Mainz. 2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie. 2017, pp.79-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03149305v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospections et sondages fleuve Loire 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonnot-Diconne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Bourgogne et Centre/DRASSM. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01279403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellier aux Moines de Givry, observations sur les bâtiments et leur évolution depuis le Moyen Âge</w:t>
+                <w:t xml:space="preserve">Château de Germolles, rapport de la campagne de prospections géophysiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roche Marine</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavergne Maya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Artehis. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03149301v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03149300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Château de Germolles, rapport de la campagne de prospections géophysiques</w:t>
+                <w:t xml:space="preserve">Cellier aux Moines de Givry, observations sur les bâtiments et leur évolution depuis le Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lavergne Maya</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roche Marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Artehis. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03149300v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03149301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Château de Germolles, étude des matériaux de construction et nouvelles observations sur le bâti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Artehis. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03149299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10277,371 +10428,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment vivre au bord de la Loire à Nevers à la fin du Moyen Âge ? Tâtonnements et adaptations face à un fleuve changeant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux écologiques et sociétaux des hydrosystèmes : 20 ans de recherche dans le bassin de la Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HARE, HArbour Research Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Werther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Steppan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flusstäler, Flussschiffe, Flusshäfen – Befunde aus Antike und Mittelalter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02490567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un pont dans les caves. Évolution de l’urbanisme et des franchissements de Loire à la Charité-sur-Loire (58), du Moyen Âge à l’Époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caves et celliers au Moyen Âge et à l’Epoque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01679692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage : un enchevêtrement culturel ? Contribution de l'étude de la pierre à bâtir à la compréhension des paysages médiévaux et modernes bourguignons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géohistoire de l'environnement et des paysages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01679696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId201"/>
+      <w:footerReference w:type="default" r:id="rId203"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10788,51 +10939,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04765335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/archeologie/856-la-pierre-et-les-hommes-9782364415287.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879272v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096058v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Werther" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut M&#252;ller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22032/dbt.38381" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096085v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22032/dbt.38390" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096103v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096079v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22032/dbt.38387" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096093v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22032/dbt.38393" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096068v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22032/dbt.38384" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434868v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Wollenberg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149293v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096044v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22032/dbt.35243" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316077v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910964v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22032/dbt.35240" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685563v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Beck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Faucher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Maigrot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Artaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153165v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chopelain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Dupont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070669v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146om" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487777v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mesmin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martins" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130932" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04550735v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Steinmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.20399" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05501916v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fhl" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599838v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.7538" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04404874v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04556460v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hoyau-Berry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Debrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cayre Morgane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937373v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moyat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavier Catherine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664280v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41820" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608937v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886157v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/crescentis.237" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693837v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01597300v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693836v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Hamblin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bully" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679714v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103849v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10630" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070143v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labb&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Ferrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666126v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112728v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/shc.180" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561456v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257860v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.8002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256006v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05169990v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862142v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Foulquier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gensbeitel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Masson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05170001v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378011v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grillon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05170012v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991213v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ettel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Nie&#223;en" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991188v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daum Julia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855758v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461398v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338657v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/8062" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879245v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490471v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434857v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338675v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490434v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338680v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490532v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434850v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Rey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434944v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490554v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490558v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130883v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915036v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906059v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708724v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751299v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599306v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235392v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073994v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549313v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Helleringer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/afnh-pp67" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874113v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Polinski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149308v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461680v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149310v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149311v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753879v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910952v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910961v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Steppan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149312v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Engel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kr&#246;ger Lars" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313092v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146869v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148384v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149315v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906237v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130022v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576229v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313072v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413308v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04953633v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04953617v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933545v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185530v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tourneau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007399v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Bizri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149297v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192750v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lachiche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608980v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polinski Alexandre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057582v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Martinez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792794v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608998v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149306v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalmring Sven" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057578v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149305v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279403v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnot-Diconne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149301v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roche Marine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149300v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavergne Maya" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149299v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812065v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490567v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679692v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679696v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04765335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/archeologie/856-la-pierre-et-les-hommes-9782364415287.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879272v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096085v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Werther" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut M&#252;ller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22032/dbt.38390" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096103v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096079v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22032/dbt.38387" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096093v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22032/dbt.38393" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096068v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22032/dbt.38384" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434868v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Wollenberg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149293v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096058v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22032/dbt.38381" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910964v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22032/dbt.35240" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096044v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22032/dbt.35243" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685563v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Beck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Faucher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Maigrot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Artaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153165v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chopelain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Dupont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070669v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146om" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04550735v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Steinmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.20399" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mesmin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martins" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130932" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05501916v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fhl" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599838v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.7538" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04404874v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04556460v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hoyau-Berry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Debrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cayre Morgane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664280v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moyat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41820" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937373v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavier Catherine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608937v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886157v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/crescentis.237" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693836v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Hamblin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01597300v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693831v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bully" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679714v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693837v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070143v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labb&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Ferrand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103849v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10630" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666126v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561456v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112728v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/shc.180" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257860v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.8002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256006v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862142v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Foulquier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gensbeitel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Masson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05170001v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378011v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grillon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05170012v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05169990v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991213v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ettel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Nie&#223;en" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991188v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daum Julia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855758v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461398v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338657v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/8062" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879245v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338675v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434861v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338680v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490434v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490532v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434850v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Rey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434944v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434857v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490471v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490558v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490554v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130883v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915036v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906059v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708724v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599306v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751299v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05564255v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05564239v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235392v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073994v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549313v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Helleringer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/afnh-pp67" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874113v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Polinski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149308v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461680v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149310v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149311v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910952v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753879v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910961v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Steppan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149312v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Engel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kr&#246;ger Lars" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313092v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146869v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148384v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149315v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906237v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130022v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576229v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313072v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413308v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04953633v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04953617v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933545v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185530v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tourneau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149297v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007399v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Bizri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192750v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lachiche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608980v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polinski Alexandre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057582v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Martinez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792794v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057578v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149306v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalmring Sven" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149305v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608998v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279403v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnot-Diconne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149300v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavergne Maya" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149301v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roche Marine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149299v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812065v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490567v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679692v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679696v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>