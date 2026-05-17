--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -237,124 +237,124 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Harbour Data Repository. Volume 6: S. Kalmring, The Leiruvogur Harbor Research Project. Interdisciplinary archaeological examination of a Viking harbor and its hinterland in Iceland</w:t>
+                <w:t xml:space="preserve">European Harbour Data Repository. Volume 3: T. Schmidts, The Thracian harbour city Ainos.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Werther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">6, 2019, S. Kalmring, The Leiruvogur Harbor Research Project. Interdisciplinary archaeological examination of a Viking harbor and its hinterland in Iceland, </w:t>
+              <w:t xml:space="preserve">3, 2019, T. Schmidts, The Thracian harbour city Ainos, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22032/dbt.38390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22032/dbt.38381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02096085v1</w:t>
+                <w:t xml:space="preserve">halshs-02096058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Harbour Data Repository. Volume 8: J. Trachet, D. de Ruijsscher, Medieval Bruges and its outports. A landscape-archaeological contribution to the Zwin-debate</w:t>
               </w:r>
@@ -422,899 +422,899 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02096103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Harbour Data Repository. Volume 5: G. H. Jeute, Harbours as factors in the settlement of the Bremen Basin between the Roman Iron Age and the Middle Ages</w:t>
+                <w:t xml:space="preserve">European Harbour Data Repository. Volume 6: S. Kalmring, The Leiruvogur Harbor Research Project. Interdisciplinary archaeological examination of a Viking harbor and its hinterland in Iceland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Werther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">5, 2019, G. H. Jeute, Harbours as factors in the settlement of the Bremen Basin between the Roman Iron Age and the Middle Ages, </w:t>
+              <w:t xml:space="preserve">6, 2019, S. Kalmring, The Leiruvogur Harbor Research Project. Interdisciplinary archaeological examination of a Viking harbor and its hinterland in Iceland, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22032/dbt.38387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22032/dbt.38390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02096079v1</w:t>
+                <w:t xml:space="preserve">halshs-02096085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Harbour Data Repository. Volume 7: B. Majchczack, Trading terps and Geest boundary harbours − medieval trading ports on the German North Sea coast</w:t>
+                <w:t xml:space="preserve">European Harbour Data Repository. Volume 5: G. H. Jeute, Harbours as factors in the settlement of the Bremen Basin between the Roman Iron Age and the Middle Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Werther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">7, 2019, B. Majchczack, Trading terps and Geest boundary harbours − medieval trading ports on the German North Sea coast, </w:t>
+              <w:t xml:space="preserve">5, 2019, G. H. Jeute, Harbours as factors in the settlement of the Bremen Basin between the Roman Iron Age and the Middle Ages, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22032/dbt.38393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22032/dbt.38387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02096093v1</w:t>
+                <w:t xml:space="preserve">halshs-02096079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Harbour Data Repository. Volume 4: A. Ginalis, D. Heher, A. Külzer, J. Preiser-Kapeller, G. Simeonov, Harbours and landing places on the Balkan coasts of the Byzantine Empire (4th to 12th centuries)</w:t>
+                <w:t xml:space="preserve">European Harbour Data Repository. Volume 7: B. Majchczack, Trading terps and Geest boundary harbours − medieval trading ports on the German North Sea coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Werther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">4, 2019, A. Ginalis, D. Heher, A. Külzer, J. Preiser-Kapeller, G. Simeonov, Harbours and landing places on the Balkan coasts of the Byzantine Empire (4th to 12th centuries)., </w:t>
+              <w:t xml:space="preserve">7, 2019, B. Majchczack, Trading terps and Geest boundary harbours − medieval trading ports on the German North Sea coast, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22032/dbt.38384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22032/dbt.38393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02096068v1</w:t>
+                <w:t xml:space="preserve">halshs-02096093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inland harbours in Central Europe: Nodes between Northern Europe and the Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">European Harbour Data Repository. Volume 4: A. Ginalis, D. Heher, A. Külzer, J. Preiser-Kapeller, G. Simeonov, Harbours and landing places on the Balkan coasts of the Byzantine Empire (4th to 12th centuries)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Werther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4, 2019, A. Ginalis, D. Heher, A. Külzer, J. Preiser-Kapeller, G. Simeonov, Harbours and landing places on the Balkan coasts of the Byzantine Empire (4th to 12th centuries)., </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Dumont</w:t>
-[...34 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.22032/dbt.38384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02434868v1</w:t>
+                <w:t xml:space="preserve">halshs-02096068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inland harbours in Central Europe: Nodes between Northern Europe and the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Werther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Wollenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RGZM Tagungen 38, Interdisziplinäre Forschungen zu den Häfen von der Römischen Kaiserzeit bis zum Mittelalter (6), 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doris Wollenberg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">halshs-03149293v1</w:t>
+                <w:t xml:space="preserve">halshs-02434868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Harbour Data Repository. Volume 3: T. Schmidts, The Thracian harbour city Ainos.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inland harbours in Central Europe: Nodes between Northern Europe and the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Werther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Wollenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RGZM. 6, 2019, Interdisziplinäre Forschungen zu den Häfen von der Römischen Kaiserzeit bis zum Mittelalter</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22032/dbt.38381⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02096058v1</w:t>
+                <w:t xml:space="preserve">halshs-03149293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Harbour Data Repository</w:t>
+                <w:t xml:space="preserve">European Harbour Data Repository. Volume 2: T. Bendschus, S. Feuser, Images and imaginations of roman ports.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Werther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2, 2018, T. Bendschus, S. Feuser, Images and imaginations of roman ports, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22032/dbt.35243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02316077v1</w:t>
+                <w:t xml:space="preserve">halshs-02096044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Harbour Data Repository. Volume 1: L. Kröger, Within the network of fluvial ports</w:t>
+                <w:t xml:space="preserve">European Harbour Data Repository</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Werther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1, 2018, L. Kröger, Within the network of fluvial ports, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22032/dbt.35240⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01910964v1</w:t>
+                <w:t xml:space="preserve">halshs-02316077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Harbour Data Repository. Volume 2: T. Bendschus, S. Feuser, Images and imaginations of roman ports.</w:t>
+                <w:t xml:space="preserve">European Harbour Data Repository. Volume 1: L. Kröger, Within the network of fluvial ports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Werther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2, 2018, T. Bendschus, S. Feuser, Images and imaginations of roman ports, </w:t>
+              <w:t xml:space="preserve">1, 2018, L. Kröger, Within the network of fluvial ports, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22032/dbt.35243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22032/dbt.35240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02096044v1</w:t>
+                <w:t xml:space="preserve">halshs-01910964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élevage et forêt sur la montagne dijonnaise à la fin du Moyen Âge. Deux établissements forestiers d’éleveurs en Terre de Saint-Seine Saint-Martin-du-Mont (Côte d’Or)</w:t>
               </w:r>
@@ -1640,252 +1640,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05070669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raisonner sur l’absence. Prospections géophysiques croisées au prieuré grandmontain d’Époisses à Bretenière (Côte-d’Or)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of periods of high and low hydrological activity in the Loire River, France, between the 14th and mid-19th centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cem.20399⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 633, pp.130932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.130932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04550735v1</w:t>
+                <w:t xml:space="preserve">hal-04487777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of periods of high and low hydrological activity in the Loire River, France, between the 14th and mid-19th centuries</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raisonner sur l’absence. Prospections géophysiques croisées au prieuré grandmontain d’Époisses à Bretenière (Côte-d’Or)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martins</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ronan Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 633, pp.130932. </w:t>
+              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27.2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.130932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cem.20399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487777v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04550735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jargeau/Saint-Denis-de-l'Hôtel (Loiret). Lit de la Loire, pont de Jargeau</w:t>
               </w:r>
@@ -1943,217 +1943,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05501916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment cohabiter avec la Loire à Nevers à la fin du Moyen Âge ? Tâtonnements et adaptations face à un fleuve changeant : l'exemple des battis</w:t>
+                <w:t xml:space="preserve">Vivre au bord de l'eau à Nevers (Nièvre) à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique du Centre de la France - Suppléments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 84, pp.153-165</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04599838v1</w:t>
+                <w:t xml:space="preserve">halshs-04404874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre au bord de l'eau à Nevers (Nièvre) à la fin du Moyen Âge</w:t>
+                <w:t xml:space="preserve">Comment cohabiter avec la Loire à Nevers à la fin du Moyen Âge ? Tâtonnements et adaptations face à un fleuve changeant : l'exemple des battis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique du Centre de la France - Suppléments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dynenviron.7538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04404874v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04599838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine méconnu de l'archéologie des fleuves et des rivières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hoyau-Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2215,308 +2215,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’épave de Saint-Satur dans la Loire moyenne : un transport d’ardoises interrompu à la charnière du Moyen Âge et de la période moderne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La longue histoire des ponts de la Charité-sur-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annie Dumont</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lavier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ronan Steinmann</w:t>
+                <w:t xml:space="preserve">Lavier Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022-2, pp.71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03664280v1</w:t>
+                <w:t xml:space="preserve">halshs-03937373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La longue histoire des ponts de la Charité-sur-Loire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">L’épave de Saint-Satur dans la Loire moyenne : un transport d’ardoises interrompu à la charnière du Moyen Âge et de la période moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Steinmann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lavier Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.41820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03937373v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03664280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles découvertes archéologiques dans le lit de la Loire moyenne, entre Herry (Cher) et Sully-sur-Loire (Loiret)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2524,51 +2524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Loire et ses terroirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 105, pp.36-52</w:t>
@@ -2669,791 +2669,791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01886157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pouilly-sur-Loire (Nièvre): digue médiévale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Saint-Satur (Cher): : épave du XVe siècle avec cargaison de pierres et d’ardoises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moyat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michelle Hamblin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Loire et ses terroirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Numéro spécial Géoarchéologie fluviale, de l’Ardèche à la Loire-Atlantique, les résultats des recherches en cours (ports, digues, moulins, pêcheries…), pp.26-27</w:t>
+              <w:t xml:space="preserve">, 2017, Numéro spécial Géoarchéologie fluviale, de l’Ardèche à la Loire-Atlantique, les résultats des recherches en cours (ports, digues, moulins, pêcheries…), pp.28-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01693836v1</w:t>
+                <w:t xml:space="preserve">halshs-01693837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pierre pour elle-même. Gestion, statut et perception d'un matériau en Bourgogne à la fin du Moyen Âge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pouilly-sur-Loire (Nièvre): digue médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Hamblin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ædificare, Revue internationale d’histoire de la construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">La Loire et ses terroirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Numéro spécial Géoarchéologie fluviale, de l’Ardèche à la Loire-Atlantique, les résultats des recherches en cours (ports, digues, moulins, pêcheries…), pp.26-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01597300v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01693836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Charité-sur-Loire (Nièvre): évolution du chenal, des ponts et des autres structures (pêcheries, moulins)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La pierre pour elle-même. Gestion, statut et perception d'un matériau en Bourgogne à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Loire et ses terroirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Numéro spécial Géoarchéologie fluviale, de l’Ardèche à la Loire-Atlantique, les résultats des recherches en cours (ports, digues, moulins, pêcheries…), pp.20-25</w:t>
+              <w:t xml:space="preserve">Ædificare, Revue internationale d’histoire de la construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01693831v1</w:t>
+                <w:t xml:space="preserve">halshs-01597300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Charité-sur-Loire (Nièvre), la Chapelle-Montlinard (Cher) : des ponts, des pêcheries, des moulins…</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">La Charité-sur-Loire (Nièvre): évolution du chenal, des ponts et des autres structures (pêcheries, moulins)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Loire et ses terroirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Numéro special Géoarchéologie fluviale, p. 20-25</w:t>
+              <w:t xml:space="preserve">, 2017, Numéro spécial Géoarchéologie fluviale, de l’Ardèche à la Loire-Atlantique, les résultats des recherches en cours (ports, digues, moulins, pêcheries…), pp.20-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01679714v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01693831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Satur (Cher): : épave du XVe siècle avec cargaison de pierres et d’ardoises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">La Charité-sur-Loire (Nièvre), la Chapelle-Montlinard (Cher) : des ponts, des pêcheries, des moulins…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Loire et ses terroirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Numéro spécial Géoarchéologie fluviale, de l’Ardèche à la Loire-Atlantique, les résultats des recherches en cours (ports, digues, moulins, pêcheries…), pp.28-31</w:t>
+              <w:t xml:space="preserve">, 2017, Numéro special Géoarchéologie fluviale, p. 20-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01693837v1</w:t>
+                <w:t xml:space="preserve">halshs-01679714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction des climats viticoles en Bourgogne, la relation du vin au lieu au Moyen Âge. Une culture du vin et du lieu en Bourgogne</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Ferrand</w:t>
+                <w:t xml:space="preserve">Évolution des ponts et du lit mineur de la Loire, entre La Charité-sur-Loire et la Chapelle-Montlinard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavier Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (3), http://developpementdurable.revues.org/10630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.10630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01070143v1</w:t>
+                <w:t xml:space="preserve">halshs-01103849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des ponts et du lit mineur de la Loire, entre La Charité-sur-Loire et la Chapelle-Montlinard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie Dumont</w:t>
+                <w:t xml:space="preserve">La construction des climats viticoles en Bourgogne, la relation du vin au lieu au Moyen Âge. Une culture du vin et du lieu en Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01103849v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01070143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi un clos au Clos de Vougeot?</w:t>
               </w:r>
@@ -3502,226 +3502,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00666126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vignoble gallo-romain de Gevrey-Chambertin &amp;quot;Au-dessus de Bergis&amp;quot;, Côte d'Or (Ier-IIe s. ap. J.-C.) : Modes de plantation et de conduite de vignes antiques en Bourgogne</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Clos de Vougeot ou la notion de limite dans le patrimoine viticole monastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Humaines Combinées : Revue électronique des écoles doctorales ED LISIT et ED LETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Limite/Limites, 5, pp.en ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58335/shc.180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00561456v2</w:t>
+                <w:t xml:space="preserve">halshs-01112728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Clos de Vougeot ou la notion de limite dans le patrimoine viticole monastique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le vignoble gallo-romain de Gevrey-Chambertin &amp;quot;Au-dessus de Bergis&amp;quot;, Côte d'Or (Ier-IIe s. ap. J.-C.) : Modes de plantation et de conduite de vignes antiques en Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Humaines Combinées : Revue électronique des écoles doctorales ED LISIT et ED LETS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59, p. 505-537</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01112728v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00561456v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Clos de Vougeot : relevés assistés par ordinateur et étude du bâti d’un cellier monastique. Premiers résultats</w:t>
               </w:r>
@@ -3798,51 +3798,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Clos de Vougeot (Côte-d’Or) : nouvelles observations sur les matériaux de construction et la chronologie du bâti médiéval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3919,536 +3919,536 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité des matériaux de seconde main</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'ordre cistercien. La Bourgogne comme berceau.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juliette Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Démonter pour construire. Une histoire des matériaux de seconde main.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mergoil, In press</w:t>
+              <w:t xml:space="preserve">L'abbaye de Maizières. 900 ans d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Faton, pp.10-22, 2025, 978-2-87844-396-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862142v1</w:t>
+                <w:t xml:space="preserve">halshs-05169990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une architecture habitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'abbaye de Maizières. 900 ans d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Faton, pp.74-86, 2025, 978-2-87844-396-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05170001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre et restituer l’abbaye</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+                <w:t xml:space="preserve">Qualité des matériaux de seconde main</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gensbeitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’abbaye de Maizières – 900 ans d’histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faton, pp.49-73, 2025, 978-2-87844-396-7</w:t>
+              <w:t xml:space="preserve">Démonter pour construire. Une histoire des matériaux de seconde main.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mergoil, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05378011v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre et restituer l'abbaye</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Comprendre et restituer l’abbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Pélissier; Guillaume Grillon. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'abbaye de Maizières. 900 ans d'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Faton, pp.46-72, 2025, 978-2-87844-396-7</w:t>
+              <w:t xml:space="preserve">L’abbaye de Maizières – 900 ans d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faton, pp.49-73, 2025, 978-2-87844-396-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05170012v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ordre cistercien. La Bourgogne comme berceau.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprendre et restituer l'abbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Grillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'abbaye de Maizières. 900 ans d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions Faton, pp.10-22, 2025, 978-2-87844-396-7</w:t>
+              <w:t xml:space="preserve">, Editions Faton, pp.46-72, 2025, 978-2-87844-396-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05169990v1</w:t>
+                <w:t xml:space="preserve">halshs-05170012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studien zu den Binnenhäfen in Zentraleuropa als Knotenpunkte europäischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Ettel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4645,90 +4645,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux exemples de transport fluvial d’objets pondéreux (meules et sarcophage) du haut Moyen Âge sur la Loire moyenne (Bannay et Herry, dép. Cher)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5026,1053 +5026,1053 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un pont dans les caves. Urbanisme et franchissement de Loire à la Charité-sur-Loire (58)</w:t>
+                <w:t xml:space="preserve">Inland harbours in Central Europe : nodes between Northern Europe and the Mediterranean Sea – An introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Werther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Wollenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RGZM. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caves et celliers dans l'Europe médiévale et moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Inland harbours in Central Europe: Nodes between Northern Europe and the Mediterranean Sea, International conference, 1 – 2 december 2016 Dijon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Interdisziplinäre Forschungen zu den Häfen von der Römischen Kaiserzeit bis zum Mittelalter (6), pp.IX-XVI, 2019, RGZM Tagungen 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02338675v1</w:t>
+                <w:t xml:space="preserve">halshs-02490471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les celliers viticoles de la côte de Nuits au Moyen Âge : de la typologie au processus de construction du vignoble</w:t>
+                <w:t xml:space="preserve">Un pont dans les caves. Évolution de l'urbanisme et des franchissements de Loire à de la Charité-sur-Loire (58), du Moyen Âge à l'Époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alix C.; Gaugain L.; Salamagne A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caves et celliers dans l'Europe médiévale et moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires François Rabelais, p. 241-255, 2019</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires François Rabelais, p. 299-308, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02434861v1</w:t>
+                <w:t xml:space="preserve">halshs-02434857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Celliers viticoles de la Côte de Nuits au Moyen Âge</w:t>
+                <w:t xml:space="preserve">Les celliers viticoles de la côte de Nuits au Moyen Âge : de la typologie au processus de construction du vignoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alix C.; Gaugain L.; Salamagne A. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caves et celliers dans l'Europe médiévale et moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires François Rabelais, p. 241-255, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02338680v1</w:t>
+                <w:t xml:space="preserve">halshs-02434861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métiers de la pierre sur les chantiers des ducs de Bourgogne à la fin du Moyen Âge. Migrations et savoir-faire</w:t>
+                <w:t xml:space="preserve">Les Celliers viticoles de la Côte de Nuits au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construire ! Entre Antiquité et époque contemporaine, Actes du 3e congrès francophone d'histoire de la construction, Nantes, 21-23 juin 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Picard, pp.761-772, 2019</w:t>
+              <w:t xml:space="preserve">Caves et celliers dans l'Europe médiévale et moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02490434v1</w:t>
+                <w:t xml:space="preserve">halshs-02338680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le territoire : un enchevêtrement culturel ? Contribution de l'étude de la pierre à bâtir à la compréhension des territoires médiévaux et modernes bourguignons</w:t>
+                <w:t xml:space="preserve">Un pont dans les caves. Urbanisme et franchissement de Loire à la Charité-sur-Loire (58)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géohistoire de l’environnement et des paysages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS éditions, pp.431-441, 2019</w:t>
+              <w:t xml:space="preserve">Caves et celliers dans l'Europe médiévale et moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02490532v1</w:t>
+                <w:t xml:space="preserve">halshs-02338675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les livres de l’abbaye de Cîteaux à la fin du Moyen Âge. Espaces de stockage, mobilier et dispersion des manuscrits dans l’abbaye, d’après le catalogue de Jean de Cirey (1480-1482)</w:t>
+                <w:t xml:space="preserve">Les métiers de la pierre sur les chantiers des ducs de Bourgogne à la fin du Moyen Âge. Migrations et savoir-faire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coraline Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quel lieu choisir ? Implantation, représentation et mention de l’édifice et de l’objet (XIe- XVIIe). Actes des journées doctorales internationales des 29 et 30 mai 2018.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Construire ! Entre Antiquité et époque contemporaine, Actes du 3e congrès francophone d'histoire de la construction, Nantes, 21-23 juin 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Picard, pp.761-772, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02434850v1</w:t>
+                <w:t xml:space="preserve">halshs-02490434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inland harbours : First results and perspectives of the project Inland harbours in Central Europe on the French territory</w:t>
+                <w:t xml:space="preserve">Le territoire : un enchevêtrement culturel ? Contribution de l'étude de la pierre à bâtir à la compréhension des territoires médiévaux et modernes bourguignons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...57 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inland harbours in Central Europe: Nodes between Northern Europe and the Mediterranean Sea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 6, RGZM Tagungen 38, pp.3-16, 2019, Interdisziplinäre Forschungen zu den Häfen von der Römischen Kaiserzeit bis zum Mittelalter</w:t>
+              <w:t xml:space="preserve">Géohistoire de l’environnement et des paysages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.431-441, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02434944v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02490532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un pont dans les caves. Évolution de l'urbanisme et des franchissements de Loire à de la Charité-sur-Loire (58), du Moyen Âge à l'Époque moderne</w:t>
+                <w:t xml:space="preserve">Les livres de l’abbaye de Cîteaux à la fin du Moyen Âge. Espaces de stockage, mobilier et dispersion des manuscrits dans l’abbaye, d’après le catalogue de Jean de Cirey (1480-1482)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caves et celliers dans l'Europe médiévale et moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires François Rabelais, p. 299-308, 2019</w:t>
+              <w:t xml:space="preserve">Quel lieu choisir ? Implantation, représentation et mention de l’édifice et de l’objet (XIe- XVIIe). Actes des journées doctorales internationales des 29 et 30 mai 2018.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02434857v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02434850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inland harbours in Central Europe : nodes between Northern Europe and the Mediterranean Sea – An introduction</w:t>
+                <w:t xml:space="preserve">Inland harbours : First results and perspectives of the project Inland harbours in Central Europe on the French territory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Werther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">RGZM. </w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Ettel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Foucher M.; Dumont A.; Werther L.; Wollenberg D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inland harbours in Central Europe: Nodes between Northern Europe and the Mediterranean Sea, International conference, 1 – 2 december 2016 Dijon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Interdisziplinäre Forschungen zu den Häfen von der Römischen Kaiserzeit bis zum Mittelalter (6), pp.IX-XVI, 2019, RGZM Tagungen 38</w:t>
+              <w:t xml:space="preserve">Inland harbours in Central Europe: Nodes between Northern Europe and the Mediterranean Sea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, RGZM Tagungen 38, pp.3-16, 2019, Interdisziplinäre Forschungen zu den Häfen von der Römischen Kaiserzeit bis zum Mittelalter</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02490471v1</w:t>
+                <w:t xml:space="preserve">halshs-02434944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pierre à bâtir sur les chantiers bourguignons : l'évolution des pratiques du choix du Moyen Âge à l'actuel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carrières et constructions en Bourgogne : une plateforme numérique mutualiste pour une histoire économique et technique de la pierre à bâtir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les temps de la construction : processus, acteurs, matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Picard, pp.57-68, 2016</w:t>
+              <w:t xml:space="preserve">, Editions Picard, pp.1133-1144, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02490558v1</w:t>
+                <w:t xml:space="preserve">halshs-02490554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrières et constructions en Bourgogne : une plateforme numérique mutualiste pour une histoire économique et technique de la pierre à bâtir</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La pierre à bâtir sur les chantiers bourguignons : l'évolution des pratiques du choix du Moyen Âge à l'actuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les temps de la construction : processus, acteurs, matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Picard, pp.1133-1144, 2016</w:t>
+              <w:t xml:space="preserve">, Editions Picard, pp.57-68, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02490554v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02490558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The History of La Charité-sur-Loire Bridges (France, Burgundy and Center Regions), From the 13th Century to the 20th Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6127,51 +6127,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La double signification des clos monastiques sur la côte de Nuits (Bourgogne, France) : étude archéologique et historique du Clos de Vougeot et d'autres clos cisterciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Panaitescu C., Fosalau L. C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Vigne, vin et ordres monastiques en Europe, une longue histoire, Oct 2011, Iasi, Roumanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire UNESCO Cultures et Traditions du Vin, p. 25-41, 2013</w:t>
@@ -6226,51 +6226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SOUSA MELO A., DO CARMO RIBEIRO M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">História da construção -Arquitecturas e technicas constructivas, Oct 2012, Braga, Portugal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CITCEM-LAMOP, p. 153-178, 2013</w:t>
@@ -6385,51 +6385,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Clos-Vougeot et sa perrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jocelyne Perard et Maryvonne Perrot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Clos-Vougeot et sa perrière, 2009, Morey-Saint-Denis, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Georges Chevrier, p. 219-238, 2010</w:t>
@@ -6471,51 +6471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vigne et la pierre comme matières du paysage viticole de la Côte bourguignonne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vigne et la pierre comme matières du paysage viticole de la Côte bourguignonne., Oct 2009, Vougeot, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Georges Chevrier, p. 219-238, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6585,51 +6585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mills on piles or boat-mills? Impacts of hazards, war and fluvial environments on the technology of French medieval watermills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Bamberg, Mar 2026, Bamberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6723,51 +6723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la documentation comptable pour l'étude de l'aléa crue et de l'instabilité fluviale. Étude de cas des cités ligériennes de Nevers et Decize (XIVe - XVIIIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6818,90 +6818,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with river hazards in urban environments. Strategies and impacts of the LIA in Burgundian towns revealed through archives and underwater archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavier Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GAO 2023 Conference H2Oxford: Water flowing through Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7030,51 +7030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux exemples de transport fluvial d’objets pondéreux (meules et sarcophage) du haut Moyen Âge sur la Loire moyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7220,51 +7220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus Lapidum Burgundiae : un atlas sur l’utilisation de la pierre en Bourgogne de l’Antiquité de l’Antiquité à nos jours à l’usage des chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Büttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7453,51 +7453,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underwater cultural heritage of French rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7751,51 +7751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Werther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Wollenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kröger Lars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7906,64 +7906,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of Burgundy stone from ancient times to the present day</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8014,90 +8014,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un atlas pour une histoire économique et technique de la pierre bourguignonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Büttner</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysages, patrimoine bâti et matériaux en Bourgogne, de l’Antiquité à nos jours ; Bilan et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Saint Christophe-en-Brionnais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8354,103 +8354,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tant de ponts au fil du temps à la Charité-sur-Loire (Nièvre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -8566,90 +8566,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inland harbours in Central Europe:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Werther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Wollenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8971,215 +8971,215 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nevers (58), Promenade des remparts, zones 2 et 3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet collectif de recherche. Les cours d’eau en Bourgogne-Franche-Comté. Patrimoine immergé et évolution des hydrosystèmes.Troisième année d’une autorisation tri-annuelle (2017-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] EVEHA. 2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélinda Bizri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Bourgogne, UMR 6298 ARTEHIS, DRASSM, Région BFC. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03149297v1</w:t>
+                <w:t xml:space="preserve">hal-03007399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet collectif de recherche. Les cours d’eau en Bourgogne-Franche-Comté. Patrimoine immergé et évolution des hydrosystèmes.Troisième année d’une autorisation tri-annuelle (2017-2019)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nevers (58), Promenade des remparts, zones 2 et 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] EVEHA. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélinda Bizri</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-03007399v1</w:t>
+                <w:t xml:space="preserve">halshs-03149297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nevers (58), Promenade des Remparts</w:t>
               </w:r>
@@ -9257,51 +9257,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospections dans le lit mineur de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9373,350 +9373,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet collectif de recherche. Les cours d'eau en Bourgogne-Franche-Comté. Patrimoine immergé et évolution des hydrosystèmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie Dumont</w:t>
+                <w:t xml:space="preserve">Prospections géophysiques au prieuré grandmontain d’Époisses – Bretenières (21)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 6298 ARTEHIS; Ministère de la culture et de la communication; DRASSM; Région Bourgogne Franche-Comté; Université de Bourgogne. 2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6298 ARTEHIS. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057582v1</w:t>
+                <w:t xml:space="preserve">halshs-01792794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospections géophysiques au prieuré grandmontain d’Époisses – Bretenières (21)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Projet collectif de recherche. Les cours d'eau en Bourgogne-Franche-Comté. Patrimoine immergé et évolution des hydrosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélinda Bizri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 6298 ARTEHIS. 2018</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6298 ARTEHIS; Ministère de la culture et de la communication; DRASSM; Région Bourgogne Franche-Comté; Université de Bourgogne. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01792794v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet collectif de recherche. Les cours d'eau en Bourgogne-Franche-Comté. Patrimoine immergé et évolution des hydrosystèmes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Histoire des ponts et évolution de la Loire entre La Charité-sur-Loire (58) et La Chapelle-Montlinard (18)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 6298 ARTEHIS; Ministère de la culture et de la communication; DRASSM; Région Bourgogne Franche-Comté; Université de Bourgogne. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie. 2017, pp.79-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057578v1</w:t>
+                <w:t xml:space="preserve">hal-03608998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harbour Terminology for Data Integration in HARE (Harbour Research Environment)</w:t>
               </w:r>
@@ -9818,271 +9818,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03149306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short Introduction and Guideline for Harbour Data Entry in HARE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Engel</w:t>
+                <w:t xml:space="preserve">Projet collectif de recherche. Les cours d'eau en Bourgogne-Franche-Comté. Patrimoine immergé et évolution des hydrosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] I3Mainz. 2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélinda Bizri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6298 ARTEHIS; Ministère de la culture et de la communication; DRASSM; Région Bourgogne Franche-Comté; Université de Bourgogne. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03149305v1</w:t>
+                <w:t xml:space="preserve">hal-02057578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire des ponts et évolution de la Loire entre La Charité-sur-Loire (58) et La Chapelle-Montlinard (18)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie Dumont</w:t>
+                <w:t xml:space="preserve">Short Introduction and Guideline for Harbour Data Entry in HARE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Werther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie. 2017, pp.79-86</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] I3Mainz. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608998v1</w:t>
+                <w:t xml:space="preserve">halshs-03149305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospections et sondages fleuve Loire 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10154,211 +10154,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01279403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Château de Germolles, rapport de la campagne de prospections géophysiques</w:t>
+                <w:t xml:space="preserve">Cellier aux Moines de Givry, observations sur les bâtiments et leur évolution depuis le Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavergne Maya</w:t>
+                <w:t xml:space="preserve">Roche Marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Artehis. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03149300v1</w:t>
+                <w:t xml:space="preserve">halshs-03149301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellier aux Moines de Givry, observations sur les bâtiments et leur évolution depuis le Moyen Âge</w:t>
+                <w:t xml:space="preserve">Château de Germolles, rapport de la campagne de prospections géophysiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roche Marine</w:t>
+                <w:t xml:space="preserve">Lavergne Maya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Artehis. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03149301v1</w:t>
+                <w:t xml:space="preserve">halshs-03149300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Château de Germolles, étude des matériaux de construction et nouvelles observations sur le bâti</w:t>
               </w:r>
@@ -10632,51 +10632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un pont dans les caves. Évolution de l’urbanisme et des franchissements de Loire à la Charité-sur-Loire (58), du Moyen Âge à l’Époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caves et celliers au Moyen Âge et à l’Epoque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10939,51 +10939,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04765335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/archeologie/856-la-pierre-et-les-hommes-9782364415287.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879272v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096085v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Werther" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut M&#252;ller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22032/dbt.38390" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096103v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096079v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22032/dbt.38387" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096093v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22032/dbt.38393" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096068v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22032/dbt.38384" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434868v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Wollenberg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149293v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096058v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22032/dbt.38381" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910964v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22032/dbt.35240" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096044v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22032/dbt.35243" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685563v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Beck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Faucher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Maigrot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Artaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153165v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chopelain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Dupont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070669v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146om" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04550735v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Steinmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.20399" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mesmin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martins" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130932" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05501916v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fhl" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599838v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.7538" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04404874v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04556460v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hoyau-Berry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Debrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cayre Morgane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664280v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moyat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41820" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937373v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavier Catherine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608937v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886157v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/crescentis.237" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693836v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Hamblin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01597300v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693831v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bully" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679714v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693837v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070143v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labb&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Ferrand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103849v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10630" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666126v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561456v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112728v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/shc.180" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257860v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.8002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256006v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862142v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Foulquier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gensbeitel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Masson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05170001v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378011v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grillon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05170012v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05169990v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991213v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ettel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Nie&#223;en" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991188v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daum Julia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855758v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461398v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338657v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/8062" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879245v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338675v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434861v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338680v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490434v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490532v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434850v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Rey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434944v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434857v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490471v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490558v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490554v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130883v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915036v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906059v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708724v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599306v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751299v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05564255v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05564239v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235392v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073994v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549313v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Helleringer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/afnh-pp67" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874113v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Polinski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149308v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461680v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149310v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149311v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910952v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753879v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910961v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Steppan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149312v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Engel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kr&#246;ger Lars" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313092v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146869v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148384v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149315v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906237v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130022v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576229v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313072v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413308v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04953633v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04953617v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933545v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185530v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tourneau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149297v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007399v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Bizri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192750v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lachiche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608980v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polinski Alexandre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057582v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Martinez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792794v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057578v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149306v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalmring Sven" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149305v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608998v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279403v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnot-Diconne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149300v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavergne Maya" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149301v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roche Marine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149299v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812065v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490567v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679692v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679696v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04765335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/archeologie/856-la-pierre-et-les-hommes-9782364415287.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879272v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096058v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Werther" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut M&#252;ller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22032/dbt.38381" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096103v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096085v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22032/dbt.38390" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096079v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22032/dbt.38387" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096093v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22032/dbt.38393" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096068v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22032/dbt.38384" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434868v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Wollenberg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149293v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096044v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22032/dbt.35243" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316077v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910964v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22032/dbt.35240" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685563v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Beck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Faucher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Maigrot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Artaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153165v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chopelain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Dupont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070669v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146om" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487777v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mesmin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martins" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130932" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04550735v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Steinmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.20399" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05501916v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fhl" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04404874v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599838v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.7538" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04556460v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hoyau-Berry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Debrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cayre Morgane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937373v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moyat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavier Catherine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664280v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41820" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608937v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886157v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/crescentis.237" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693837v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693836v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Hamblin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01597300v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bully" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679714v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103849v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10630" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070143v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labb&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Ferrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666126v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112728v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/shc.180" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561456v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257860v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.8002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256006v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05169990v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05170001v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862142v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Foulquier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gensbeitel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Masson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378011v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grillon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05170012v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991213v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ettel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Nie&#223;en" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991188v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daum Julia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855758v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461398v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338657v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/8062" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879245v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490471v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434857v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434861v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338680v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338675v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490434v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490532v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434850v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Rey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434944v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490554v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490558v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130883v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915036v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906059v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708724v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599306v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751299v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05564255v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05564239v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235392v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073994v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549313v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Helleringer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/afnh-pp67" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874113v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Polinski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149308v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461680v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149310v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149311v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910952v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753879v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910961v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Steppan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149312v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Engel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kr&#246;ger Lars" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313092v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146869v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148384v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149315v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906237v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130022v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576229v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313072v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413308v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04953633v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04953617v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933545v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185530v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tourneau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007399v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Bizri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149297v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192750v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lachiche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608980v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polinski Alexandre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792794v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057582v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Martinez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608998v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149306v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalmring Sven" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057578v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149305v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279403v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnot-Diconne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149301v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roche Marine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149300v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavergne Maya" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149299v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812065v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490567v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679692v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679696v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>