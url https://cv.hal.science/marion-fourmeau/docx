--- v0 (2026-03-29)
+++ v1 (2026-05-04)
@@ -692,429 +692,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term deformation of rock salt under creep-fatigue stress loading paths: Modeling and prediction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study on fatigue failure properties of mudstone interlayers under discontinuous loading in salt cavern gas storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinjie Suo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyang Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deyi Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongze Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fourmeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Deyi Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 181, </w:t>
+              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 159, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2024.105861⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2024.108143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04707602v1</w:t>
+                <w:t xml:space="preserve">hal-04662352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic experimental study and microscopic phenomenon analysis of damage self-healing in salt rock</w:t>
+                <w:t xml:space="preserve">Long-term deformation of rock salt under creep-fatigue stress loading paths: Modeling and prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongze Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyang Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fourmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanfei Kang</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jie Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deyi Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 338, </w:t>
+              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 181, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2024.107634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2024.105861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737110v1</w:t>
+                <w:t xml:space="preserve">hal-04707602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on fatigue failure properties of mudstone interlayers under discontinuous loading in salt cavern gas storage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Macroscopic experimental study and microscopic phenomenon analysis of damage self-healing in salt rock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongze Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinjie Suo</w:t>
+                <w:t xml:space="preserve">Yanfei Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinyang Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fourmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 159, </w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 338, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2024.108143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2024.107634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662352v1</w:t>
+                <w:t xml:space="preserve">hal-04737110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic gas emission during coal seam drilling under the thermo-hydro-mechanical coupling effect: A theoretical model and numerical simulations</w:t>
               </w:r>
@@ -1515,51 +1515,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage evolution of rock salt under multilevel amplitude creep-fatigue loading with acoustic emission monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongze Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinjie Suo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinyang Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1649,51 +1649,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creep-fatigue mechanical characteristics of salt rocks under triaxial loading: An experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongze Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanfei Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinyang Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2990,51 +2990,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A04FC4F3"/>
+    <w:nsid w:val="A4168C5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3221,51 +3221,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-fourmeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6851-6001" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235344v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyang Fan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luxuan Tang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourmeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongze Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Liu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmst.2025.05.005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420786v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengyu Guo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.139336" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402220v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#233;lias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ees.2024.08.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662305v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lv Zhao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhuan Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-023-00750-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707602v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyi Jiang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2024.105861" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737110v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfei Kang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2024.107634" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662352v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinjie Suo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2024.108143" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737121v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuquan Yuan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxin Dong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgsce.2024.205454" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2024.106116" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661825v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Su" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wei" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2023.108562" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661771v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2023.105346" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661799v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2023.107175" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Saidi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tanguy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Moln&#225;r" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Boucherif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2022.104532" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045355v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Yang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-022-02983-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336878v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Legrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1916805117" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913717v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.09.031" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336859v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Carton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Riva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Coustier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Chabli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nelias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.110068" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717954v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin D. Marioara" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tore Borvik" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benallal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odd Sture Hopperstad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2015.1040099" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280074v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Boulaajaj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lacage" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280073v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01488723v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-fourmeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6851-6001" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235344v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyang Fan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luxuan Tang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourmeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongze Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Liu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmst.2025.05.005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420786v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengyu Guo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.139336" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402220v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#233;lias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ees.2024.08.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662305v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lv Zhao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhuan Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-023-00750-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662352v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinjie Suo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyi Jiang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2024.108143" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707602v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2024.105861" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737110v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfei Kang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2024.107634" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737121v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuquan Yuan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxin Dong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgsce.2024.205454" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2024.106116" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661825v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Su" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wei" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2023.108562" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661771v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2023.105346" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661799v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2023.107175" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Saidi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tanguy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Moln&#225;r" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Boucherif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2022.104532" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045355v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Yang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-022-02983-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336878v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Legrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1916805117" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913717v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.09.031" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336859v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Carton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Riva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Coustier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Chabli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nelias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.110068" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717954v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin D. Marioara" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tore Borvik" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benallal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odd Sture Hopperstad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2015.1040099" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280074v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Boulaajaj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lacage" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280073v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01488723v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>