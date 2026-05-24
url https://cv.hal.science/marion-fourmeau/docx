--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -126,2438 +126,2572 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel viscoplastic model for salt rock deformation under internal cyclic gas pressure loading</w:t>
+                <w:t xml:space="preserve">Experimental study on the permeability characteristics of reconsolidated salt: Effects of gas and confining pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zongze Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jinyang Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yanfei Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marion Fourmeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wenhao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mining Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (6), pp.989-1004. </w:t>
+              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 199, pp.106424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmst.2025.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2026.106424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235344v1</w:t>
+                <w:t xml:space="preserve">hal-05627353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring compressed air energy storage in abandoned flooded coal mine: Thermodynamic analysis and applicability study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengyu Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyang Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinyang Fan</w:t>
+                <w:t xml:space="preserve">Zongze Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fourmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 341, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.energy.2025.139336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research status of creep–fatigue characteristics of salt rocks and stability of compressed air storage in salt caverns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fourmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongze Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wen Liu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Nélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinyang Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Energy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1 (1), pp.98-116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ees.2024.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack roughness of high-speed fracture in brittle single crystalline material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel viscoplastic model for salt rock deformation under internal cyclic gas pressure loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyang Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luxuan Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fourmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongze Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meng Wang</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wenhao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10704-023-00750-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mining Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (6), pp.989-1004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmst.2025.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662305v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on fatigue failure properties of mudstone interlayers under discontinuous loading in salt cavern gas storage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crack roughness of high-speed fracture in brittle single crystalline material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lv Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fourmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Nélias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinjie Suo</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zhenhuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2024.108143⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 245 (3), pp.157-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-023-00750-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662352v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term deformation of rock salt under creep-fatigue stress loading paths: Modeling and prediction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Experimental study on fatigue failure properties of mudstone interlayers under discontinuous loading in salt cavern gas storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinjie Suo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyang Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deyi Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongze Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fourmeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Deyi Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 181, </w:t>
+              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 159, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2024.105861⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2024.108143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707602v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic experimental study and microscopic phenomenon analysis of damage self-healing in salt rock</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Long-term deformation of rock salt under creep-fatigue stress loading paths: Modeling and prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongze Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyang Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fourmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanfei Kang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marion Fourmeau</w:t>
+                <w:t xml:space="preserve">Jie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Chen</w:t>
+                <w:t xml:space="preserve">Deyi Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 338, </w:t>
+              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 181, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2024.107634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2024.105861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737110v1</w:t>
+                <w:t xml:space="preserve">hal-04707602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic gas emission during coal seam drilling under the thermo-hydro-mechanical coupling effect: A theoretical model and numerical simulations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Macroscopic experimental study and microscopic phenomenon analysis of damage self-healing in salt rock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zongze Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanfei Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jinyang Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zongze Li</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fourmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAS SCIENCE AND ENGINEERING</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jgsce.2024.205454⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 338, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2024.107634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737121v1</w:t>
+                <w:t xml:space="preserve">hal-04737110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified constitutive model for salt rocks under triaxial creep-fatigue loading conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dynamic gas emission during coal seam drilling under the thermo-hydro-mechanical coupling effect: A theoretical model and numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiuquan Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenxin Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyang Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongze Li</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yang Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tunnelling and Underground Space Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tust.2024.106116⟩</w:t>
+              <w:t xml:space="preserve">GAS SCIENCE AND ENGINEERING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgsce.2024.205454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764495v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of fracture strength and toughness of 2D and 3D composites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Qiang Wei</w:t>
+                <w:t xml:space="preserve">A unified constitutive model for salt rocks under triaxial creep-fatigue loading conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongze Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fourmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyang Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zongze Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Fourmeau</w:t>
+                <w:t xml:space="preserve">Yang Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2023.108562⟩</w:t>
+              <w:t xml:space="preserve">Tunnelling and Underground Space Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 154, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tust.2024.106116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661825v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage evolution of rock salt under multilevel amplitude creep-fatigue loading with acoustic emission monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modelling of fracture strength and toughness of 2D and 3D composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongze Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fourmeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Deyi Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 164, </w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 258, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2023.105346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2023.108562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661771v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creep-fatigue mechanical characteristics of salt rocks under triaxial loading: An experimental study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Damage evolution of rock salt under multilevel amplitude creep-fatigue loading with acoustic emission monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongze Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinjie Suo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinyang Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fourmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deyi Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 322, </w:t>
+              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 164, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2023.107175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2023.105346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661799v1</w:t>
+                <w:t xml:space="preserve">hal-04661771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling between mechanical stresses and lithium penetration in a lithium ion battery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Tanguy</w:t>
+                <w:t xml:space="preserve">Creep-fatigue mechanical characteristics of salt rocks under triaxial loading: An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongze Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yanfei Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyang Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marion Fourmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abderraouf Boucherif</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deyi Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2022.104532⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 322, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2023.107175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876062v1</w:t>
+                <w:t xml:space="preserve">hal-04661799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue Mechanical Properties of Salt Rocks Under High Stress Plateaus: The Interaction Between Creep and Fatigue</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Coupling between mechanical stresses and lithium penetration in a lithium ion battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fourmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Deyi Jiang</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gergely Molnár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Boucherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00603-022-02983-9⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.104532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2022.104532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04045355v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-emitted surface corrugations in dynamic fracture of silicon single crystal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fatigue Mechanical Properties of Salt Rocks Under High Stress Plateaus: The Interaction Between Creep and Fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongze Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenyu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyang Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fourmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deyi Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1916805117⟩</w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (11), pp.6627 - 6642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00603-022-02983-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336878v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack plane deflection and shear wave effects in the dynamic fracture of silicon single crystal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Self-emitted surface corrugations in dynamic fracture of silicon single crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fourmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lv Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Nélias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 122, pp.472 - 488. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (29), pp.16872-16879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2018.09.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1916805117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913717v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of mechanical strength of diamond-sawn silicon wafers depending on saw mark orientation, crystalline nature and thickness</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crack plane deflection and shear wave effects in the dynamic fracture of silicon single crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lv Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fourmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Nélias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2019.110068⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122, pp.472 - 488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2018.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03336859v1</w:t>
+                <w:t xml:space="preserve">hal-01913717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comparative analysis of mechanical strength of diamond-sawn silicon wafers depending on saw mark orientation, crystalline nature and thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Riva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Coustier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Chabli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Nelias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 201, pp.110068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2019.110068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A study of the influence of precipitate-free zones on the strain localization and failure of the aluminium alloy AA7075-T651</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fourmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calin D. Marioara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tore Borvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odd Sture Hopperstad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 95 (28-30), pp.3278-3304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14786435.2015.1040099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2567,245 +2701,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential drop technique applied to brittle failure of monocrystalline silicon under bending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Boulaajaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Lacage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fourmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Nelias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical study of brittle fracture in monocrystalline silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Boulaajaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Nelias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fourmeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2815,114 +2949,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and modelling of the anisotropic behaviour of high-strength aluminium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fourmeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mechanics of materials [physics.class-ph]. Norwegian University of Science and Technology; École Normale Supérieure de Cachan, 2014. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01488723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId89"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2990,51 +3124,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A4168C5C"/>
+    <w:nsid w:val="CEF76626"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3221,51 +3355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-fourmeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6851-6001" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235344v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyang Fan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luxuan Tang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourmeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongze Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Liu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmst.2025.05.005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420786v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengyu Guo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.139336" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402220v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#233;lias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ees.2024.08.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662305v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lv Zhao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhuan Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-023-00750-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662352v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinjie Suo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyi Jiang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2024.108143" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707602v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2024.105861" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737110v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfei Kang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2024.107634" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737121v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuquan Yuan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxin Dong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgsce.2024.205454" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2024.106116" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661825v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Su" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wei" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2023.108562" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661771v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2023.105346" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661799v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2023.107175" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Saidi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tanguy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Moln&#225;r" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Boucherif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2022.104532" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045355v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Yang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-022-02983-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336878v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Legrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1916805117" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913717v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.09.031" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336859v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Carton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Riva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Coustier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Chabli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nelias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.110068" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717954v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin D. Marioara" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tore Borvik" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benallal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odd Sture Hopperstad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2015.1040099" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280074v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Boulaajaj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lacage" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280073v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01488723v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-fourmeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6851-6001" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627353v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongze Li" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyang Fan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfei Kang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourmeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2026.106424" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420786v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengyu Guo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.139336" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402220v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#233;lias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ees.2024.08.004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235344v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luxuan Tang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmst.2025.05.005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662305v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lv Zhao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhuan Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-023-00750-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662352v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinjie Suo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyi Jiang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2024.108143" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707602v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2024.105861" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737110v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2024.107634" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737121v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuquan Yuan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxin Dong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Liu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgsce.2024.205454" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764495v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2024.106116" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661825v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Su" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wei" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2023.108562" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661771v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2023.105346" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661799v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2023.107175" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876062v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Saidi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tanguy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Moln&#225;r" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Boucherif" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2022.104532" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045355v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Yang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-022-02983-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336878v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Legrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1916805117" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913717v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.09.031" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336859v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Carton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Riva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Coustier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Chabli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nelias" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.110068" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717954v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin D. Marioara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tore Borvik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benallal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odd Sture Hopperstad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2015.1040099" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280074v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Boulaajaj" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lacage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280073v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01488723v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>